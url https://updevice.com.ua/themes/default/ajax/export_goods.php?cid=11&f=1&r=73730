--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada49df604f1c0585f11297aeac1d9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bae26af501be38569c1332eefa52532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe10558e069c07bae7eed94fb4effbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c0de7ce0bc3d23bd7cdc34ec25124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709d2eb9410e234e266b9e04663c27d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a14ff51cb63ae70e60e0017d250f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a07d1eef401162c9d26c5c6fa8fdec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197a71ad5fa7c5ce829706637d3fc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42aebb6a2192ecb9d918c01c7c54c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb50b9411722fd540c437e996bd27f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75545f8e3775138fcd5656787ef8cb4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ead639f8b79dd4165abf8673bd2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a313c3a032ff7687b987a75d30549413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8e04c9d86102d934bc67b1c7af63214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87978960a8c41890a1b02ff6c9116e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b5cc3649abb6a773b1454ab30b2bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad47dc03503069b0f006c4cfa0296817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d54b0724c70800f6bb2b57915c50318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf4e1735be9bcf4200eaccb9bb34f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38980ad7296869614636cb2874f4751020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff671ba42bde92f5b36d4bc997a9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f1dec0b1bdab2ec022839d57a9b5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29e34eec85ba7d9abad1ae6c0ccfba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced546be43da5f685af92356278fef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013dd7d48ad74b58836934e405fcad725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a43c3827379ecc3d5958e173c7d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771d4504d86bf09c4c4baa867b7219827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de3596b543514f615a26df862e11728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740de64b93e05d9749a111ccb2fc0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2887b1969a94159df000701a672df130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cfb76a7d5e4eb167dcaafbe301ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb2217c3548a9341352b87f221acb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974d06f49416036e9973ae56c89e6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96dbcbbb28ebbf3a113cb60652c3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1c8d27ee29b2159ba24d2da4c45f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44028bc987e055335c15d4e12d5387436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e24cf371d77228523814d1290f7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777abc66ba33bd657f76e44e15802ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d617354d9edeac785eb9aedb436f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a33d1502151cafb3d4929a875f82c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480db4ce9ec93bee8762edf45f534d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474805e2715d7e40be8130f9bc5dc2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb746761711e7e5eac0456b417bc1be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65479d3c293ab4c2c9a8e616adb3323a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07784ec2fe4f5b9bba08aa22986424945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f56aa944b03802c8f270560f202c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d350784c05f960e6762d1bed52304747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f5886c31cccef611ba81b793cfe248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b57c586b20bf0fa3186851aa249649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508faeb405357f53610c17c7ce22c38f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d771d6a9ed7e5ecf27f8498a7e6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5ff361c1724ddb5c6295ad13be16052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464085b4e6b86cb071811564ceda8f4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa26901bd367d547201a2c3bf6dd38254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27234abcf76dd5d98216bd7793496c1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c5a97920fe84725f5aa58f9bc13d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1162e992b13e0eecd79ee3e9b0517c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a85f0f2da15333bf81903477f0b1d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6350a58028927d0cc763f1fc1517be459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee720af3c82779c53f9cd1a8ce8b5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cb0ca8cb34477301c06707094b9ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f959b056c4eacd851478769a088ef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0950b44b95966620ba8d2ae8a4b64663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e51fa3801611b29704a47b76893c1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a962b05c5259e3b7f63165f99ae0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb394172e9a4d8ef882adbeda14c165d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc7d66f92a6b01d6f0555b04b7330c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586e7823870676025d15855021da2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0112f49ed1aa1921236ecc1d550b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e71e94ee0e4e4fa339d1a828857170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8e9db8534580b5169917b943667b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238cc5a7a2985941c251b0dbecceb5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8ef941ad60aa2387b94a426f8ee9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0337fc92eafc01ee82bd2d49faf2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8c44eab91faa498b5afa349eeb4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d98d853f3ea363960ff30f5aa3bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125e65404d6d4cda80e37de132cf17777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9909274e9770847c16d06e8904fccc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291844c06c58d6f869b9db3b3ce71bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11087dab566ce97d31441018613f5b6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052ab6b2eb29f2ec4d8c37c4ecad2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75bb1ec7424ee279e5a9091084ec082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f2e903e465da59f188b8ff9be1a6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d413034653d5efda58af74d1831bfc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aaa6ac30c3c844691b700a82910c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba41d0ec02e1658aab13f1403448b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1f364c14723a87a56ff9b7bbb2cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6c15bb68caf26c4ee8706ae9deb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541322993cfab32368f3e6cb855ea99a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261c21e73ae793adeef36405fc0b2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da2736316eec1202cad29d458f184291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99563ff2406f2f5f9f1b02b39aa42a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877228ae322bce067c82f2454c85c5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714ae3a8adbeec28b879f86bf1c27cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401148b1dbb795af4a660e352a46ecc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173801266533a53a91b9699c4ccfce2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f043293d2e72cd7b13df19e51cde7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e721163994f68697bd143e1ba4e5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0908b630272452f4b54fb2d00d7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf626f4f1f9269f9c60c6da6a4ff0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cde154248b1cb11235730f35ea045101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b84f96ca6f645510e12d90f62740102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519287f4a969e0e4cbca0c2342af36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e04d072217e151f2398d5020a079104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe172aeb1e0cbee8c12170ab272ad8db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ee067d4720fa568b3b8e20d94082f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b1ef135efec192f5638741cdc162107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bcf7bcc2918f025d5693c2d60a62b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb32a9b82122bfb928deb1df3016a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e00d9d239f7a6b84061186deee88d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434644b09f9fb8fb37769794ad87ced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93f85222625a797e2354ae51864f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952396856a8f4916f6efb233504936be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523391bca101c2dc22338b9fba9bd64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44616d3f76cab80a08325d004b998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cfbabb7104777dd5bda57d86de2ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb73191600ab4f3b1219c300732a0f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a32857968899fbec909fd6b55fdef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf596e5759364fa90d80978b8e01d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d84ecefc76a35cdc9ff5d179b432f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e5a157373dac4d219750e757d7430121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9451c3ef0250f695d24a17276af1b64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430682e9626f0e8fba7e1dbdf633294123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d3c76fcdf86ee1a40ca4f5868c7f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93fb3276fdd46720d72917e0abcff1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8a98bcf99f7d2cf41f46f3bb3430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c95ad615e337e28f5f2767f43bde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decb5eb9aba5f765319d3a908aefdf3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b48acdc3e05e5d032945c8d65c81a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b6fa48777e4fbf6578b7d4ec99a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5054a50d9b013e710deea4d8ab6eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f724a912408d337e31a723acbc83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74336618132ed6722954f44df22931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe93d56513c71c8b4412d0505265b7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031041d75ee6ad5cf37250a4e093065b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b906f061f9fead3201cdb81cc17a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc085c0870af1a764576e31508e8c4aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3fc38a618633e2d9057de2f26af9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e7968937b5d8eb629d2a040e8f0f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edca94411d2d80fd0853e779dc17db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9e9775dbf099901b5765c99c71602141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b43af3c594560f27c57ad74c66b5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3e880c44b05ec292b236fa494ab2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05bbe467a9c230fb631167755d97a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ae64d43e03b50a4a618fb6463692145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb9ca5bca3332acbc3d0c484ba41b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771364fb6cc1cd11ba4509d47e2b7e4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62cef1672116ed138d953bb673a03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62c4ebaceccb6d56aea54e4ba67b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b84f003b06b74e38d92f88f8a39a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae80333601f08b2e2a8eb1991e85917151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491d090bce1f319442cbdf9af93f0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61664bf7aa4da524b5c36c709b1637c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e5ad1ce6d3d1d76f1b2e4af599a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0554c7055c13f82f9c4155c2ef88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795b3dcdda6ba9efe7de6cb9a241e10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44cce447d19e5d34f1f73193b3eb76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072546cad6343a5e56f584718a0b573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d09ac31412e3df15fab00844788fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010736eed91c29eb9b97bde17c4262160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65eb5d496f583e7118b09cc723c596161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290dafb55d42a225e234b6a9eade7c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d4be0402513caa631ec3f648d3e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692968214b8b34c68c9fd1367dd181164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb22740e034ea3c9ac119ba547fec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f2bc34e3481883dae9bfdb34f85b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744e87a9c13a2b928a2a321055f7cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101053c8532e35ba1a36a3fc7195bfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbc621e746569978f7f5d16c287ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc11437f386804d1b62f4d47716c9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f518d7a1d3b2e975d2662d3ae19c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87296c089fd47eec0b4fbb45095b37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c1a0456de8f417c8698287daadff7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c712c5d63b7ddf593fb9f02b442309174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9829cdd6ff797d121aab401e959d264175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddabfffefef2f4fcdce61a610e8b5c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2b0ca9dee4ac1a3c77cdd36a7520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6240cb74cd39ed99cb36b5ce557f88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623be9189084a4bb1e706c1abf650b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684c588ddf1b0c5696b81582aafa5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419abfb5559306b28b42e3fd8fd66724181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073823c0c4cc6d0bf92082bfcf61024f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4681056ee1b92bab57577494db2b57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd282af417bceb0e7e903caaaf17bd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8284495c2bd21ebe405c1f842dda2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d098820daf62248cb04b9079eb93123186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d37cffd3d44083e1823f5b8c634e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79060ee1456e51b77780e59a654af0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9099bb9da2961bd305533c462972189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c5a2dac4dcb82579f893806246f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff709a2805e528c5a2b617ca81545e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b117a566ed60b7f34731392d7fc77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8b9633f2f86730e93173278bd4fbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eacfb1940c7d53854fcbc59ddc190b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064180e113ff8113c9d70a595e50fc85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737fd75b981c02ce995e6d5d89a7e7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c26c5ab3b7afae4ec8a18ced6b05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8d4c7cc7521825932c923b5a5709198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f175272ebae9a108b2310ea743920199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ce54a3e0109d9632a541f69e1a08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafafdad687cda8751c98c617353983201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c04c414d9a34c02d899e13e63da0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb581c6384c1c66188ea556e91db9cdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f81e9e3f965ab78f89f187bd7b06d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58ab17b7a20b97903f2697d4d8e8ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbdbab69b927e562d8d636dfbd7e8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575af5d74ef9e38ec6fedf5bb83d1b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e463e9b0a49da32e9cb85e352452cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e30fa7b194d681092969e51afc470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7dc18d0084374cb9c9ad03bb2700210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464666ea0b078482d99eaaeb2b0da236211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad7da8f5ac74f2d189804afc0b41f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b6e3bca510a3866f85c7b8a526422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e37fa48b921b20138a198a03d254214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b82256337f201a296470948a79ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c721999823866b9f76465352c8d283d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d0c46698abff0d562a8510f8f890217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca435beb9a3a19b76676b75141d9e2ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081827c024f131b4c444f3dfe00bf7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf996b72daa177ca831f1742b7c9e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f3093e48b9daa026e97d1574dbe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049732f5b821a934b62b386804568a83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d97e945a74aaa67c136692dbd1b1ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7d77cf7d39805acc0d780defda0fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bffa73e701fcc62332bb895b8bdb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4b57c7f41171f987275a511cfe79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb7a48d79e300008c7ca3bb3a9a970227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356abe6f45afad9820b1f572918b7fac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88a6761d0a63f704860403a8cb1a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f1641eaeb884f6e3a76baf5ba6b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c2d5cc7c509f3b612ad6832cdc02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afac075379b4a52eb9797cf2f4d8beb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe956c2a5d5c071e7d9c8d264001577233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e2d56e04cd415a409814a26c0352d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6d61b4a9a3ab50df281470aeef728235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286332a987f71f3185cbbc1d2a78d3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d298389b6ce591d43ca70e50b7776237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d10b1027d35c9a1f8ee1856dd14c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826d744fc93b5a24fc018eaca2658e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c14c44a914baa96d44bd4f52e89a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19bd58b6bdb87bd9fac7c36e6dd142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d186f7ddee8fa9e8eb5a608887c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca937156378a1a4ecfbb04c071fdbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62959b36e4b6249c58f74ab84c2e55e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418321ff894cf3a4d43f576c635b0fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de4e31b3dce0f3c6de18bb44f477f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacd3b63850d221b7fe3d8d875e9d39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7a56faa954c145e5ac5adce0790a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251843b705be0682f6ef2168ca2b3466249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692370346d9c86c8028a23493080ad05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f94e49f2152477c5e292cfce691ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb974b22e68641f7a460b1b320caf3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f18525cbc65930f8434f929e8281c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd3174715f348ed32d95d47915bcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bdcf801b5b232d17926de7c69df8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6979d1e4894e23870aa7e8e4c6dc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574c7994403b393e045f9b1a263fae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b1a024ed3fcd65e82fadd0ca93ac9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03fcaa35a6dba2388b5a926c533040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f879c35aefb43e6167cb361f218e60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8c964dd290bb5880a7aa8bada725261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a674d8695dd1ad2798c7fa0fcd812d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1eb1dfeecf43f84fd8cab72f524b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207a167ae8a2a87815dc27ff3ddca4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7926606f2747a534b4b2d4c0741821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aafd149e42e89b0e3830d73f5a41a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dca1280ba054cf1ab174499d940472267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366212a9444e85d0cc767e680cbdcfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e80795fc0ec1b6c92139fc9bf320269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a70c00391ef641e338c0ece083a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762277fcedfb7600572fb76840dd519271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4bb80fc360a987287bba6608c91f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0dcb7ffff04bdeb8318aa5dee2f43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022942f3095c5f490a9f4e8ce98045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32d90ade92c5f82c2f17ece0791cfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5e45086ecef1330753b17b838fcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d3d80af7248a156d6232adf9ea732277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c717aa5ca382f15ba35c0222c80db1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7081378930360a6dc79bd52479a6199279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb979f67863bdd40bbdb12ef070c1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57fcf7dedc0f7f8678c30b812c9afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e62a0ebf0616e9c284971c9070e0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bba6925560b3121d0d54b26ab984a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b39d23221685ad85ae48437ab2c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72661fccab6d573276a641c10ddb7754285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b73c1aa2431216741391990d80e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216f41776fa59e0e2000e858ddb97d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812339892394cc0b11d92cdd044af4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c66dababa3f8c5944ebed707d29c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c15e045f5253376e6ea10bd81a5f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb326f22d984e352283c6d62a4d5991291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ecb6cba988afd1b6fbba8a5fbbdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752f492d1ad8d2e7ed195080876a80c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48651812f4b75b36d2c0077a4c1e2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955eeb0696a78fba4c9ef6a0067e0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c370b18a5e07dae31bacafff332d95a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2666677e184b5e01fa9f5139de9eb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4866fae545f1cbf166cf4f5a2032a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237531191ab471a5a8eb2808d227dee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c9e38b3d54dd457ab64259d9ac682300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920344a8f5876e91e2ddbac9c4af843301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33068a40d038b0fbdfed569acea2be5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cc67b247f5e68dc35e72fb81b3b35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f26224209086bce1b757c05ca2b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7e3ee4a56ef2b5593b93b19a2da05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5a1a93a3169ab4d5d832d5ace312306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72025c62c9433fc08106cd7e25d27933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ea22fa995a9a019c6c4ded830d1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8900cf16e84777b98afeef5ebdf7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df528579a995f8bd1d4f0c23e2f63900310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05955a39fa313aadaf47776c8f7d3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22722bcece4eb53ef9213a7e5081423312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7ab18ab0ec55574cea390418aa48b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb19f9ed1d97d697b48440e0148411314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f24a7c239420b3f5dc238887b7ead315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a97c4c8dfe50970353295f8ad8811a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0264f8f7340956023c77dca84567a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a3468122ed67d1c56313f166d09e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3e0aff4a78e29438af9265dac459319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf690537f914af52ff563091f722f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18f64eabc963fdd7fc664e1e93523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949cb39ef6e8304f47198fa0397f589322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5e2e9bd533895d01d1195b7ef5f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95a544d4899ca051eaf98760c886c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce9be9786f013212b6bf845570ac10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f2bdfbda205a9f1d087f53539abb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28435a892be0dcd21dea8b0a1f7760327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6134dfc039f5b9d9fd83cc8a85f8cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34181c1851178956f0a81943b0691e02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0ab281ce36aaa4f1cd129125aeaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad8c5181a784d6d6fbbc0f33448059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9ac265e209e5fba936b9fd4264253332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d75a5169e24c84e87a01188a55c3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6fffe4e886b4a4caa0658f7a6aa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf62bc866a63dfabedd99ae0012185335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40437ca0b648cd20bf0b63f469e71c6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe2905d37f932f982c3e1f496a7ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216233557bef3720bb03a7d5b1f493338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46a9efe1bbe4dc83b10c119fb476c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2a51633aece201908dee9a5dfb750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feabbccf6d0c254c94041eb6ae309e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8993ba9d22c7d3134e563a25a04ea5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f12878a0a16ceafa11b54af73d730343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4efa69131b48224a387d1d9cdef543344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d0a3312718824ed4eedd03981d7a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e1443e30e579d75ea10be618841f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8cfd29f00b6d05ac82bbdbca5e65f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3b76af995ab5c2a6ede6611c1063348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98973910488b6cfa0a0d8399d5d2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40714d08ff1d3620393ce6d63c07f5e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548d9dcd4522784e41b1ff15803a422351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de260d65589ec8e95ec23ccdff91a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f072d27194206488834bbbc78d600353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0601b7b7bd387c80d5cad5f961d20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e2d82d6ecad8835844e74d7846b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16957d08e2500f88c9ff392ff312a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dabb7e7caf08db35b9b82574029ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c7ca261aa6ef3e0b1dad16bff815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dcf0c119d1252e5c4982dd338b600359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a153b399cf95d4acab591435ff31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3118308a5cc2b755ebed82b39b9a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9e68a32680a8a3f64736065d2020362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43581d47685c5455bc4f540c821c189363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f8c2f7b24e38678f0b5b0819e0b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cd2db6ca69d397672a1d8257676c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ce46eaa02eb484229c66fe4b18e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4d8e1e740efc2ca593aec0ab0415367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db39b2d3765090b65da0bb6a380409368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98243b3b6d11cc670eb36dc559a8f7e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708ff1243cf9510af5801d301991753370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fff74aeb4fa25c69fd3e6705f60f72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac6ec0b07aa319751958c84d51a77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7934bdc9080acb0be6a134f214879e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ae0a0b9d98143d256ef4b4265463374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bb4fa69b28422f252fa36e8c47bde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112ddc262525bb653749c77f4c6f5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e551b26db150815b1c81d257f7b957377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf54c38ebdf690d7587d7bd441375c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97582a20a2f147d0d605af1d49bfeb00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba08e58066bb5f5287b261b9475758380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814792e32d60377bb0b8f129eb05c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a50d0ff77c1b1493dcdceb680e889382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95368cf33edfeeda1e7eb7f572eb66b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d110efbd8216ffda7e49e1cd4a67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e586033fe5c3b68f08028aaa44e1fe2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358f4c1dfcd4d1b63a9bb621125406386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea246a91b97929efd28b4c34ca14ac8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017bcab9b740822d1a8f3ac15e7788d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6d96f1f14a3136403f4f3a72c0ffc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa60151fd16dd8c56f2d5623143e57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38fa4897502a3a87448281d0b3236a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63a30d0fd89e1519b9a78adb47176b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c3575febfcc9aa988f71b0ebc7df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5ad95b25351e60b456b7fc6051b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c145ebda6202bfcb12c7b9b275adb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1746900f9ff6d38bd3b7700041689396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8727919245b246efcc7f30e3cd26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775c076cf9e3bc74f30d36a1caa9a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9516d8a4b6befd20b0765c73507499399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fdb0ccd39e4df1cc8e597eef28d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513029b944a36e1ceb68889c07157a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec320a03ed8ef91c6f08726a8841e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648a2418936ab6642b34c952a230ac3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7558d96331ae9d9ecd9eee52357580404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513872dc7c13c9df5b11c7f06ae8501405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a16b57bab3af25d7e3daf6e47149406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ded4317e8f6413cf99c7d6349f3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61611e095a6570755cb3e58fe3e9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcd201fba9363a6d5ec6ce2d3c90f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbbc7e82c6ab4a5fcb7725640a48b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c8c8cc5b0f5efc2f2e94a6f809a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801623c3dba0b305a7948477a4b7c4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a801ef620e731342ac6f467327102413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951ad12ffc1786eb312df74cf9f2789414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc8e48a24b0a873a106738bbe5c2a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b330b8a192c3f4b6e6f758dfcb4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78882a1e95d40919168edfae770c52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd00f1af00d1c78cb233f3dcf8ddf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc35f1c38c88791347313d8043091419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48384a472449393a2e4665173c0421d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd3fd46db970b47f9df0a0e07ecd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b12d91694953cf8060b17f41f06b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8861f78e6b50d97a2a444bdcf23c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d8597071b3174758d9119e46b7da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473e4668a3590aed146ef906ef78c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66fb5771cf9ac6f7a6a62fb9e034d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc386a51342b0899ec7ba7ce273828e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbd730fc9e094cd6b53b3922335010428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63314299061b5eca62aa647ed17f33b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d295d09af0221ae75a0ca0714315c72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac579b29662bcf21530e4dea74d73a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929873d6eec354037ee42642fb790c58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0996dd87d335a4c4f256f33da585a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123f972d01eaa8a859532c909be26c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed002d67052436731fe8b7d39d5624e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944ff9e3c8fbed96d4ce2e334ba1bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88a1f5938e99655d58329daecfcf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7c2eb0950d77e4ec93082171bffc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017919a6049ee3c7ef0568cb68048c7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02f53ebd7de55864f3bca7c0302022440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50331a4c72c38b21f7d8a9a2d9583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889dd18d301d55b746b76b4aa88fae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25fcedf5f3c21e1081e67daa26f671443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8326cbb2fd755cb3d616ef737ea200e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4b31bf2ac461536184f2db100f1fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec890a04e189985cde2efe20269f8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6181792a5508882a01c03f114385918447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15c466dc89a0bb59e319b8ec773f45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb09d72b051ecdbeba03083d9fbd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f37867d54779bf7f5be610a6f342450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2304386f5d07ec17fd735e463a6cf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29debbf9e4d5dccbb43696efda87a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51148e9a5dc13cd3d3115b59484f8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9641e2d76375aad57dc03913a42a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e45a07914d34e69274108ba2a70ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb50b7a6c8f33f326366c4388e8b7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6be6b6303946dce35c842f28bd59d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496370aefcba13fd82f04a6d164e1a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a4ab941ef0702fc257a2190db76e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da93cd1708eaeab647eb2f3cd452dac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a63c0f3c527651adf79846651805461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229345df5fb27d5d827b3dd4dd5322462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990827f1b8945f98ba13a6720be6663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555988334b57ce528d693dea117d124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba44d39280a78831c93d0c3f51fee17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720a04235250113b9486125d8fe48c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e897bc552656e675a5bfc45c086b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938044c2e46bae008048ded9a2edfb46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291fe297906454ef77d494ede045e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebecfe4309790c24a2b19005920450d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15138e7a34fb51c8c70b2b721981c0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24173c3da5fbc0884d25cfdf40cdc32b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6833cf45defc0eed2338884620a650473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625b18503bd9ca12f0d6de61738e287474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfeb851834709c71d90ac7ed820305475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d96fb98e785117e6b87615e60ff8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a9efa620cdd3654bd576ae59988f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad5c66d98973d685b3739289ee20e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e884284b86ed9fe9ae1b449967c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9bb41cd7c0954a96d87d8f51082c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803e5b840060d63015794b05c3ff2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473040f0abd3be37009e9457deedfb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2786d38f09379b1170790e3eecf514483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811e975891408c59440eea63d67bdd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5340242043a183e0ed00ba6e29e69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82033ace1c15c8138f486425907b0b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53266de25ee2577cd75d843f1712c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60deea0e6e985bc21771457285ce41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3211966800335ce8e042235fcc48b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4dff829832acf7302b8ad9b0a8176490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c659a7e5aef6fabc339d5f1e848438491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b219c1b675a0345e24dc1eff9d58b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60092910fa3ca7150234b2d3009d5ce2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6225a6f7e9e7b607edbf81e7d074494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155c7e0e14332f4c9f2fa80488cb0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346fc6a1271ee1f1d85841d713cc140496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c1848473c67275063613e254f2d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5484573275dc8a56495b80f98005b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d5b322dc7a786a5d862694587756a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b977dca2226d68f2a2fc68a3fa732500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a58d65c25f0aa738e8a8609087e4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f79f0e47cc13a29abefb19dfc3bee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f3ec81a50ad6e9f01d91d06319c92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc653f2bcb97025b474ed23d3efe0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab20c2904635f0b6aa6517689890c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93541880306b071f8c34b312d3fbe191506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1b50577f88314010792e15ae0a295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8723c2ed63b6b85f68a769ea1d9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072902b069c0ea46fad02ac6cbe5249c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048490ebe9abe206556b3125aeb1b9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eaf8b4cc2b93fdd7e7e059fbf07a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65086cb2f3e9b1a5b47b7e16952165b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cee5c34b7b53a51b5d2059ce7a9f3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac777a3961142e964dee99db5d14bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f33f030748d308f5a5d5dda526424515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d1e22393b0711721dfe34454cb825516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06f58c8aad858c8da4891614ab205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59079c246f7657c17d979f27148a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8f5b277703910f2a998679a085f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c649d3922064642fa40ad0e76fae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d903afc5bebed977815a27eb427a39e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63efef19b2cd655fd90c4bb537f426522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68a66a8f0b7290fd05e7ec99733a2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8922a65ecdf9a4a35465d9a9ca7a72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565fc2c9066db0e73c22bb51742fe69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0e1480cb34d2468d9d2702e62274526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2741ad1a1a4ee2cf29682339b5b9d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228220a7bc2734a45036a9faab78860528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab3e1575bf21561c82e48c51f5b667529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69e9f484b7862f119005d1eb4b8c25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e9972b34fa65f0383c464ea41631531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1da71b1b96212b6612b22e41a9a71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b661389f5877607efcc33d9cbca0a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d96d8a5784b263eaeb0c6e911fd87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576ee1f2eeadf44d54c4545d5b2d9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729799c0ba5cbd24645861c0c9e1277536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c669c99be4f30d1c8e5dfc1847fe97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218e2d5b30d2f23a2113dafacd8db7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be7c8d94167fc6ef1d5ea8e256e14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50498dbfe3c472b8dd8396dbdbab7bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9db3e747872f10bc0f2944bb35e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d69cc25715288b21cd02151544788542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae915476eadb5c0e9252d1e18c4e6ad8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f89e49e2de2ee0d3f4794f0bfc23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c1805e63fa062283eebf308ff1e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f250658821a8206823ea29f07062a6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb2921611b080792f3b09072a0bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d68cbc7441d903348a78849788435548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3800e58dc191bc47ce44b660798053549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4216ac86deb2233b1c7a09e826260550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b861d0668ffd1087f9b3d766fbce4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68703dc2380e669e4a1348b7e4f63a54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eef09735a23143df7f996c97bbf50b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b89c1d31262a8dad7ab2e3d16cf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf469725cfb4b1dd965d709883db3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1be504bcb04b876b2edda1daaab0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a13b5bf8636dd85c21c7c3e36223557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c15ebb28e9d2042bf9aa6c2bd922558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c2d17b5de319b503ee4f31891ed47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688836f3a3293a509ee5e1967eabc850560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979277c2bf34788f380e9b4e5dbbae1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058260591ce37c15115121d3c528018562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd448983e71f9e844deeaea714e97be0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a139f941bbda029f6058ef3c087f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe6546c6f7d5c7b1c2c44d6f23d47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f047afe08427a4c5c7744f56c8669fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2eaef67f0b233032e4a0d722f8be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bada3086159897ad7e5e2ee9ad690c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe06165b948374753f6cb1a58488f79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8363d41f859ab80943675826f011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c01d68903612bb32b0ea052869ad9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703877634fe36ffe37c1a869842da810572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7021eff5403c933c6795fff345ee4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112ef30f42bbca414eaab742bd1651574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1f704860a5a3b7aefa2e2831d5b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc0f67cac7ff992e7db1e7b95ac3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af801753c88fe26843ecee02051713577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0780f1dd41e764abac7d48b127e059578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97d6f122ba9d899b87d8fbd9285ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64c09509702b5d3578228fe6f8562580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b644d78901a256d7082d5dfdfd4c2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a9002754bbcf497383570dfd4a96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efdead6b23080b7144e3b488ae810d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c8187ec7b9973690b123c161790e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810e40dcafc87f6db38bdd7e2c43fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526cf2a62b342bdc883eff3670b6c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a22c3d76d762326d0b81c3d32b6e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e72ed552f33e9efa4d0e9bc697f0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfe59fdaa872a8ab5212cf44f22d20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f55fa4c1897042c204b48026e38e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51e6093759e25d6c08613c0199e6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfe1647c9f72912ff81a9e1e7cafe1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130086a94d7e4836124ad80022f084f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c5b9e6546f897f8ac19a59018c61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09bd02ac866a9ba89f720c5f19ecba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6603b69c882337355e944d695cdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df535fea0cfa9fbe2f9fd4a272d5bec7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf09ca1f38baf65798df2eb207cda5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f780be0f9295ab92a7ca057b00e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927096f39d96df8830a72873bd767b60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c16b199eeb39b93547360ad593225601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51acd10570c928975a896de6955f65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b526e4c56e86a2a1b2ee1917e91a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291dfd229a8525fe27d58da1397e044604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cbb2545d1a4c0253df840a5859da9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f5025e6006e5fd5ff4e87c63a071606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f70d0c04d2406bdecfc89fc87687d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b533ee8bd5ba9ea401048d59df48d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802fdac9a26366805d69f54a5b33eba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923708a2484eb267c6e80c6c2283e9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279601058119a69ca52f857ec825d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f482ece0f5ab58794e63bcc3677a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd2ca76e5d5b8639f1923f711c135613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e265f008e81fd9d5ba69da7abfc77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93edbb82c9a66b106ddfc2adf30e0cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4da5814cd5d7ab344bb2d5ddff12b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4e4c5cfa0e930c7b00c62da61fc3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47be933a33d19b1a4c0e01454b608618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9a625a2d7f0461c110efb298e348619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e6659abf79b7ea0e73d6b07256d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544790af8a679786ce316caa3576bf1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1186f4cdeca64f17a8b24c9f294a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f629f5ed55c94eb2c5fe8c44a899cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb2ab7f50017776a4638097a89e54b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762e47d017ef5592aef898864be6a15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f9d8043468b8381d3fa191694277626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db9eb064bd99f165edd3b2690cf1f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ab1b329b79862883ca1f1fd64408628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c9a5ccbb2feb08e01d93706c14338629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a6e12a8d1cf9e27206f1763cfa248630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc07d5ea6c2824b784b30704991ead0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0a891bfcbc4e18841cb9ae2c6ec2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12798eb6ba8dbf6a54feaacc1a6dd9bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c1050fbeade92352e7d3e32e5d6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc240736f2fbfd70db60137f364bbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef62e0e874d431615e71b53a6573a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79fbd6e727b8198b84f9a2a1c02b4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fc4c3f3bb8f2d99cae8a08afc32d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c257dc96f4e6005948ff4caee3ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b696d50176c72814d1a68449cb078640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667812e0030b5bb86ae67b5dcbce559641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995aa9daae1b246e68c341fe1fa7a89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d08c9f892776b82fd375cfe413815643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f197733da784630e6a6b7bdcab53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e1d37467ba791cfb8af07c1a7b901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390362543bfe140f10e5e1eb336324c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685e2debf3d9baa184262f8173dd5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab309e331fc40db8e0a89c42c6715d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae14db7b0a09c97c4f41337be7ec5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae6a097262f08849f1a4d40f8c878650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2be936e2d8b4fec873778b836bee1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861629b9a99c22789337cfd0f20b7421652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab008a21be570f38b283b1c4372bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2a4477bb89148051fc800fae309c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af29d0416b6f047c4c2a520a18647655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21272647484b563fb163163a40dcb02a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a2e98f66d93f5e17d3385e44ea84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1531bc7c6a9287d3779b63ab1d9f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba84b3d06f53b7e6fc458d63e20f14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a80e2d21818af0071c1968cb63fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319d22e4ce1b11e2cf1b30dc50a570661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f13f3bff8f3ad0a678748748af60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fc1b27156ebb37af70daedaf65577663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da146ad05fce106c5bee2770af1439e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2e8d9417a264534f3b5ac86b105af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea0aa39f036112fba720dcf2ad218f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207b98a32b57778112d7928a0e20de5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb600646ee14620eb40bf901f28266e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2504f938e187f527ac129fb7aced6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6c559c788ef81ac4a2ee41cf78892670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534c899fe986cd9dc1bff7848e48a65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6869faba3686576bc026d8b02c39c50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2395454f1781eb501257ded1097e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06937d8bae12778c4109ac67b9d32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fdf563df5d402e02f947f7a0a0e6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea06d49fd3e4d4950561b21d842550676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99b030f747fdbce79abe14ff94d9fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81422b1ab82835f13118a20589fe209d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053666906d14b1b4418962a27b5f7a69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1730c184eb76b2f807e2bdf16348f59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b3678fff590b3a148d1bd7820a38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf033d8e06a25f5890e2370096bcb49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b6c04739e3c31c305d6a2d7b03ef7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b01555cf94060948536b9d61212a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581a6ebb9d278c6d171b73986fd9610685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56cb0c48a913e1f589b32ae139a9a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c949468345c4e5983715f00ce133687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b9e847ecb1bd67b53bb88af180356688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a28ce0787606de79e7ce741c4e6a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929909a942e0f426525633b38d9104d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfcce4f1b72851f255cf93c2e878a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a998858aeafae9df91da499809e729692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61ed3f07f0e701c30b7b63fece1d0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a97a8a2415f19a0ee1f7210598b219694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f5db1c80dddf0f2815ca4ad18bc8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774cadaa3216ccc07365ee8fbc3c3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd1b90965779581a4116944e3d6d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af05795aa050b34b67510393709a9db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7b968bee5b2d62ebc29c2689ac231699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c11a11af2a848adbec2c62be0b922700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ef2e1956dbe641b17991c6d6c7e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bce948b843a1ba1f6e5c0be3b6e0a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24836fe7ffd2f7d80cf4e3f97d1be9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf5ac1a8b411963931f417e4fdd91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967886db681f6c5f122b249e32f8672705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6715a38687d77ea4373a2e87a1512d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac0bf76cd39df692424749ff73c6f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b12a4740fed17a58ad733748dd37a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0bcc9e2ea3ce8ddacd1dd9f08c24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4a272e1aebfe3608cefca2281f2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab20ef432a515ca88748ca784f1f7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6317137de6acc358477c3879207ff712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd0a51ca6da9f88a28ba97e9cecd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025ad9372e8a48c869577285460b732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb0975a6734f104a3fdc899baf1e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4b3136c63907c578b2a4ef79fb8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e11e03434ded7196e67bc228840125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d00b67b96f25f80cfeaa6af2ab6dae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2d0b3b928f57fecff89c3aba018857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542dab8e3c1f2c53cb54feffbb8428f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad313cd05d8a58672b35ba03d48d29c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896f7d3f49e5a8383750c0bad78003a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740c74fec2440ea5d44284910ce141811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c1083213cd3dd5a311e92183e93a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77e3be14f6d191d44c4e4023bd6e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db686e27222c856270bb35546b00a7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e69583c290518c22d90b4bf7dca215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ff7c8d7e5d4c567e1f950e79c32a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cdd01354c7b0719854949479f40fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842f46ee38480aac4b5158d6f28db918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47065549af22838f43788b96399ab619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b19c5556e89e0eaf35f4d8a1173f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3715a3badf46d91645c912d580325d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb1d701f3e14fca35c62ce18c03de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd828cb8aac6cc4d415d60f9660045023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cf56a9f4c07d6324716ff0c79abba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac716918f4d0fa07dca9eb2054fc8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e33e2ff4f695d463ae1ff7f29e7f8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a39143ef168457a2d75d6dff4255727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fab5a0478eb395b95c872a51711128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2afa5b5540107c93ba692f504101729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aecc1c9ec187bc97da924a5caf426c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c963908c46d24c361f0d9ee2c87131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2824597a021800265377229fbb83d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419da676925f25d66a6f07af13273033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2c1a235b42a9137dbf9dfd68e7c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04611e764ca4f07aa83a079d36b9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac37d2ca8039c7151675bf00ee335436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb45219e6ecf1b76301d61483fcf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d91bc9de047a8924e63c86eb80e1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257b6bb7057cdd198395b37cd01a28439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beebefc7d17b257a962f01940d76ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d14f50818e19394fe2d6bd2e1e31341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eef830a22942ff02eb22d73af4ae442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165eaabb92246e1a93921a3c0c778743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78919f7b17589e03318bbfb460975d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf8cc92708eee721f62c9272dc0d4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d4a040ad93babd916d50b18d6b8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ada27a324ec5022323ea54b349fe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5d7f42229ff7953bd01f6168cc5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671098b03ab637dc824aabd2b996a57049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b18e5c5d65c8480b2a4f39c42629e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa622853e53c23490df874f744a4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd725048f9f80f1adef624003c87652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f01aae8cbd69532d243401a0ae59d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779bbd9960208b006c9ee784321138c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4472e9a4b79c43d9810490c7aca30455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21d5955030457cdee6e815230e651e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737a6e0dcf0d6c6eabb04224b75deb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94f97f5db5b8e38e35f35b91e370f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc8ef7e0609c5fb48b6781a3bb0a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611d02854c5954c8a5705bcfd6632160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf7178e89335f2eca135f8ce33248461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4ebba83920306155fe3bdb456d71962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab0cf69c337e260516fe166c02ce4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b96c020ec202f8956f229b19514664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161558f080b1819649ce51730a0de565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf252725843f90570a501b2b42f431f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b11f460280c879f3c586abf1cc720067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa943d78dddc961095c92b8e9838eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de650541e811cd389d3aeb4dbf06aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9800807799d4208434ae64d373d59f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ce6d9e4f085cecb5cb4d0dcca49d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8103b3702539f28c0281a2faaddaae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e9663209a1da11da3e880bab94f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9751a5e9fa2cb2a2d534e300ae1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad9ddbf97cdb726feaf7f0206656f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc9f1a751933aef2a99e02eeda22776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4aba29e84deefe77fce652f56005e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889eb0ed6a1bb54256b3ba05b74a1a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf202a54788165fc08e1e6e1a9495479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016924e48fab5aeab69c5d23853a396d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245da31af04439c3c3274bba4c0c1be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc9eab6efd72e076146eb93ecaa3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef35ed00420bfd0b61f322c7e811bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff10539e04721347cf8da54e1a0ad7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaeb97cf23cb5027609920f7c4578985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31841f842026d6e4d7c729baa94cf6af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f04aa4ab16b7491ee9ed22807491d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b77ab4c22bef7774c7615d2d7ecd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e85fb55e7ba4389b153c8cf806ec389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd481a6857c355f942843a5b2425890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b1a8d35d278cd50ea49b2cb5c23291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa863ea81ba80d8189c77981051526892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140b16c654fe15e314e6242a503a3ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d952785199538fd9904c62fe835e7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56c7e07547602d8f42ce4c755588ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92281b3b63d37aba6e94062495588596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395424707e48f4c134ba39adf1930b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521cef3a8e179cb0f624d4e1eb111598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399711dfdbaef948d15b40d9ea50cfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670845418c749c36cdb70ab13568600100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572296cb855f9d966515394a2f6a6a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3c50111294d42884d19eb34ca0d48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9042bf3ec94126ed7deeea6ba29f173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f30efac92ffb588c72fcea781928104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae238f7c00264c307c0e9ec454f70bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d73b2e4304fb5aa0487f93d58ca5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a1bda31f4188b297f00e824aaf6a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0cd7147bab679719292d6d3ff0aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296245247f7d9d43b3ee1ce270891e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916a55575df3701f90f05d64b640994110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f1489f67402cb3aa8d8504ef52e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd351e8829343df6b8fdde532c572c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d86dda9c9408b55b6a2a439ab90d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7182f7050b9ad2650e9832c4ff25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b994da8f6b6882d86a0132abb846c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72d677a8f8dc4e61ed5e1d54ab403116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25ba90e98c538ab8a5495714bf9f85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38975b7c5024fc702adc644dc798cee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33686fdd9f5962b548ff852d711fc003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a575f3d64bd078421fe8cb708bb99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518886af3701f313b6cb9b7dc22d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2a3e69fc21f9befa21fbf7f5c606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64718cae49cdb5b843c1dfef1339f59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2cf99342d45e770b69ea130473078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed945fc2f4bbc7f01d4b9a4850f659125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bfba69e8a52ca5b3a18bdbfa1eecb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0897f93a4f512a7304337f501e2533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7bf014359707e7ef5b5afd1251574128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e277948445cdbff2ffa38e57ae72b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c5a0af1f1d72ae98971b2d721429130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d64370579781f8063282c5b0c9f9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672a54bf709116bbd77e49ec6715d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f73c0a038ad8195815157503a3910133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efdcd39156cd12641e3f84361f7b70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8246fa4d5338dcb73b9eb193c318ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126870832f960e150da69c2a39caf4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121aa1334da514617d81c1a68fb0645137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ad0ecba18b410c1a924c385328b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba856fee2b55d4265bf5a553e23f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0f3306507ae2e9f4ce6fcfd44fa5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf8e0c518645a9f121c80e100e954d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eb3df0ccfb04c069dcdd408ecacf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639045b867ca62404322c5832014fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f17d3813b7106da5c269275691d8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d5031996503d545d9b96da4655371145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a923c84b87f98c99fa5f19b0457cad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef1855a07939ec0a3e858e4d35363a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97685869183c3d7dc80b91bd72c9ab9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e82765bf28b85ba24a3e2a366961a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df518cf68f1faca0a95cf5b086b58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47882edc3bbcb530d618255577092b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2639644968035e3a81f87f858f16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f017390dab528634869141fcafbcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b01d3ef736fe75ca8af25b44f722154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789b468f8710187f4ea593179377c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3230e6dde7a85f30b19bbb2fb5ffd73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f6746fd4000b9d32fe978e04469f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf293584dbebb31392be066af4a97f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29464350e0a680e0a8f7a47f867b4ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80da97f73b771b18333bd6a5f363e23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc383f84db7fbf696f8dd711031820161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe51f889f05b31d4366bc94f9769f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33037e90b430919b7efdc648e399ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab84ecfd914681cc31dd825de50cc6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8cdda37f0a05fd7674519c2c61e17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e67342febc938ccaa66a55474e7de7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf092f2cd5b2964c357ed9383efc584167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435591e84dff2203a47c8eb932280d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9998e102acfd126d2307d289a9c96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71f507775541f24ef1eaeceee6d62f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ed7847e1e74f997030a66c43fcc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66404e73384e06ae9ca0d1cfac0a03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565fbe3e4aa48418bc8cde014d3fba4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e3de4ec9b7c21848c78d39d7d2fd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5fca9d020650654c9f45bc49ee1f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357584d17b01ed5a9a765d7219d645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c43467f2a8e38e228997a1b451c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ef93c50416ef0e302b522d7e743a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b9ac4b6408a27f75810b946ac979179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eab96fcfdccef98de175c76920299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18da74f453b626baab7ab571463310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be2b9c0af3a48b8d0c7cdd304e68a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445cd48da52db6b30db1a4b6e01cd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48072ac6549dd65a6a327aa475fa6459184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84604ec1c76bb1626739cbb7c279c21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292248712479d19d7ffdc44cfa3646ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ea075fff5ae6dabe81b9511b2fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3387acb64066037221fe0b16bae149188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4012b4482315a43c7f47276588be2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49048eabd4e60aec3d071f5d56a966c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d4681ceac64988d2fc072dbdb0e97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04cfa1b1deeef504ca61637b8f5a6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dadc190c582eb6f639a99d8e54e66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bc02f42584f9482834f8f1fb078fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec4d800c9e0fcafb8d3d0ac774ce0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6acbfe22ddf8227a3cac82c8220ccc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d479065fbdca91a4ff616ac3134a0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac5be7da953ee7aeb18d032fc86bfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c021b18280586db084f1e41eeb6cdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f34b912bd749d8a4b25f2f31caaea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7bda2aeda1d27c18421c20b128d29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092c8f51f0c7057a50ec7c51c94e947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc893c80558e1dd8a559693fee90baf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f62e1e2f31f97c039696a4b91986d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23039ee8570a2acde22e71e4af0eb31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef08ce2d0578e6768aca934af76a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c08e369376b8b427de407da783e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcfd959b808eae0d872056f55fbfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df437a1abaaec65450d21629f5db2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e83c9d1df0627d7c160269edbc79d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ee46309ff087c60b2a7f0f49bd6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d0edaad0e13d16aff26c4c1f9e931212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354769a8930d9dd671f726d5a7d94ef8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46325f695f662602651c6caac0510d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dea2666c26f24194fb21b8908b20d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a65490eddb5121832140f879bb83b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22cf50e3888aae2d6682f47d54f1cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df655df56628f01c096a481f1b9522218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477af20f94437d0329eaa17f6c8b0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37bafb8fc4c30dd85ff657b9bd79e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ddfbc437a521814d3308b7ce12b3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165c462bd84e483ae44c7b4d7d128e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df79a893f95c1a4ca504661caf092d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800796228fbd9f057628b24b4a895b73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b89b7d734c5b0d5c5fc2a10a54744225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838565e9cafd6ef81448930dd0c506226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490832cc85d9d650077a6802f15d07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef007c1b4596ff19c5ad53a62e067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c0cb44a17600892038838687f0a44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55074b27505fbf56d0367223501ccba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d005103bad91d30524394645c30576c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed50b685685621b14e49dc188b56d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a057053ad60e4407e8ed3aafa06395233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c633950f595f6f536d5f6107b32dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fcb4467ec2d262a9938132ce59bac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea844ee0beb817ad178aff274dadb53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94895e74a09da0c462dae895b4a5e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28368611effbdecba46cef183c85f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79c56f79750cc974e8854785a9239239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bd79866f26fcf29876431a9d88b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c47e40fa207d31e48ca1ef1f84186241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30854879ca6e4beb2661338d00aee790242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07f592a314225b0a840b9d4d24b68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb1f8837e84ff17a0f778c1507070244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c69f2575b04c3a1783224f1fe82a66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c834a8621bb754275a4c04742d606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645aa9f07fb09fede309dc951dd52e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa12c4f082e4ff2a6fc08d674e5f8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a324147965e99f1c4e39c0c4fd28a18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375a3a158e8a3ee3b8a542eb0579fdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee619512e03baa2745d9d34093375c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867a357bcd0bad2d33e60d08dc0ff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e3a1e1ffa613ac0f0ee33ca5e9d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3bdb75b4a744d09cc7fbb1653170b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863941228aec9ed9ef482b7bfb5fe408255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855edb3a8f5965f53e969458f26dbf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8417b30a4e08326190d2d936ffa0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810677126bf712d30c8e8a6b38c3ecc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd011eaf174714a2811c508780ff93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e87baae446ee28527bdbb20498e4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae551f3ccd8fd83fa3f61bf6075b57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ee3f9610003a9676f3440249c9d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5504f13aa117fa8ed2bfbb959893263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a4b04f602d74acb6cf37b1046a63c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75181fdd3f871e7c3964ff2971f649c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b9150f906d35391e8a161ff95c78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934fb8fdd2d2ac8fe600cbbc6ddbfdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f1eb5c55b7e1489a46dcffd6715a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7932d8b9b2537f5b2a7fabd1be71f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf1a58ca8cf1f0728883e1f6ae980270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4dbf02bf4825ee6d5ab6375a041e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19c278905c0720aaf9ca93f5b5cd8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359f1d24acf811d4e323c7008181dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a81d6c61eb27224831a804e702bd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de916d694f98f79c097d79f3b53087275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e18a31211325e7f07e3d7012a5d1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38ee0f1b8ae0927237c796bc55e19a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eb03eacd410e64be47d25b6372450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ce7a9380dbf7e7106c8161be5c2d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e596c2daefdccf19935f70063968b04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d094644e094945d3bfb402813965281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf213cd01da2d971b3643dfbe9c568e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfa6df7564097353510eeda267474283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853989ee6571fe2cd97392ed1380cbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b40b2fae56f987679dcb9e2866aa1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edf8fff20a83054c52d2ef4782def4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046838258a619c6ea7befda04689c6fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cab4e3125c2c5786d6c4085c8ac4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159ab98c834faa0f966a30294ba676289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce709adb826673899aab2f749f00100290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2a30b3755f862882a4869973ba9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ae3ce0248f9322f9cab77c1b50bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1916ae6f4b4c59a32de6a8e7f9325293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8d31704ecf4a8c337fbf5bf7635bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d97579ef5daba90d2114ec1d54736295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca8b29e901a1c575831e1617d602e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98157dbdefb3147dae12e62bea0b894297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae142313900db237659c9367a4667d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282684266a56889a62256b26e60326299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae74ce797788f81642a7f5b3efa36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1235bf5ae68d0b80111f7c584c8fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad285b6a827e02249c85bb8cbd5e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6fc175f3df522a33577a9c6cd955d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b916318c63aadcc7b9ee6a13c4f4364304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601221cd858adae48888e51dbf7676305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b573b0fcc654d86aea6b2692a1213b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7b4821aebdda5a58f28200454108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd434a437b72927c12909811ac56f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dfa9c0a970f910515b5e8f4f97096309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f06baa9b3e298cb3617f9ff353bec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042394b21d353ffd52eaa8668102034d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07134b26dd570e3f0e6e0116da23426312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6497b7ba624f442f59ebafd095fcdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465c9835bba5c133e98215a6f8ab87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123f9d6c85171cda3eca282d7338da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e4744fdf8a55462a5db18dfdbd4e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadefaa5efe73f682eaafc4bda0855d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f825c8415339fcdf1f69edf574c0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d32d6411204caa5b01a03ac77adaa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce6c07f61310f8254b0188da3ea7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8467ecef173063089e67285ddf6fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0867e83acb8416e77cbe8e021c669c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb24ba33f1dde15d1740d91909fa22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6734bca1d4345eff461015885dd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c729833f1dec4b9b6ae01408781965325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c81848bf2285cccf47fcc92fffbacf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a95324f8089cb51647960e54013e2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7872201acea2b6a02882586029cf80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265c2f0e123fb1e0071933ffa19c760329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16974e44f85aded2ea868f97baa44c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb1aeacaa6a760802d13f863877670331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660573fe7f877a3426b5fe4a2c1c4fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb1ae12495a2ec90d05c2dba39d23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a38f68ffe936e2dd9be732b20b791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb029cf199ea3dff79a9685c87aa8ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a70fca427cd56065daff7dd012398336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d1fce1442c5114f810dcfab537ec7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff057a5105e2a45d873bf43ffa1d21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc3404c85bf4fbb200ffa3e8ee35c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e252116b1b62f3d924e051c2a4d9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1feb060ead39dd42ab077440f48b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b8d0ee71f39555b6711cb297608af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3f2b44d68cfb510ec5eb09e0f0317343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c2176b6fa87350c15e1e9af5d8fe7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf872c162f5da6991203e8490b76fa8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ac0cecf6d11262577479d80c3a95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc9ef4556e3f3690f9211ddecac0d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa780d363e43fad845207b610c5d98c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9346e4aadebfdf8d6d647d3ccc4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba2b6e40a653dc71d459aea7aa82b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aad17c12bb198b7be4e4c39f9147c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f7603a29d0905dc8d05229a48dbc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82aa7f1a6399a96b14b076881a9c69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea56b8ae6e910b1b9e1b83e801f8315354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319e37e40c63790d7bd5d8e3dadcb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2df3cc6a33e5a9d07bf9e5b8a132356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4862b2a5ea125759b50a34f2a6a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d28102fb0814ec99e77f12cdfbd81f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd634c6732bf969916f02ab76b605359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41795858146a6b4861d0278b818c547360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d6c6fca6f0724ebfdac449f442811361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696886b77bc9a788a1c696cd0a533dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a1176ac1c84cbeccdb73264ac9dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f9aab246b4b813aa9e89b615043b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d93d41702d27c775514958ab6aa783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74493c6a4fcca9d71b944979a0316fc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1725be4067937902957938c45ca45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3d62620139890b4d815a85666bd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec19a060357da9baaf1459bd5582f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302c3bacd13e37c663d35f16da6a11a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e94042710abb02d9fe9b8e1cffd952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a5323c836f09ae43d49c2cb02f32c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3777449d84184c85788b01742d688373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0becffbbede2b33ee8f13efd4016374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80268ff346dbeb01a2418db27ad1461c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b89c3de98a45295d9cad6123ca816376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a7c1ebe5500bc3dcb2c8f5d64d31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a86374ea70eece33c55a6b704b9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a2942eb71d80fa42fcdd9532b6581379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da952ee6fbc5d389a64c71a47c43ccb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7766f3e7e55fc416d442dfefb32b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab6ac3fd25f025352fc20c38b1baa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f34ad3ec4018e44f23530e3a26057383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576287d2f0360a9a964acb17c1d06649384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285cea676d40ed88503a1ac40294b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9656b05eeffb05c0f675bb419848386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d85695c51554c6ba2f8dfe7748a645387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa872bdb570b124feb80bf675cafc49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d91b1070174f10ff5c11a01a11ff9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e9fc8af643206274364f3317eb63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e149a209302fce9098c3a54d132c0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f70adb5882fb8e4be2f8544e4b7f33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add314fbc11eb57f45ca2ef88851a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a93007423f236f85029c93c7d21f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6dddfa738a8e5c79b6d653b87e956395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c218d79e581be842fab1b7378e999f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5b7a2b9ca48826452aa6e3b1a409c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad54e16b46bf18ae0019d09e69d776398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef1450f725620b7c33e0135a3db83c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f8c3dcf6c189c4a65ab26792ab32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ad0bdbe7f78cde330073768f67c39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cfe1e0f74a19b677e4e94d837e065402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a1706b0c435f0bbc27c482f1c983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd30846c9c4553af50709137c9c1cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83059e3dbc9d0a46a8e2c8f2906333405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445da29c427393b624ef5a79adaef41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b28a32fa769e676b42a895d7a676a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872dc028724ae7eb0943d7d4f5bf45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6439b230f16bc30ca2f567698a9fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff8ce7ecafd7616a928daed3233d01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0dd3fc9f07dc686ede9abeeb986d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f17ae77116fc382f2b92cc4c7aa013412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021671924313a7392dabef9205bf5d81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b5d410d01a3671c7e0b87461240a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e9701134fc3d1d7bcf9874d56fc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71dc64d6a7621b74ccb40b4478a067416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af92ab1e8eac597ac7c0748eb9226f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed47617a368e5c521f9f49ba1cefcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc228bff0bab8804fa9091398bd8383419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c09f6eba96bc2f3f302ebb24045b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81018db6400f63634617e15ae475ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f971d1cc027478b096e096b2b2c1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1797fbe9c1d81b56d733ee172196c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66dd4576c93d89c6a264ad40068686424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e53e691be067fdd9fddb675df156425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77083f7d93184417b1eacc15e28fa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0791b10914d768531cd783681195f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d43a7135c76617a419d570cff637e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4c9f924a5464bdf1e8529836cd0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4e2400c37f4545405587c0caacb41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ab4405240ddae76141ce58bbb64c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ab37cbb94cfb570c0fd10701edcf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcd81c22889f33363f79f6f5feafbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798a514f0cf8f688b4e5f9afc49f757434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b85695aeeeff97ba5b15940f4bb16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528a06264f1150a0ff77213480a159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e1a1ea908d9783061183a1af8089a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e732a98099822e4e9fb1737e09a9f6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f95bd485bccc4b6aacc7b69a95ac5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd2285e84e1866159ee23c9f5fdb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b063251c496dc80560d97c274dba9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff36da2c03df47094e77a24bc07fda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b14334efee2212c43b173f6230d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3578172b8eca30154d7972c111f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60553345dc094744023803531255349445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1a0a82c7fba9f11f19362a28706f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e85402f58f73e96a876652819ddfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b175864ceb32d7801c310f241624426448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad1e59d57fe8296ae60948c6fa92ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96d81f5d42829e581a6c678f447fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c43cc8cec4303b532ac74d0dab0f52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668735186cfa28e20d16b5e392f4328452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ae704b09fd43fbe659719a84297a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0f5e4cf9f2b5d81c71df4f80f0b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5fc424bb2b354534ef9cd4eaaf5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a0c42fcbb3892dd0a40ca11a0db5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f53abd694f11040aea5717d3b03916457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5954a534233331419ce003e5e546d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d93e5adf174b2ac75daed7841c1e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d0032c4d8335762b31ce40b5167f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bf0ee3e125c00431ba50a37dc55b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2714c0f19f9ca6cd1ba5229044ae633462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d94ff29b64f3e4e51e542c2c1a809463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61971234ada01df2b2d8a9cda431f5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea65750fe2c44f40cac4929291b86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb1e3a110f7f34b28330d8c70a388466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e66417d211e2bb0d4329a37e83796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c973870a805069d305b2c447f8965b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584bba14e4a105e84f5f5578404ec7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a2677934b7401879f0112f43310d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d03bbec8723d80f9fd204fb70a0f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932194518b461839023378f31e6a31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bac9f672ed4a4e3a38cf4eeba2a0dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f777abaafd60d5b31c0db45840e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d359f12e62366be36da96519161b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199dcb65a4dba56e53ee3a9065e5e19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f59a1540531ae36abc921de2a402a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034002c51d8e142b33265c8dcdf1c7b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba70fb2dc24f7d7ab09bf4aebabc96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ffc9460e014d45bc55d33f47c3c6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5747fbccb950b3c76e2e18884cb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a572c00b4ed123182b94b32e9363d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae604c546265c1cd1e821625978431483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887adc59e1ec8f118711a3c898f15564484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd8e577b55886001fe682fd775d45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca2ea039f14e5a1d0945b2357e7b8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eed70ee61d9f3cd69906e92270bbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1663ea95e4d64fcab05bd0c880d25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9c9ad9166c6325236dff9f59f5d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704303886c31e975468cb9dc5306d98c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23d9114af57bd726567f636af4246491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d329cad0fca3140c3c1d2e7c38708492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851632bdd40f13ec1f20e477189e37ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eda70435c9e842b50d9bc1e5d37e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc368358f392f0b125ef6e4ce170f7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f8ffb7842a24f92ca802efb31c700496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b87a01902fef482ce13b29c1d863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432357440c5e4b409b026187f8f3e06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883611ca0816ea741264bf59e7c14328499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d38f5b3c47dfe9f41845969a2f719500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b66073d34f90ef9c0f4b69671b74f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e232a859f342f4757bab89108cd7b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf4cf37440413547fa215ca04a2941503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad2366e2c582b0ae39a9252aa888aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44ecd6c659eff90a1b563f27d59bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d1c3de109ab728b3250ee7b242e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13ac85e21b9f78d5ed03435769e19c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346982347c5ac0f0196a7dcade0125e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf7d468a82737f9a88a0163c121a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec0e447e196d8811b302b33eb0b61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffac24faf2c547432c2094c9fa884f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8746deea1efd9396b8d83b32838ce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5a0cdc57b8967fe0a05ee6457d194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32b420ab6e1f02c9a004fdc30e23b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a07927788a170f30d42e8c623bbf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6559aa791d2324d46c63be14b901516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0eaf35f3e86362ec60521a1bbe1d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2fbaee4ba6ad01e946f864d71739518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46337179212d96537c1d36bb9791f39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800fc399826027b206f653187870014520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d640aa17822d7da02be177127db146521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad046fb9f3396edacec4f2970dc1c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c6641909f7c327ef9f6a510e42420523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410d145524ecb662c340f32fc6bc642524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb31c54cb553fc78d239b055defe88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ebb3787491c081bdc1c25f2c70cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243465d14a9637dd36e1497728d2ba5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf513cf3b92aee89499d53404967c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031ccd1d5d5d5ea4e97555aa353197f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bfddecf9e1cdf6693def1bb949b6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db8a4bc948a0e5352315f3e46c931a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9f445cf4255d6fc279d5721f6323532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edbf630fee66005fa84ea55a729135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568703f61e3560ddfa0486247155068534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48dd2b52bb3a6a1c293612f0edee02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3186ef9d8b2507b86900eef7b6c1903536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f04163b7305d37f21b210fa02f0b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f2bcd8e03411d48702d874ed50eef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7633592ba2a326d268f07f90d365539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78eff76dab92744463a503df71608a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d65c70a131686021bb67b6f50540541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305a64167aaf98b4800949f0a66cf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0977b157fdcf249dffc1fb9e12ef0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe968ae79b3bbd68deae0f84d7485d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23252d87c9745895a205702885cd624c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d047942a7da69659b24a850af207fa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4221646b773782b79447af179dae4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d191d0ba7e147768340da7e318786548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1621e2893a05f943afaa868744bf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac2c917763a8b359df03d9278c0faa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080700bbef48fe465dde9196015d2f01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818598f74367d70ffa3978ada9431e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d24c87258ce377ce62f5be8755899553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee52f1ed6bfb0656373f84f6133b7e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227779fc86b90bc7eb19b8c57e6591d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7391b5adf1683e106880eaab6db576a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e635fd22fd582efa4ee96bd1d9f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d95ef0ca6fd27aca2f4de786d54f02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466baba436940fc1a53e2583315775d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df9c794187404618d3d89f9b73d3c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff7fbec666eb2782810125f225067561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f027843f78270cf4c2f8d638081493562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d760ec35560f5407ceec679fd79d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d8120c83e15435ae854a612670c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead30a1aa339f3d97f37fdf275a85a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccd3727920ec4299a5160e7ee301ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4496c829c52c2352afa7c31e2597d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a64784dac9e29f273eb10c7c2b702568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c474e49b6730ce98d1064d35b85e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3510fc917dce2367179cf4115386e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550824d88c21a549d9216995f6f0e453571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f4ad3868b7692e36e53a6f9cf68c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae0aef2776dff495030cc28bb99652573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f2c3726db5e6ce5d94794b53f48d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b6ac74bca40f8a9e4290a0cd1fea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025fdad34817cc24a7dbed4538c746c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadb1aedbdd4bdcba3b594a8bb9ea9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb132ac2a4e392f80c551de136e850578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ac320c0f39fb5d07291fe6a28632579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fba84b5e7d8fcc8042600f53c53f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76612822c8ba6f457819cd32e193f32f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91551704d9220aefe07ea6c8a5f3a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b3263ecb3c8d0b996a956661bfbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8711672c770a3628ce0589cbda61f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1f1a270fab0cf6738bdc9e1e2886585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51758f6b67b088c0a8a04fc6083183fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2be16f23ea2b469e950a93554cca6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2292a856413484cbfd7f422bf9bf8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111430a0ae581cf81bdaaffb9bd4812589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef57ae2a8d2a0b5d220bb4fb885be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c56d6a173d88365ee6b79d0d9abf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416a87b0174456838fd2af347fc61c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21858a5a6933ca4357d104e61c2436593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d0a135b122fdcdcf61eaa721c80c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9c420621f08746326683aecd8938e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8164c800832fc9137e38d0c3f01f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c814aa953bde709207a5141c95d1c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b933cbdc27ff4eee6594d7ff1183f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7a21d421ef434550d4ffdcdba7d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c768adb8ed6f9cf51dd6fca10d5079600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e5d968127cc6b764d7f46d4e63d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840009eb452c2ea620dd742c45a059a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e93bac0b7592664956deb48ad1462603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575639b8448b72a952207e975e2e054604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c4a0dc7d79aa9a91cc07b2c12ff0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a1a160b2f40ca77f195b88f9040ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61279b066dd27c08298d6225a0e66ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36b5f6ab9ea50abf0b677675f4417608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549dadab7d808aaa78c1b5486a1b7b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b593c1bbb5995a5f84de7d56da890ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c37e2027e2c715664b00ee85d737f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614b8934b08895df1978758e619480612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3d5fa4f4b1b02c1a02b03c20558a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382bc3070ac13d4ad1018ae077a9f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545148b245853ee8feb5622e779eea6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336933ae5404ee775866b33471960e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d27b96ff0119d63b164c41c7b61fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef82ad0271571ab05c1c846ea2e70e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7159a7c581115e69a954f99b4bfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c92eb2a406388acc5fb07b2a7bdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a223abcf74e6768d81473574d29c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4ffaed6feca0f719b67b7f844a95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a3ac16b3b10eb3adc177c5fce248a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f8e1ecb0bff256b122383f8ec5bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54fc254a3d0b7fc61cc9a6588900a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713765b6c9a5f4867b34c7d7b0c066a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3306efad1e2b240177a1382d2a3d73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2d4be09f34c46ad57f0048982b2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9721e7a42ca060c1127093ca293dc90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c46acffa55d6e540cc9791ad48e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686b5b5720a7647db110603530013c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aaac4c084baf5756f0bce47cfe65a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784072bd5b0ca1c21313d6f445fb502633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352a06445f425e38da547ffd8a455fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813d53e25729ff8ae81b6331dcbf7a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcab26c8284e2da3eea2364f613ca0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d630ebd1241e0f765bbaf0c28022e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0e715efdad2b321a68f49325d1d55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6621e78742ff9147e7b4539cd2cc062639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36de68d35e1d8bce37f4596d64be1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2c88a05b37b3437183473ebae761641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734acafea57712902b72e9e9aa9abcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8432cf9d6b861dc8d803009e727bb4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72680ae3c0a6cb73bf02e2a1eda940644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797971818b9d6e827baa197c4abcdcb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a195e19fccd1c22bae46e185c315a81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba7f46a08fa67842bf27b232acdab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b73a447d48cf87ea4c60a2f582b257648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc087aa6f083cf0a2b5ce4e3532738f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc50109682c25a191cdbf839c1afe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f97b94db08ee6eb4e461743e38f25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3c00e32b556358789b1c94b70eb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d6a5c5c0e64de24260d22874a117653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41144684e217f116cf4d02ff12a55f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa17abd952ff40e40bf7d55a566def6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d961e0a767e430bd9b28dd3ae2a5588656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6f1920a2a558d10066121af64435657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ae65ef4e3b5092e1ad650b68a036658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4bc4ce04701a98626ba69cac5f172659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eecf38f6ea47cd136faf52d7a28ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601147f80a40deae61c298a4e6c89c21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d6372b2d5b13436d32299dae7386662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b6357c7f75071f1d108d825ef7e37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eec99757cee229065161c90452a6b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24aaf07bc0c359bcf6e6a09792ad4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94284a96d31f15b1948891bb21e1323666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28492727688dd59a6e662a3fba4890667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef480317d27fbe5f4cf6b52777dcddf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85d8b14e75a1817fbb863ba026eb57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a8a800a491fa8598c2d27102116da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adcdbb7221b23561263f644a2d20ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734850126aeb27d9b9f607328946d59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236be8f5f6c10bb5619b4cf63cdb89c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd838f7ed53a890d467f01bb73776d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e803a95026aab865cb05ff8e191082675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12602c8df1bf114e903a5059183471ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d0e5c47539c45770363fbeeefec03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef9917646a75736aacab268cf9d54678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>