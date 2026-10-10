--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac279d4643d0337cc8f3ab5e1d22bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f393084d7dc5d0676e25d6345d523d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c6a6bb3b9d7aa3e8898571098fef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10429072d30e36b48e037415a1b2efed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8539bec1b59914338faf933942ccc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429507e55a89533fcda7b86c820c6366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea245a7c0c1d5d6fbea8fb7468317d8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922502b08b5a5455c88177251322fa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792ef7aedaf75e98fbe0cd6aae9df79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e44f791e5dd80a27ae9176802f2c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa8434a420cfe4829112e4dae7c99611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f69db08fd241b50e7d227ce68c62412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360f5e8f4a631e4a2ec078e263ca4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7ae67143c14a16e416edac26648014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea78f312294221101f6c175f6b829ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2d8a7d323ca9bc16928c5786ef1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f14007d30ccaffdaad6b1e32430e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096721a534869161a6e5952c20e6af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd61f843d294325513b894280d3b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1ebc172b4672e86a7b4e7257681a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bf9ef48e0539231ae3821511c94d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155cf33f76c340de703f802d077eaf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbefad4ff86447295e226287f6fb4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434ec39b985d5e1cc9b72b3b566d5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e4c35ae160048ac0b19ec3c896ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e83824240683a3663913e38990adb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476fc996fa86bf5619fe668f4e0985c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338fbfe526fa8772e8999ffb9ac49828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a367dded59e7a8d789722451f664829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ddb0ad23eb4c3f414890ace58885c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cc0f32e704a7a7095ba9e6ec8e56531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de4a1bdedd3fb204bad6d12f8fb3df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d35ec7d41c0394748e37937918dee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cecd971ee41c01f2874a8ac0290734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268541eb009c6d429dfbd66416b948735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cb475f1322ffd93c9eccfa152607736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e430632aa0de364ef4d9bd476b699f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa87cc1c8f0e5b009edd02e74d52ba138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77af47213503480fb30ae732959c3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6158f2f2fbaded20e6da645a55374d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587746dff0f7dca9c20b819e22022241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa09cfecb1a7640a58e7a493f7e32642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4095c4817c2e2e99f9bd92068a6c46343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2aba1d79e13d31dce18466e312c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5497243ffb8e208f15f7b7344421245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab74f30afb28582ff2d9dc06107ea346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6765340085cf7a49cabeac4fc8f6c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ff31ba4715e8d643573f9a15dc60348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6363d30c67fa05c0c11832789e433949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d86fc53cef4a4d85c4e40b8f24fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82bf67d09a560e31608748e9b788dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a0df736bf82775fd4ff0cf13b34f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f47759a0a2325a19a3e81a8b7a90b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fd350a466de19a1374ee8215088b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0c2e73713f8e4ea278a43f0e376bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2e8b129e9181c3a245808c81a86e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abc779dc3e739b11ce81755b20d9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dcd17d7f469550f6c570cd43ae65958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0face02217be2ca074fe6ec292025559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d213d4fdf05a576cd6a673f259d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3609ad3d6034baf01723a4e742d7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0719e9187d31528cb31f5f1410df2ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752f19bb1e2bc6ac86f4a4b87fa6d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5917ff486912afe986964cc9ef5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85acfbe40ed53c3f37d058b9ad58da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f3857665ff31311f29f8226af57f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a938991e605598d39b18a3d792fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632af3c9c6cbfe9a70074b3ecc61fc5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3617f16c64a976adee20fe7faefc4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ddb9fda5ecb4b1f2b89247642580d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c416d98f56df7f06a703de96784a1ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dde8057c1beaab2e3a3dbd0748a9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d48888445611c1958cbf097e187a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752eb8349c02c13b953c1f0b081f28e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90400edb483d7bbda9702cfbaf5c7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4bd0d1089d9a119b3830778b8f27f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81477e948e3aef7337857d6fed5ae9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77b4dc115b12ce2ca668269168489578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854862949a9869ffe3ab11c1c1f8ce9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b43099559ac0e13cb61bf83ca2f3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb179f8ac54f1bfbd0b0e5728c9f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1bf72cc4579ef47bc962e0e12d7a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925856f345b910e7b1187d03925b95183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015b96853c03ad0430f1584093b7dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966baca2f7e0c4dde3a8517f6cdab8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eb76e900504d5b6b4ed52545d134586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245d7d032cdf0a47b889ff0680fdd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf13217542379d43a0961f09952d3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01483eb56b2bc84bafea542efdfd8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9473f8a6db79750f11da405664a0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acfc7bc6f4ed0b33f91cae493f6d1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb24cb8d8848f067c21b6aaa892d0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc1ea654524398f2764ed9763f1be593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae853d92c1ff02e4cc5a13b89b4360494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9bae4ae209761360a287c4976986795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad5804e462b8f6e4995652c40ce8b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58308a74eb2a1cfc2acf7a3febca08997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b76b9b120da57d9612beff56648f0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e09d6c57661323d1a28bb0efe175a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbbe5a2ba7b97c2cf87a43d78527a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c9f385df6141aa2af13feaa3da584101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a3d2d25e972a33b98e95279edec01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943d6f038ceda356e712b844497a2fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f7fd8ac75c118a2e7e8930a648322104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a762aa9e777a98f8d222fba09d4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e832d0543b53fe8c720ced82c45d43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2cf66c59711edb8f2c19865ed4688107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a5cec1873562b6c0a59c3c2b3d3f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61341d24af5b6251b159898da03bd61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d811631cb0df3d9492082b0060f22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a61664a7f8bc9604267f6e3af9f5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08b237fea11fca285143680aba95a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7284174fb75809d261378e03d630b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68237c229c76228a418a8c6c249135d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c848f6351a4a125d63fb49db223c0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325812561643414d03d008bb45a66e1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297680348728fd56a440988df4dd60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b433c72612e87b0ad4b8dd87042c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521137bcbbe4b95b805770b11967ed84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d214e6c05d7166b72bb1f5fe1460b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0a822530525f8d6cb4c966c97acb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1b0fe0d0d939d5b6034f3998aae6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f789870bd3afc84cc66e8f4d92965123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849aea7b7c2a49d0915874580c6af7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb8961b7c05cd44dcc167fcf7ce33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222046f6197bdbb79b748d455d7da6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da0a2ffb60bfa45a73758a4d896e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db8b88fbd23d324e37e169497736ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0102eacd5fcafdc2788c8e7cb267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead006b8e33a1ffc34b3a9861a0d4ed7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b93f15f5353c66662c1a8ff3a90cfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5bb4d00db665341d7892da7003b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d195710cb938fa3b44946662480b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99658818be604492002030a9e1c3094f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636d6670e856e81871ef6e3a4372ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed17123399f3feab7b33f7b8113286136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300eb70a9b3d62377ca86a799329980137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d85870a8572a82de76508ed4436e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f4b117d0b35d247980bd42647dbb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bbe059d541f26c6a9fea13b569cc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980b3dc414cfa26be05b13fc61b20e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aecdfc593ef430b102799fd19069ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d0ae680f6cedd870a7a86272c006e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9020cf925cc9e463c3340f7f8be5a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f040c16c87a550ebc0542548f0c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acfec70f7bd3f4bf5c7592beda922e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2576955a1159b9f34ceab7b0261a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9432c0480210ee0380405c7442adb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2402b1635729f210506b4aea45a58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfce8c0778919b9e7af114eccd7f2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ae5ca092cc9642d9c207136922f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c331965f566b3bbcbc783e1a3713f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f5e598309435629539994ec5cdfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9760a376ce4c43a94659ddbb2a3b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987adf1769bd3f724de6d9a8c50e4f3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81980e496d721eccfff25b3d46097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336c8dc94de13b8e85bfc47bc01c7d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7ad4198ba1cf054c5ee1449c4903158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec891048bb50a728ec23d31d8f28e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e11c00d1db75886e3fc2023da25fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07836d24da2eb8c39bdbf6989b0e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d03bc5e3233a995cbbf3ab0bab277162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e2d82e513838f4d0fb7ab4a4eff3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d01ebde47f56e149e6776048d15252164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e867ad43733f372eeee499cbb19e69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630f56a944d13297beda6c48cfc0c08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d71800dee4209ba2b4c5820ace8a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234618dc7d9015cd9b3d6ffa383a6a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ef06e622323b964e2e0de2d030445169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f25b44e4e8fbd9e262394aa810c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd39c6b320e1473920b8c825703d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0936e8f9b623791f1d2408d7f794e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa149dfef540170b82327e3bd03561ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48519a5473a33ec28358bca1cb758174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e4a0cd15e06580f34a29d58d8cbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677171dec7da3a965dc8afb956e2a3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f669348b2712024b70ec012f30252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6db17ebff95506fd2ac26104a1500178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc6647ff44f417223925fbe872fe99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a13e72a41cd1205c6cf780be38fe78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be12084e180df445f37b58978902bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3806cdc8a54de5d33e3e04a62892c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873aeb3310e6997ac13457426db040183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db98427423a86d25b9bc9d2cd83a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191edb0fdd5b90e699a0c2ebee4be6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b964cb272f8755069d6032915e27ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a7b18879cb54c90c6e552eec97c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f12b9bfe3993d4018c486507bfbaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb906c2b12f4c02e37bdf3afa7af3727189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa173b37dba097e7f15c6ae22e4abce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e0392771ffc7146db4f1ca04cc72c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18092ceb062a0ce036d2fa2b1695c9e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed52f1e801cd93f8ae9ca9337c06b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706b3745b1d9a748d985b87295920f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9442794e9caddb7b85fb01ad64cd72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2726ec85b7d6c1c5056bee9da81d2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cd5c6da2ca13c53bad88968ff8e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897fe0ad71a397987523089d3866ceb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2590b694d0306d089fd7a62c743ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73366c3008c96714997636a7682d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba641d054d7210c0a26feda3248b8dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293513ecefe60ee7c79007d42f330c28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838257e50a1247decc36c3346613ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be557ebaec84e3c451cdd19d8b4da01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099511be38e0e60d68c33a8d6431518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d283abf6dd74b8d9f3fa77724b6ccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5d49a74bf618ece95d0729d48f2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d8384cdd60fc497520a05a6de10c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d224cbccf13ca9ec8442de8356183cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe83234ff4bfe5167b6fac3b29d13e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56bf07bfaf887ced8d96ec5b5ad98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1444c6c1c9b3418f67728304e0727212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cee4b8ffc1e34385ed4dcc18f303f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28363d9835491d3f6efb9fa307bb547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1e54dda78b459f93538630ae97eaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b25c47fbf2ae8062c2f6cd52f9ab7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e12bf63ffbea27c81f7612be9b548b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500119ba4bea6285184e6338aa3f85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9978b761f39fda169052ea32114c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef28434f57cb9a97f5df68a89d99023220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7059363757e8a90bdafb33a71b24d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0904c37f750f0011b0cf39136a155222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a455b95c7a796198a70cf4cda77b652223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613128d597df920483231eb95f184279224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f9b624e17bfb5f9fde575fa0ebfa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c37d3642dcf465e1862925ea64f5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b78fc6f8d10eb830f4dbc6ca0fe946227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7c1c0e0720eb2dd0066aa4e94817228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1106abc5e60fa40dcb617cd8e0b9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255df94d30eb0716533b77957f1a958230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd3597da887c1409f7459151f3bb94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab32e3c42c35d6c70030d6609b4e3aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab8a6dd1d02b4b442ba3a3dbb0611233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8dfb9c2849c40a01df930ba82cd01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb2bd129a722da4170cb72f300115235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d5b7b11d8cf0bf4c59bd590e8c1b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f0c2d55b6283f79a0298704615feb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ac409a5a9abf5c9c798328b080ae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca71cf36c8d41f9502c33698d3dee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf59870c9b6d148282976cc776e1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ad964a092724ab4be59c4a667f8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e934c942ba6996f685fccde96c8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37cab919af2c7f0f653c6a59fd29a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2dd1a34069a1520f2b3215fa5daf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eba13fdb2bb52384fbc790e8d91a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b017e9cb94eb151adb1ca5c0f43cb42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0373fb00871a7b1ab1991824a31647247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565eba90f7ead23fff1c315141a2089248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ea78392f4733d9facd001790d04f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd7b9b5a64176d279f0ceee2b2db4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37855434e6895cbc8e1d1f347739823251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb26344ed36c70976b696b0ddca517252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245afeaae908b68552116823a1bbad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4de749652c76c35e84684f33243849254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e91f11ec424970fc15ea625d0ebc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd08c4bed7b86d47689c47c1743b87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887b3eff1531bf49b1f7801dd74f6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca159770c9c0da420d04e0389a225463258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f477efb951c0f895532b0c6a6e7cfdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140141909853c6241d9618c447f296fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b9889d2782d392225b7b896f2a34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e30148a854d9cab4379f714a506b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b506c7317dd5300b8653d493b68a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adeb8d639d6caad5e5299633ac3279264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e4370ae29729d6bef7b36254f6e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad04a74433435310314370e545d81a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a46d51dc168488a599a3b7ac18c62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7ff164109aafff5a3e39861b479b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430b54f0449967756526f8360ded90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696d1b2da7d8818f0eb6664e527681270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444327418b17122aaaf81c12afb435e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76ea8c80b056ad9cb85b6e085a9da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2dfd648381f9acd1d62cbde656d03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789455164dc38fe8af3abb0c87043da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1565f383c55d6f65324d04d9f9a47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3007662fd284960d14789b9f78e9ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942eab10a7524d2797ca9647599cca1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178e8c91465fa14607ae92572318d59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4841d112efca1ea54b2377b0850a164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba748be30b29b2ac44a61081faf444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e4374fb72b1a0616216f37b0d8c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0991882bcd4a3a2b62029a5b1ac555b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180660a5d46f9ac83b2fbc45ed641d04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38452980f187c401f35e2555cae5b36f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a37c3ffd0f7a5102dbd6ac33be8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712d8dbbde17d528d4e9c0117458ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072deab532f8fb6db251b988e13839a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0601d735935bb1ed7819cf45e8a78ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3fd182d40c5dd5cd9603c0adb376289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea2253441549f30a54ea30fc482ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afafce61853bd36d23ca0fdfecc04e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b5736b9c875ad4a41945f80bba181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10b632a44b9a805a530f99d94114a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d98d60778df4497967e3ab78b60d2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22caf245102013a0b2818e92f5c74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8f0f0ba43bf11aa02ca8427bf3fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce703fe0a7e2ec22f769aefa7e9ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcc19ece5be607ab3399a36dd2a47a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6dbcc1b6956dd10f6089de3173c16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a594950109562dc0ad04f3d1b289300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ffd155f8c39bf047c11b95c33e3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef2937145ad2c4c448e5eecf21e6ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8e6baf28f2e1e4a4520a0102967c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b0d4876e18d3d1cbed62e84c04000304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa88a0c51011fd7e4f0bb035bd13faa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42e9a71cdd8af98731e5f3fa8f205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e987b7ab201bee37b68c41ab646cbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8290a9508c369ce4589abc1e877d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd97aa2b294b56439676ded1beaca1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840296a0f009eb98c1ceab90b400334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40a9b9db6256ab36583c2e9537d6b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b995011fc7203e4ed24b7f994f43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8a3244a41cac4fa9afb45ed09d1da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eeffe5c2b1d96fd9e0007d322870a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b14f240ee057690acc71befcd42b66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99d6bca03a449cb1616cced0b293ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdbf0fa5f3b6744f0a2daa9600deb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a4e7c31d012273306adadb43670e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27138e70740e935cfe106c59d655f5bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33035e1dfe49581584ddbafec7436c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367628c169862bddcd34ad51858ed98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1ba36b16d331daef68cd3bbe17e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f43ea5200399ddc62138e222ca476323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36048f2ca9c0c331baa172fa74a57c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e655bac136528161682060fdc945c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bee621133e405d596ab3de4bb094a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040a6876e102c7d23083977a9284d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4ad49e4dcfe358af4c187746d148328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d0952970f9abe57d35f39cfd291f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b78d69e821bd2a7212c51c4376450330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7101f95d4d235bd0581d1df58de94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985447e8690864237b6e3bb6c2d0b08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a44f5dc206cd922e15841734c576f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0d5b88848ee8de74a4b7e47169e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d244fa62be9d8f21b07db8837d91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a15cc69eaa10a4173b172306506a61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41137e782cfd12eae3fec652d65e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c620ec325784a38752144c2379bb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e5211673a62baff53f70a0db3829339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c9cda26767817f2a3c27ec0c3d08d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b026c8adbcd4a217ea17ce8da4831d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f655e12fb5e614734beff4e115f99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb85fd3d5bf1317dc1e15964632179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a14652493bb8c795c0bfbff1565b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579efe16ff509f1ff139c2055917a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aef14e9cd21f324118bfaca211dc65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855d304262f7f12aa284b27e837c57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c76b557667f53e7ac93341d4d7061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3b1132c1332e8fc6a68898948043a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66689a687b9f07e11706bc97be4070350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26110bc353260e6e261b63917b3aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd3f2e5391e4ad6a5ac2f1562ca313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ed9d7f22ce686588d657a344c5d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b697f302812691bce781214a443f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502864bab573862b43602994f26b2bbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a56bd099a3265ec639a47e75640af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb518c25aaff87049d2622e86f9f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb6d3cb627f2a56d5e4c0b6f2767ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b65a2783a306d96c5de1f241a35f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9babe97c7b03395fef04e3e35d97f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7584ac124bb5e16e96b43657c3e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc0cdebf8d136bd0652ff3a0b0f74a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699dd493fe9d94ef231a9a5670b952b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376aed44ddb7e4d8d5a5544f2aec640364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b86b3259bd308b76b5135fc26e50f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b717c4bc4c56ed9d38194b06627f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084debc632f3fdc812f1e715eba2458367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aab1557f8e93029d8830bfd3d2f1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579812f4309cc20e5c2a87c3ede785a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7c0c8a95914f9e601761d423c6161370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301faaf255792c2c607ae3d26507f2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c62637ccc60c4b877dbf66bfeb9e71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60047e50f9ef9866005887fa959269d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085cacbc3b30180de3003e11783b3b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138446e9342678ec14f664130257ac03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e604193e63d4665976703612595fb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a390329b4d7f657a472d7efa0ec6cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fb60a6d58571422044c6215ca8096378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67126dfee1173ac5d9409531ebdb12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e02baacb3675cf059c938220c6be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5591670cbe2765c6276a1d3827849d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58dfb1f9849e2407fe3f72bce8dbf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1da218b3252e292c9b4f4a1ab8cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145aa3e692c7492e928f07e49d9311f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbecbc03fd6348edcc84733145513e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed51b10bbc0aaee4a0fd2dbec9e96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f303dee467820fb7af4b2d88f21ecc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b863062e94f7e0329bb97c7bbe784ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c30d6e82629cacf17a05c199caaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9edfdc4a0bd27e9040b4012efa041390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57420ea2c9fa55388fa1fd722509d1cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2d0a7e2ca452f6e9738ce157417d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad879463f21513b4cad594648f6e23d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbd0e24bd70f2cdf4933b3ddedc145394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d1059245c23d05a02aefc7cc12a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c55d4ec1114ed71370ad228947f0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabd34c1ae28bb4e64a80a0ef7f646397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011616bd75d08f2ba7f3a6d7fb077b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7dd464776133d1b8b4b32b37390c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e57d44f6d06f5ec8c1bb417a67cca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa6614e739f8cca8463d1a1b6398b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c84edafb5e901c09e19c43b7fd1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e06160069020dbe3b49f1b23cc67f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab04033a87fd07cbb7d7a5d47d8303404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b71987d83247e09cdd01d80ddcab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8042a3bd7ab2606e1252915f3613afe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3cf9cdf2b4f423c41b5e4ca04f59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407dd6cdb6c817dd68d22635d2fe5d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd370a5cb825220d0a6abf75c44d68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b8b4fd2f1c8572ee7d101c408cd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2151bc3caa10d238b3898e137a2a06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fdb45566f4a754e4864e8727f78b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46619e21414186511647e73d0fdff300413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98b40cb2794f1ed70db98fadba7add414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49024fcdc3c50d573a3853b1414c3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3694ea761b3814804986c8d1003334416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fff513fd1e179ce00dd28234aa0ed9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46663298eb3461afeaff0670290d5fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b04384657331c17aad023ade55d152419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e7a7586205e29d1a255e1b3df0b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4463ed75bfc32e6b2560d3042b5afd1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5765ef5c966828f60d729f939ceee7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d57f3d4aca719f92bb0967bda04a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af3f728311c3f56559fc2157eb105a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad607d29b8894ffc2802adcb437a614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5180c3725a841d8e7e0514d064c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742eada43e75760d1cebb7483baa66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fcdc8eaedc724c108c32b7fdae610428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb84a9dcbba1d05aa581008d3194649429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd128077a1407cd0a6dd9f65c1688430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78b3a4dffc097becd2a7fe04499d6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748545fcebee401f63698abcd2200ab3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b31b0af326faa774373e107d5c0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c416b71e80d71820e2fe063e1259e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330427a5ccbff06949d4eab50176ab3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225b678e74322a79586b4f2223b51b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ac7cf2b66451edd774885cc8e7491437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae44ba31d0fab798d67b5af87170e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8299e9cbf8731e87f24092005cae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8930a1a0799de9ce3c422cc9f4bd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511fb790bbf1fb49515e1d29c17ede1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a013cfff976c645a2c2363438d7f7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8dc16f59b9e0fde92db9d842a4779443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ea43866fae4100ff29f8e745652e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711fe1c24465e6604d90fb98e6411e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fba487632eb9d8af60987249e6bdef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0b94505e03032d91484d8e1ee20f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6f4f6df0a84adc22bac5821b853af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ac4e529974a17a282a15e84d153a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e547594a85d3c4235c7c38c69955da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166789b80b86ada9aa0b65c5a110c83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f0181777f97a8cbb49bd0b7bd003452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112176fa7493dd00e5c480b61d72d7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c91458b4febf54832592d616f0809e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a77d0896bc82f3b3ce054f2cda2dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9c21645100e78e127b01f6a98721b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856998f457e32265cbfb0737b6ad7e9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ecd5ed0318afec558ffe8a502341458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732abce15509ba5199c7a3636f7e8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6f7dcd7192e48ea559d938c929387460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5d390e8c6b6d820b7600f91b9310461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f2ae82943704403d49feb11125c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f79bc6926128df680ea7399e19e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8581f55946ca1a0707e8716e9507464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fad255520c5d37d323ca595e9ee13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94415edc120c632b07688ace3d007af6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855783c5439f74838dbbe9d21316a5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b3d38928c22e22b28882b0bd0d4b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dbd46e21750b8a3bb77c575309d20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbaeb6208eccb3743888b89ed9c165470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b322d24cef36ec9cee261330f8818f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c20dca102d861e4c9fe712ceb2a7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857018bc3a3d1f9ed96248f1dee1313d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b289b764eed2f0607f815ad5dcce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b0d29aa01adfcc93d52de1945357475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d573cc0a2eebd18927d685dc6b5ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36fb6d2849d46228a4dac3ca7df86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebcea89bd8e26a2fddccbee4981b79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2bfc62a0dc5ac53ef6c71aec680a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e028fe8dc87ec65276ce9c3b3d0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec5adacd47ef4585b9a0cda3467af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f940183357bfdde5eb9c40c0a714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2360f9f39df9c29720c395285d832bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b3927c6f7058681738cba2b9f305e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141925d67ec3472308b90a61cf054bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf946c05ca6e59c032bfb6ec33da7ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed71c024874bd274c47c287aa04f7c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b34d1f4cc4ad4d282cb9099fd7372488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbfee78420fe2346092bedbbd762d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a240b424b35dd3a07da8f0175480490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db068762ac8fb7308e5c1fbea43014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbe6818d5da9eee9aaed288050efc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc64bb01d1ec02119e4764b54cf758493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9ff84b5c36b87ff73f671d538ea4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafdc851d0815598734507527924105495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72962170672dd567319dfd2029f3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852da935b1df825f62494de4713432497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519d908042afa32f88599c805413f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b1735d555d72e644f821e1be8357a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b160085cf026c8abb742d02a830d85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a61dd346c577c5fe65861923633098501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027a63b2a7aab67b8d8b37f18590c9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e103344f24fdc36ff900c35782306503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab23b8e5dc3843f5c65c947adbd589504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3c7b7dc852b50d7120bf6ca78d8be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c618932c40bba2a948a6deeca4789e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289946bccd20486148d9e4409864508507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2f7cb71734dd580e8a6cdb806b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace3b352915f1111d06fc07108683c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566419f5dbab9db7c093f4944c9c3c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c3931fef4bc7ff2858c3e2bf88732511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b508b4c88169f30a4bf583859549512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8faa76fb5a9a9feca52f90854a6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e68cb13aba9f2c77cbcafb132160514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d5029e3f55ad76e7bcc806c1f685f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18f58767e02cf8131d68d03aea946516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1601e09605f53a0dd0613b88a161517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aa9761f4b750a4d2fe3b01200222a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62883fb62076b9884d3f33f61cf4aba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ae829775b294134ed4e129d72c465520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39579019ec56d824d5e94e20169a5d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79053de2facffd64d5b3d155f33ad576522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ccd1f3202c97044540fc62bfd84c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e29d592933e70afa7183de8644d755524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f98220dac46e4791277a79ddb73da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55487de3c5278b43d00f15c8f107892526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74cbeae6271e1403c0d5ac6c023bfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba0dbd408e70377e3616ec7a510d5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac9adca3dbc54eec1693e9ebc4577529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a63f88eecc52b835dc8cf1e098a1c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb244c04e89195dc73c048d91e73da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56870760e03e01d17f6b6bdd072e843532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c1d998acdad2f319cc437a3c3b85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e96b0bb0fa2a6c801281085597e9b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a905275405cbac3a10922d320c7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8131908b8ffb48e78de55fa7f2f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d08471aa106322016537460d3c6cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d354d54fc9eeeae0751f8d9eebbc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c43d66cad3e6065f80492ee80a4ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a4acb32018df37e2a63cdf93512e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959737deb0d93c28a1351dffda72e33a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff158661287eeeabab4e67939ac97b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532fe8e5da06b1370f95b3d6e11f0e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47361b08c691ebbb0539f8d6ae30e0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90a8abce015f58a762a721a69f00b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4ad4c0f2924d04e3f498bfa49dc1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fd032dd4884d777c45e6d8bdbeac9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57f6da347c042c995b203700b48b99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28096817ce685c6b73c063281e67d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e1d57af3e2b5db25453b7bde4321550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12df6081df5c52bbe2bfa6c094351551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea972fa3065c6c4cd1abef65b7759552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb8cbdcb2629fcce2d707df17f560553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb8dd669412daf916e1443fb3c3b1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d4535b28a4ebe6813b1a2f07af21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a31df424aa0000837a1d533b5046c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9367277274b0c07de4b261f07ac699557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0106b38a39453b3c3c7867314424558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28dde25bcf0cc6ccf0b8471e54d49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6c81d007428af670e3815d1eaed0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29460d6903b4abc4f17c15f4f14bf950561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60323cff35fe1ae61da20b9d726ffb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8253613d9f3a2c35cbe486cae499e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c22b26871aacf2f6abab94206588e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3d3fbfdac6604c9d2c2c0ed94700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb3dd3f9b7e3f430992324f11dff5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bfe3b5f9fcb66ac94cb67803f160c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1b86aa5f15df471ed65d2fe6eeb38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be69146b42e4768f7cb841191953d67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113ccb5a1e1957ac947669913690073570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560977b70eb076d81a2e3516e15a170571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a0ed181d0dd2005da95b00895a67a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4881880442049c3cc0d800e67b97275573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea3c087db33ef174df9e36bba96abe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604702982eb5c87267069b02f5efb8b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1d7b86e32d59d89be5440857ab5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0969cb90fb6c2411af20bc0887be4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f76d5868a032156fc06e6c83a17b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f6d118322c1af9f5cdd8322f3dfec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847032da084e4283b7323b3f9570d9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9de0b49245d3173e535994077bfa7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9872e60e3ff374ba9236a7221b3d0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2abe385326239971d7ee91573b7ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc943369319c4a18cb6309ada3ea9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb346c3e7967608c24223d6a2eb333b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fa081b634d64e69b45b17e05c4608586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bae26398ac85dcc1ee3d6bc17a2d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64ee910df55704460606371920df00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b2567bdfeaa8c3b21e918c12c3072589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a19d6028f8d4314e37fbde30eeda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba2b289104ebf0a2fdd30156fd1a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e51545b8a4c1daa9fc61050daff4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a29bb176ae1d60de11a436052bd9e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1788bf961c736198a7e1e5a0e56e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5935ed0c005b496a7dd9eec356c5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d9dcc99213c3598433cb6ad71bf9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec61d7409c43c4ca2a7916d83def70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a55b998efabf71e1ecdbbd1fb7643598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf612fa1e8ff89b0126be6facd441929599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cdb362e6a2f2555d6ea1f6e8d536a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c66d5e4bc914ad627116c385337c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b01ea5a48eaa4f7c5a847c45dafeff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e126768f638df8bf6a7f8e4744f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c319dc0df5239b9bf344b94f226b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f852f5d4f6190ba4e42e883a66e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888266c34397d66f66bea6d1a27bc7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d16a9a8932436e1fbd8af061f3d260607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b74f371c064669e8855ead4a0e004608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662aded2d002c998319241fa305a1fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4f530208b082bc2e6042d7355140610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d36b7423884a41c3e3a94db180650611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c69e85d1da7cf182356e1dafd61c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e687aa36f2bc39103b840a2db4b35a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3804a5bc359bcea56873d983d26734614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2c2ba85a630e7fb49ec6b5467fc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befbfa585112f9e5c02ccfc979d53e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08830a61d03ef7dfe68d87dcd251d9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c41e6c7b7ee13dba6cd082c753940618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48bc81d3f5f956dcaba09edb821d55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23b0335005c2efe258b9d3fcc082b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ac3b7153aaf159ca728bc022b520621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2703874f7fe7f237ed2f52b8acde0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f7d290ffeacd153c061e0e0502c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155edfe11e8a6b88fad1861903011a96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4702cf601149aa36b87fed49fc8980625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adbc42ee55b6cf21fde20dc5c515e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e66bc46ebeb3fd547189dea50788c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218ed52a55ac4612bd004b184b73d57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5b7887bcafff951b911512b4e85b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4604dd5711789150af9da80a7c0156630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630229db3548ce572bd4baaa259251631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92b69c3ae506ccabfbb848eadc7e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a073840c470c1c7df7892adf74ae053633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b5018dc9febdbc356a166745dfdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab3ea50ea83c56db42c4f6bb03b37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d45d9e966ece659a99677f05cad3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b642ef6f7cb95eed0aed036824b1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86de30299769e8fda926696514842638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc77d2af001659df857328b00f8dcb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833636b4f5504608998c160623e08df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719ea4b07b498fbdcd6573a11f683c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b3817c007c30d1e4e4438127a7d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120882d706f0a75ac9f8da5b65d009f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cd478b537fe7e3caeb6008a87aa7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62a90f0959417305022761ff14193645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bacfdb9a41c7a8d3d20969a06830c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f764f35b91f466b6588ce549cd1178f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6607dc2964e83441cba46a6542862648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab85eb5f81b41351504b2af56c62d97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acedfc84429b05554f83c84d49eb3dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181231c94683ecfec99f510515d863e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778161d533d03d6e09a7fa8349844250652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d14cd719b9a6d1e23466e37bdc11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428f6ca7c1bfce43142150ccd77930654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c10d9ef846110726357858e4cba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38a1246230e4de5f6cf1042c69ae15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5bd8feb6996a79c219b4ed2f41288657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5fb927b77a86c1477287bf77eb427658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3280fe0a41b537f2eceef5ca3be143659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded927070fdcbb5b548290a7564f1ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498053006519c927a36caecdc3f9e1f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd9b1214ff6707ada94b06bdc02315662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195df92441929160301ac2d3ae357b49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e5a014a3dbaa04009715bd1406fbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cac6c03347771bab3142f569506ac0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377114b3f76fa35c09819a6a048ba54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf88b84089c6b390377e32da243a994667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50834120ba0cc98a108d3ad5f71debc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf18c3642bf0ad3b3bff0a2dd28b703669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb1f4f5200ecf53efcdf8af63d34ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c904165e9bc0f1e4593d73e5921e8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13463181e1dbc9485a9befa7528ef1b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136962b370ba599dc78d4413b99e3f59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686944c1e2d8ed020f3cee665f98921c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d45d0f08696cda008c5c4d1a24072675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e7ca0e768b1cb8a54f6698c06f01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8863935b9a374a5af7cb747dc9b723677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9dc9ad33a585395dc009e0f558c3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5af63a91fdda18118574e3f8bb00fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d830a86c461ae0897a974c6621d72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40551b3e427d664510395cabac38a8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d34aa85a2878fa606d82d1060f112f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf44666ed2738361a0ab58619263b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91c125e87b2af052f1296123abcd3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb5a08afcf7e9bd67dd926009a610a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c3d2373c03a2ef4abc341e4763504686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641b2faa02e2d49930cafdded8a6315687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb613a0b120ef1fff1d8344c366a0a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68b6a606409c0d338c70d7d88e806689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760b2b4acbf18d5e990e41870b312f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686888a79eed05ccf21ea8c61788f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352598df1f248bdd250055f16dcf48b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ef1844ebad426165b667e09ece52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f568a8189c9ef2537fa8246b1ae5e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546fd0d1853eaaecc77ef26725be49e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285727f300603f4630a89a2d778819f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d88fa5a3a9cbe881f28092dae6f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff764c6db40e857a6171eaba13a17776698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d784116c21f7de4505dd57f0cf43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988038b5b5ea6c92ae1abcac7d5ce2e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07467b190ef4f091f6baae288a195701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a29989daa13af49231b05b8b681632702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55fcb0d9c63602d8730433b799d7df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d943f615b7974d100a0575a5ac42a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c1d659f8e5ec0207613209f57192d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0321c5d00a941839f7751ae1344f1b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296f10aa1c3ad02d859d6966330d10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08106638d53bedf14155c5b21270672f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b706c46950dba65dc744fe655355243709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209ac17c2b8ef06edd89238ec397ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fc009ae4739afdcfb3ac812b16d01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d065800d8ba391132396df4c020d65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c80dc73b2d081eb48d7257bd4fc79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa89370672b206f7a88b0395ac20ade714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d2ec2c03b8109bd33d1b40c03263e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ebc0eca02f05eda1be36c78b3582716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f43fbc173a7c25f39e28fd1f85c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8767bd984c9980f243eb2594d38e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79ecfee57d12ebf2b457351118a0b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0508cb460356d798f09648becffced720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c59df39a30a7ca3093ba03980cd38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da4a6e5816a1ddb0554a72f5d62ffd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c60e982da355d03fdcb032de7e890a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cd6bd0d4fd285918782ff95c78a6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef1d6745f4dd646e7552ff87d7ec1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b49f9d46578bfb2ef21edf291f6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d81dd720220116f5fa6dc3da2bd7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf2c1e500b7dfd012f1ba08ac9d0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7ad93dc88a94f4e8e7da6e5df173b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c13882878f5678bb1996b954bd467730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28f8802a59bd1818b2f3b02b3ed307731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc2965bb820a737173b53984afbdd732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da931d0b97e325288f84ac380046631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5412f9697d90fbc2abddc8874b1632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894fd65429178fb07707fbf3b14c23f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5cbb66d54c45d49770887c5d024f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e51e55ee16096d3da8ee9a0a3dd055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c5ab1bfc0b621c492718767bdc466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e685f06487223bb9d6e6b29ea8c6fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1275cb0884825202088da5ef351ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab26874522ea54a52742befac5eff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590767ed3cec7116de81cdbd8a4842d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a3cbae8458514cd72cbd1969fb2da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec70346763bab8da6545adb55b685312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ae1f9b1f9c1111ebfa5e49f0680d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513caafebed2f67a4fd9a9f9340a8e7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f419b1e66ee19440c63c2d97e7eb2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53acfbeae24d53fbdc45017f0ff8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476b91577ad8f3a352cbbee1fd71e2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70bb86cef4d52400999dbf96913b5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2c2ca30c193c3782ea446dda980bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f51169318615b8e8848d235d0b38b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dbd9e5e0b785934255a6782b830f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26e5739c42c91c10fe9e5f2899fc0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351163ba526364b53f24ba8698bfd2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97404d9784243912ff8a7803b62bee724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339cb001d6160fd36093c4b0735d70125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697480b3ad03a1c3470f641361c185d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b000459a31179c082e5ba09332310827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95daf72d29760ecab2c3e323001187b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e55aca892e0c38dedbd3ca74ae59ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efdc25754d4437c8fd65e2128d0b6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadc3842e562e32fc755e669a087bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d508f086aad30b7521ce6acb9e35632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c527e41d42268e7679faa337828da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e1b1e25ed1675060eb841e0fb9f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9074357d8fd68648f247aef9eeefc6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b1c05800b868c40d7ac10292cb4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416435fe5fd4e8c8b3009838960d48937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b241114891b767c8a0fcb8e4b383538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d7be03dca5c7a77e9b162e286018039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be886645c9351cd9c0edc7de18dcc8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c168e30ac1d2265f84682664664041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711010b20811e36caa23f50e65ff616e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f92b168cbda3364ed3f623a399c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30df16be3b165cbf28b521ac288e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7aeee5c838d886e3ea76b1392b8ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb68d45ad6ffcaa17b98ebf8d9094e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322dc1138c794a395daf73ea4b6632447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066296bca954b60eb851c4a3ee56abe748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736fd3fefeb9379147ca1194a117e2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58137f9fd9c0dfce8cf3cb4998469a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dc59498316d8923b990e22f740ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393ef1ad9b71ad17ab7e86360d57da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685d652167f2f1848d7b73bfad281e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0cf093c5f1f51066b8ef49f6ab32354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640020c22aa249a43c26695e73549b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5fc9620712b237109f23d8a12308f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8cf4b6ab1ef9ee5e42aa9b31173257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b921f174c6cd90ea09af53986ff058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678fff11c0a97e609f8e5414e0df1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07188b6ea0fb77844527501c5e2f6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af96eb1d3329488146b9677a73362961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa03353ba4883c19643cddd1f3d16562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6b57abc884399ffd2376a47bcfc8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b0426ccf7ddd917ce32930008000164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f097b7968006dd663c98e422c2847d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c47d4f6d0bddcef52fa1d537fef0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a010b0952331dddbb344b15e79fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf7adbadd226905d2227d64d0f3ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020b5237cdd413303dd94cc8644a5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea5ee10bb87a880fc601bcf9c9696f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6127db46973332db6edf6e3a34fdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a09070b599bc3a779aa072b4476ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a27040913c341d55c2d5a0aa86cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4813bb93a6c1ae976860ffc7d528074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310061defc7eaf5688f1afca1bc400075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aa5ab9655d7877d95fdb21bf68f2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad06497ac520241dca1e76cea66604177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760d3f78bde9f1ad548169e76e00d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba414ecdd5596bb9a350e0e2b17b084479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b6532e45a6aec73896b384f3df8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927bfe1eb28f97db476351a1e85689c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90ed7e09c125af9ce29055798164782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3fb32577287ff252e1ea3aed385e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02d6e4d52ebd75febff19885173b2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8971056dea2a3cbc24c1813f632274785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562078e6270cc98995938c8137ad522a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f1e2a14eb5354024b4d2a2d57354287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35a8d28f6e0545ee047339424ca96a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83043570ea64559b3ecca692fa37894689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342c89072c76853755be81e6ae0ab590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1775554dfc612f2b953fc0f14fb6ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633820c42dd2e2bc40d388d1293a3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4e1df936258623d8e0a444099bac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c02cb9dcee19d6940fa0a8226980794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389aba0fc3ed8c65601ae6b3872b24695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2695728cd8ebe445dc2656e2abf2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8471a5e986c7a03ca1d8655795a22197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324f32b9dc7e47c48083e7dfe51ba9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef663937826b6d7d55469d673a2c6a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1247aceda72cb017e083d7100b90f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f39eabc8de3435728eac2a9d78df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398dbfd9b7e02aab45e9be661a1395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fbb4fa60d2d8d6a1e7de8f5dd52d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540e89fbbc96aa6601b67464ce81ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30860347f8a1d329802aa6834b9ed1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f5529e3546ab8ae8c0c058cdafce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796065eb2462697155ecf864051a4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a431177f6606c78c29842ba89386fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0b04fe4da5665e3b36a61aff07794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8ef2f19eab432c8a6733446396534110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5c580db7e629afacc934c8e8917a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec445d6ed1fe051f43bdc16a6b798176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3966af61bfc962b9c1ac72f135906f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea437c170f07ca23a7476984314ff82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c6ba29422e87b56ace358eec28fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8ed69e9a55c89397784c01ec380b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504468c803f6ba8fb398f8fda7a82b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773135b25d06f67ffafac3d6795b4b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b467b5abd89bfdcf526a308d6696a79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cefcdfdc6599a5f989bc2bde65fec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a9a455535f4dc4ff37e88bdde3a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d536b6b55ff333a5da269198e37b3cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190758d4c1181e984e58d545e2d4fb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d7f5ff8f8b6d5c1edb9a0d04278ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68ea16c2244ce96e8c147aadb07ba3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13b154e2989439093f007a043fcf6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326968d984a0f02ba0bd25179e72565f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f509dabc6bae965e5608e960e3299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1d7c6877811a2ec34372228069d61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08325e1cf7d4876655d4a7713ce0d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c953338fddae2e26269d522e1512131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32032793b6cd64e735645ca7ed3eb994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff4912e89e36130a503796476b35d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a347d8652e4a35fd93ee3af313b2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053e2ce8d18af60130db24716906ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8a4c814cd2df51985048d46bebd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b40e3f48a75f3e3d0debb7c135f554137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ce2cbd768a934bef577c173050fad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767cf1dae7af046ce4ee35a3fe3e8af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2e735ef800bf2fe1dcec7f3183e55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713dbfb55a483112ed95c3dce502203141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a4f246322f228bd39265e55e9a80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56706c6a30b35bc4337ceddc82cda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e19d8dfc7c6863bc32b5db9f9547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc6a83569113a7df06a8081a1fa236145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c11de8e51e081f5a0340b80e1ed0c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e40ed7f1dda27e3197bb97a786b56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d4073c5777009de71addf984c83c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d1aa358847a358cca163d257bea3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812106df550962bd6fa176ec911ecb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf213ed1fd237030d4ed9769d6d58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4bfe945a374fca5ed289a9a07efe9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390366e7112e8b377c53aa34536fad1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce370eddc1e9205aab71874e4cd3928154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d64ad58555233d997cc1b78f0f49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d70799b1e8970c7478f8fa79e14310156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39bc8995804ac13c3a06d118e289a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fcc78be6f5e5494c20145a8524a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b611ae23556ccbf2abeb662b74f806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3914920fc3314699fee8d66a1659160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5950cde954d251a15fd6640f33ded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587527937db455dc1e12da8a3cfde92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04a59830f795329a6619b731776e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672bc3f477681f566372387dff9cc44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e630a25dbc8cc7c43b32361496335e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d853a301df40e77c019c028ed6b2d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d878aee426be67facda35ea250623a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25e1e0d70c9077c570734a0e041380168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052264496de03856526544dd5a9a880169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0105880d8d674395fb54f7806e4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36caec02325b60478eed6070897fafc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dcd781a2f31ad34bb9643b695aa8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35750f1c1b4501e0a08c539e489e18a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad571716734b56e3c9103376e42b9628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151c71d595c00b1cfe70354d5c1dad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb377a5b921c75e1b1c76f34b1b3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317bf4ba171d06e97f950660e7f4cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a82127344df0b65988db5d214d59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c4de7bbce2908da58f7bdcfd3f512179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b05726fac6fa788f7d50cdecbdb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f262e0e35bcebb64018a1fc252df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43a0680bb7d151d408b662c6ac193182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a99601f4207aefe74c2ebd86114f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ae2d26137c2c8f80f4257b584ecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e2ab7fb7b33c44a8bcab02abf811185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07913f492a0d465bf5010f1d83bf55b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc281a4727c559c3a2d73f5c713bf787187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b876586b4fd8408fe4a044c55c9f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae037672695bbf0b510b9f890525f4cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b43051c16d899595d4a756ee240d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2931845eb518e13fefde252202800191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02506bdc13140c0438914b347c5f2809192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc1c62b03127446d8d757101a9592a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb636736646dcfa1d4abd401f7e71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158b55419a1921bac3567b790ee870e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44794911bab490270dae8313227247196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf42240e327d093c8fbb39e890332197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb2e6ed48948d099b11c8e56d4412198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b904d4c976612b1defb1c0248f27199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fb7bb3c4b9d7a5fea79b9b9458b8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c133a40012349ac89f50f0b926c35b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b4fb1ed2b8f24103eeef3db911b39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f1baff2a6524ee57a1b83bdcbab44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cff031ffeb70e49ae366b9e961cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54854652608740f329789267a880931205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca32521013671b87e79f0d02c086a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b1661d7b9a8483f5ace3d4ab5f80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ffd90a20cd05b2eb0c827d7da3b0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0becd9236e1eef2b4c425414ebbdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0014bb455bdfa77c80a0c8c4955a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8b1e8ac87ef1b673d86f453f1030211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58f5287952fdf80ab9a767634fefbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ec3cb5316705e3ea3e10d1a8df99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de76716c9c68a2fcbbf4d66e25266214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc88c6b12831293d1e013ac7092c3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bb22fbb1bf785d298d51c5896fabf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396876dab28a414d7889815fade983d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c1c2be6849b9392cf360fe47329b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ae6256e9074af92e18abef92392c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54845ae878df8398c20b92101be79c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c6524e1a4b62fed6eba21a6aaa26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe2b0d4ba71e217e4734a05f8519e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd019c20d108ff5facbfcab849547a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a266bcb82f63a8fad88752dd18d5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8e67a345b599b53de319fa908380a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce09e7bf35723d3c490ed93845c39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fed1d1e786eb0a6bb56d5a61d0f698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4edd89d211e01e6c3b1469267431f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90dd97407d8d475658e679db48b200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea992d87be4cd75a47634495c3ffee31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad46a7cf91e0b2bf956fc4a6684f9f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2658bd4fa26644964423fc65b3066a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a205234c65a8e3dd64c643322aaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c223b74fae158e512c3c174a5572b3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149b9a74090c3615f94e30c9885a11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b6601baadce2d9c3529c0c34ec1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972dc8f3da37c019039cb3550dc0d73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e878ffb06a931da2819659322c46b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5a08cd6757bb66e2f6d51af2d8ebe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dc14d5e171a2f6283a3f16e284c1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d680bc2a2d014a2dcb6915ab701fcef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b736a8ba6bd75dbbcedb6121d0bd3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401231bb4e649b8453876e3f622892c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af33b6742471637e6a739084d58ead244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c2522410abfd3d9d73fde2a6160d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdbbe374d4c3db39f67608d473d000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a63ec0885623f979e97c965d4c9db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6799d7df5760bd99ef6d9139382b74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba73bd20e5d993c6ef91c80dd43420249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b089e4d16ce96fbe7bb2cbebbe8c8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7db67ff50ab0d0067592a05c88f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05b367c514038f889588ec29ba66a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae888b6bcf2262e2a2c7107c64a57e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9beb0c479ac2caf5cf226e6e316b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18304018235406515274fb96ed31fa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a0d2f6f7473005f00b0f50fa11fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282a9fade5e2c7b3a1096b19bcc3a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a100e73c7c457943213a29c86306f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85eac64cb1b161368010f2cb6fc10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b07ad5e3ff163cac7847dbccfda2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d59a8f9188785da3cdc93f4203b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646180303e71ec522a90829b93c44c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139bc9c0e8ef8073811a09db6caf745263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cead38ec303930ff8f2e1882272bf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1b9891940d44de11bf6e980d43a9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608d98a3deedd653c0f285bc27f6e01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc932d5c0c67f799587fb0d883a788267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030af5d98c688e2eab8e9d599d3649f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535643f0b97ffd9e4bb409293ad8f1b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0562990c1a7af29aaed688abfebd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a15cce38c56811c86afe7bd3bee9af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ca8d6159aec0d1b8a3d8d77dae90d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c5a44eb9522b4b180f0190ca56d6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a2c39d8b568be221e0836f8688d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f380cc7345c66e64fdc88d6f5d184d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d9ff6d65a0f493f9b0bb27067bc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415aaec56d126b29c1069979c44034277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011893165460d55dc13b7460e90f1ce3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e42cd8c5ed33fc2478a101bba401279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379dd7de5495f3cb56ce1c43ba928d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d087cf63669b69ac9e34ece2e52e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d948eb8a6d889476e8e12c368df12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60076c3232a92bd9aae631c8ed8601a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b21d87983466661ffb3efa85fe08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78013281be8fe441797b20dfe05ca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ad6810bfcaabbad49b8407bb75f84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c726b14bebea1266ee3bb2586af09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af60bbbd23ee00ccf9e62b08ff8d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38f9833f672142f41244cf1a5e4990289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e129dc738dbcc81968ef62b356a17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7e0b18bc4528695878e5246ed62c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f157d22ab0ab5e36b62a7f7a4a2f74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84503087cf8997641b7a6aebf388879293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526de918809f82fc96d0d6d4757bb3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff54ccd19e516f9105c4f5b3dd26ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e68ff1ab18e1dac5b3e5fbd8802a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a77d6313fca01bd5e2e3e6df733170297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3015261445e01bec0c68cca2ed47e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275a1dd8168d0974ad5e79a438a619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dabf4e1a39877dd393898003511c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e290346d152b7acc7930d90c1c26a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6b476370519aca2e1b5004877835302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4317c1ecc1c76f00b6b5cba44adb82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4c812880461b299e472d1308c7c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1978ae5ecd02e7215590fe0c6b69bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c8dd8ac72aa9348ece878f5300ca1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd464cdab5061f235480c1a9b1598ae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920815fc8ae69cefe01b0884cb0b1a26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc83f669d6a6ccda8068778f499cdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c984f8c2485f0b38f6036ecde42526310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebcb77e979e08ecfb40e29a537fc30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7ab15b676707e9d53c87b8d95cd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ae4c848906a84df1d45179f010387313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23234ee3b795161d09abe68292c015314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc17fb715751e4de854b42a38e6ec58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e1161b53b14a0e014e85d9784fb8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d24ceb952557d011317665da46bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bed109575dbb2386c8fd53d00b3ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c59dc1f45829fe68d80fb12da10f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d268e404a1951ee33e821160349b98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e8eaffbcca5e0753b429ab2648cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff4843ba37292c6749831a2a7dc964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd01945cb3eba95c81dc9706cbff61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a01760f81843e12403a7e4f09104324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215a7d89d3b18b19092a6b4b0803c81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cbafc4a92e542d74810563ad3a83b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73541a6ee88e694e14ebca6cb0183a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fda0bafbfed7896f993f3c2d5ef6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c448c57314fbfca0df0e6f81f0d67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf431d16df3404b7634b97bf7fc860330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217df097572b8891f7efd8b260de503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d1b920f3ee554dea0a40912b2647332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b047764d2254869405333072c6c756333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e79fb44aa342686359ec98727ee5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba930b453e5021ea7901e3fc3ae7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce7424e6810c432281fe7b1bc39499336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b04caf0d58536a2382948aad69e92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b53781cf836c28d77d40dd8e28e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037029afec16c60d6e92151d2d801f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e0ff49a7b1ca1de1b63a3e5df2f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac89be94ff3ead4d1b2849faa9f879c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f335a27367183ef96d50b49f87bf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321135ee581f0775ed7a771aa5212c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e008e3d48e4c8090b7285ac3c9eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b84d8d0782f25254812507ac0f9b00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e06806cb86eb5f6a37e54018555d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7605cce53588f2e62fd0d3c6346e42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca445491ba3a4506700229a3cdf0e91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf6f37800a8127f1786b4a79ca68a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ee4f001d83d5754e6dedadee722cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e061eac0793602e7d4ea0371fb86a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68561f7e71d6429002b239c8aa3c8377352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0c29b54263516027a39d237b6fc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c519d409541f6a08b4183dffe0bd66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c244036af664f6dd92ca4654c2231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f68f53cda4ebb2d1c839f5e27705356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066754c43f9ded0bf59ef3d509b0ff7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d132b2aa8aedbe597c0832769b64d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b155909608d82b2fcbe73e45b8380d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7865429f6641ae6155f7d6660a488360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ee982a4a56dc690c56bc6019bd45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7c5289f5f7c135942fe766f183df7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f5f32bacc4c847f42b23ffe6b2ab8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce87cb7c24ebfb7e9cc5fa765c2cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9f0960ec1afb194d8ed80d1ccd11c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad6ab34ad4f11befc14786ac42f11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3665b22b6d484f4a2ad08e9ef0bc86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323817aad8bf5dca6b4f71047abda02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce415a0fb796c75d076e94e2e8ff41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6804d3ba95ae573068b601fa6293ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201c7c236ea4e6466c2aed96be8993371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1b4d2f333b6822faf3e8b118f365372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b914ddaa3287ecf96ad6c175a8b469373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec29237f686700749e88638aad7538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e35abc260bc93f30015864bf66ad4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ece388314e49560f43ccbef8c155376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6175acd725c9d8de13e6a4860a7094377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5421db1b64497f3fba9d056d60c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495449c865dfd029095d5fedfa925c1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b000ef552d8ee1d4553e3e4b724419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18e142abaa95451b2a98b432cf52d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769507cc74e8179a060effe3aad4ecd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43cad40786f6d4cc988945289bb0d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613fa21c58b9cca69dca419cc5c2d67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8040724f28b8e8dbaa082bd9bc324385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e6de8a59914d1b75d6caa825a0d30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadb45628d82c9da278ca3a95c789ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0fb9c2ee8363ca823bc2f1a3fa03e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf7af793443b57a66487b75a680446389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5039917e6172102e19924628be10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa709ed7c1fa725245b557efd2ea7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b71890a98565ab2789295aa8549e66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27036d3433ee24b781a2d9261ce7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a9d921f95c270344813106aa72530394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f43159bf1f0876c76722d350c7cc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec750cc6b6453e2b92eda4611a373c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c0130a894712ef9ee1b203a67536397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9f4aca5c17d7b5d65ecd0369631d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36324573134955ec47ea80ce3c2015d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638b257a19bfb1216933321f9a9bf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411ec853cac5f8420b4d5d16134b2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55108fb1eb8ee612e975d8639239c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf758885f744a3059948ed53665a3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f4c751849a8c392a7dc45d89598c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9622d8667ef096c5a26885fba596fca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696393629092a63f87180266f0fdc983406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfb602b0393da28d3819d4f541d679407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e788b10581cab3ce229e114c24ae0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f9a03e0c919af8a88789997998f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5523397adb2f6b063261f1bd5eba755410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e48cb22e2388af93a69a26dbc9e31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0801c693cc361607eb5423436e6267412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5351e156838ee1e6d83089bf1a2e02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ed264c017c65b26cd54e5d13bcc1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154caeac910dc36a42fa8d02041da4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fb8c221caa9465de42d65444f4bbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefbd6a1388281c7a818f1ac5791e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf13d741b746034f8b2314b07ebbc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf76fcee78a37ef60f89fa677babe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628ada85598d6d40b2a561eb46685a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99b1d6f103f9803d1ebfc307f148cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba31ca822694c9a657d7f41e070c10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090495b1cfe55c9da031d3863e0fa5e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ac1525b076bfad037ee19171c280424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab0ee51d4ce59bb2f6aff67e11f07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c30d02fa8f9d939a0fc684877fac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e74561fa97d69545598393b33b0f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244472dd9ea7ce584aca05412917c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d469c70d2cd2ca29764cca313946d60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379068cf40211176210bb1210e771824430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f55c4f53cf07be0df991575bdd7227431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8223fc2e3dc434550efd2491af0968432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d5ca7b3d807e172d18f263e16ab24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6ab39115e54205403be9c6fa4827b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3797b91404d725cb9a16a1a8bd53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd3bbde6a15b6070df29f958abfe5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b30b99973ea737fefbb8ab2130c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde04c2ad8ef9c3c0ea5a1dcd01163438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd7eae233a8d7fe7e8cd2b0d70d14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2367fb2a4a14cac4b42054480c6e21f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990540ce2b9418de435f77a791f984d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa125ba7123b3574c1920fad79b44ca9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7716ec5f84848a09c937e7b3f3fcca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0289de9031af96ae7fed6314ace74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a82260fa0e5e70fec2482a145903a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f84927ad2aaf9adee68e4a811f586d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca02688b250433c9576343d4ddb29d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42becc1f7b516da6f5615d4e626d72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac7c086c7f84f9335d362cdab3c3d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26f9c37f6bea65e6ae3bed734db62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9da11cfd4710eae07c86d7c5259009451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956c957b99dc41da6ceaa2654f3cc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a7550121e58f71e86307ce1f989ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d1738f40a3c3801498a785ea5b8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc2eeb03bba4cf897c2a3b6054b37c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206fdb9de4e7483527fc5b6ce20317d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2af0280147334a5dba686d7b4f8d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9884f3c43a85396b6fa8ada5e394ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3b88618c2b67b5947810660c6487e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd73da07938b6309c621cce95c5a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0ccd5f9e59b0948e3cf505aab6078461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab6c7a7af90516642b7c84f2b5705a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3df620505a804f70835ec6c5c8dea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e647c7e75dba8a2973ae490b0c30c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce799d078e348939b2ddb8c3f38ef8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5982aac1182942897dce1aa31d40d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4926bc9c3b9152d09e4b5ca1d054d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c7c734e4e097c1c44d26e0a619d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed254b4f261624de59741c9e8dffdb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ca324a682617690cff683cc005e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569173731f16c0d7a26ede8b77def57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d734ee466f93481375b637aa1154cae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63929bb50e0f2d098854031bccc74b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e788a6cdbe49ea78c848a494f2d8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634624afc361b417bac9906882a78c70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b649c34ccac16bad5835a923ca222a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6f5b71eaf6e124414441562566c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ca62af7041842dd672bc2a2184f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82951873f3d2354b1799c5b6ba1e054479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d026b1701d91eaa5a52511640d669480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded62254f360b33563e97bae1fd4a61e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead8881aaa3153c28148cf7f75b3d6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd305561a204cf9336700bca230ffa1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd32e2029d03a1f8fdb64a5cd78a93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22181593b74d2ee553b2f78e41003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9f99f1697e5f8826fbb082ca72a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98fa86ad6acc145092154d9f52a613487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a763a27da9193055cd31f90632390488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770cf675b26957192dde739c71d22f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298eaea9488356d7102b5ec29d67a03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93833f8b5005b818742ab960e447e68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d342737597a2990f31f3018a82370492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1e10cc7c394bf9100612bc76becd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae65f30eab6b3ee98dc5d05d47c551494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ae64daab9e4eb7e9df60c76b7bc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0343a0cb7938e68a757130c04bb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8410c95454eb58aa15e1dfc6fad4d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc5da7b42b4bf37ebcb0d8f22144b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6698525644b97861f24e515be37612499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0e53ce911282f1007df3b24a7825500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd217510dc62ae490f60cdf5bb4d8aaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f39a4d03fd0b71d18289f7c2f1951502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f0d8baa0cb9d4052b855b3fc6bce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6afd00aa4f4ca765dc44acd89a7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7146af1b6240078e3701ceb3a241baa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab0d3626e94e876b2b1c892ea9976506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482b44d92bb147888f6fed0f2cdaf2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064854fa3ff7425f63b4bf573aa48182508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199dd1bc4d28a4889e042769577c68d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a02e634065cb327ea0175cf57e1fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e54f5e97d4742be23a4894b7d5889511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39b719c4c5a7df49cf5eb11a3634e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0191c7fbd19e4abb03f7930e7315f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250e9bbd098420d3b73a6e09e3822d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80744ba3a9bca943e773dbe450d7ad4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14033677c9962a059804290c26fe8b85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd7fb56dee0550ec461e5b0a5740b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8fe7937a21b1c17c3f6909015c428518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49759177b9057023bdc9f1c2b2724a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8549b9511dac6f787cadd1fe9f20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf612452766ec3982ddaacf299803521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dde2129311dcd4786bbe22c205b15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd9ce4202b9970c07c0e3aa687709523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6abba0a7eeff160b0ae5c89f6c8aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755a10a47ad59d0ab5089d3b90ff5d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214943904fedde3a538e21405b82cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f19269b03b7bbc7ceecab59a82e85e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600704c3b304b37a270690b0eb54963a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c8615a17b8f9dc6749eabba174717529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e848a8ca509a5ed525b500f86c0d905530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a969b95ca78cf3120f5f5f16818720531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1513bf5489f49a8912cdc6690896f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66498fe4c6842c339c6ed72727713e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d1bbba3c9344f49cd8b924e3cb539534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003416f73b62afef3328b335d87ba97535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92520e207ccd8228ae4cb42ed44c8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8a28abbde7163cbb811dbd18fc70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128971afc9a10fa3b40eff02278f4f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bda43081df047fb20a54d324fb348539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e49bd36fb2d1ff6a7181e14507079540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42aa44f35a1bbc3a85a0fe90142cf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44317e862c659e3359aa53a7c1e392542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5483b16f0af0cf4de2d3c99023040d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92bc5a427474e624b488c878b21d11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a7336c9d8ede3c78cc8706886fe9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146ffbca5ba6548e8701f92e8361a77546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3489559d747b7bee62e8eb9e81ddf1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083bfd5e1d6bb21d9b995f9c6c0dadc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30822ec614424b44529074729daa792549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041627a72945f1a6da2a3a955dc389550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c754de994bd573158e4dd5513a979551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a73a942e3481c8e1b640e9fa190b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1e63e482f8205b2ce281934606c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b2bfee4f1f876a0db34c099142fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163603f7da035a90a4b4e865a9c420a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee5cf88efcd1591ef8942aa8438851556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef75932519b44c723cc3580def29d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf0a51c2579a328555bfdedc30f5dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f45b6ee5dd5246862f492f56520f70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e63a2b356b771545e0cd54313b748560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00a99826f1c317bc09bf97a6477f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ba0501129976ed5a7679393d15b60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f55af37625f7e996c0e7984c46f7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d56eeb4817a5d1830d84cfb1a00ae1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66928d24ed78ec99ec0691ee77f15e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62999f75b140b3b038a82528b7643be5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b1fb4f71c7a93bb325500650ca02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da041e6efebe4c79b5dfcbfa5b14d79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef802b758cf4b194a4b39bd8e87bfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc7d8e6dbeaa8baa9be323782817a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca57215fb1fadb74d2a12a5599ee2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e325e0ce8113882e17e2880b64885572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a66c6260da85ce058539f1113b826573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41d6fa86b656c77a249a86256a1607574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c03165c931cfef6d0ef18fa457202575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af60fb9c43400265b4c39bd9118015576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8cc161d9bc4bc24286aa328051f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc05639becc03b0f651e5c472b5d26e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f103067ead3efe7eb3fc6957d2a21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c793573b6c7b60adff60bf27db811580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b2cb9f94e1a4609aea265a42b7dba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83410c257f5bb692e9aedcb7fb66e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6236b76abba930cfed86ca61f7c5d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b089a7e5544c887c12c5278988cf6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972ce789e304386c1fc6697201685e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453cbcc191a2ea1ec399a3706ffa20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60988cb731cb46200654970a0a0c774587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc20b0153999070aa31bed6891d119588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abfb33bdef1d434c730a5dbbf4a26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185b00e44727cfc6adee445a0bf816590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f61191ecb9b0dd730fa28daf3cce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5962cc2d9d3ec7760110e7079a84a95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa79a6a151fbb3a7478b21f09a1d73b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca54fa23224d0bff5194b2a3142b7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6981ba471bdc91e68a3a11332824d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09833580a7f08317e118133b1aa9d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb36c6451db52fc24df951cdbf63011597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739a8255dcbde002924d954472fe38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e3cfd75694eafdb6dad1ec6e318f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f492d6a018d085b8be87f09945e11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42512cfb5c850a1144102795cac67ea4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc901bcb47d93f365854d2e8b2e89fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a646c113437ecd638cd4b270d8b704603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c6be7057accc6f7e0130507b4434e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb29a2727bd174015730fa716fb9f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1dab4ca17011c95309c73fad26a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6670080b17530381bf657bfefdc330607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d1683d8dca4332aa47fe8697fede608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243049feb9970a4e5dcd4901b7733c86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb1bda288e171d27e37e8eb4db7f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d19519e6404364ee775ead25657ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254bff0348a873b232ab14bfed86dd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23809ce2673f0443ca94b8bbebde25b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357b2f768ba13cc96e221bd32e488e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b4e1531121f2853831cd09c5afbed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4fb33417a6077b6d8a46332951f1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971174f0276cf5a1811ec54a7d497154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d9b78bea42fcaae155e52e3ef82c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d89a43eccaa75f87b238ec6f0250619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99c2e22a260ec9ca83afb2862bea5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8a138c4da00204769241511e4b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816aff5ba9fe0044942d99d6209112622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc935e299e7b5c7a9cb73ccfccd77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728179ea7f498765bab67c52de6facf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c182308ce88a80877b6f0db389da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307d2bf63c4030f1ad0b91d22a2df73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae27ecfc3583fc035688c6e459e3088627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb8d3f1e1546f84b17edbd23f85dcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b410d564981b09c141561710d78668629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57681ae96ad854624cb8114ea71d92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd416263df7b868375e93bdfebbf975631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa382327054c8ce0a6eefc5ce788f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee610c9dda8dedfcbd8b99917d6b7a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48493170b43b7a4400b95c1717ebdb15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14118b22f18a8dcd26c9239069db87c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3910c748aa3cc1585bf5b699859188636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e11d73a843ca0190d0da569089889637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d4ca491b02b28fcd725aa2e211f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607a4f6b2bce31ae5bdbf037e36b91f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23b10467be727ac679e1b8d68b1f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911554c1c129f89384efc97b80b834a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5aa3d219148d1656330c97bbf6662642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7161cbd1245216dcc2e51d94b24c63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa957ba2fd215ba013f6e4b2f05417c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71b394ec11e85da3e7979c84adfc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794f21a703fef428c674ca54f38e74f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfc4c87ffe61315e9971b4f965ef95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1660e51ded00075ab40c69b8e0026648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef702980fbec03888e03fd06a087ffb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b820f2a57b60f52cd4d68edd8660680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d56340d74a760a2633bebb0f79793651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a278ed3f6fc9b550399bc5e2baeac9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728cbe5a13f2c4286534724cd26ad8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cbe6d3d0d1e40701669c6f9975b80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a0e9367c02dd5374a59750c0a5d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0a6a26e1c3e7eb574ec437c1cc540656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2517681cfa63c2d3210bb3df36202c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240294948157920f18d173761daf911658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1b381363458dac87bdced6c6ab99b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373d415a3b5a1b01dbb49091b49c8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ac268b668a52d92d6ee9a9cbd350661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce479c089d0d829f214fd525237c9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf88842f5c937f741618c48360fc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b8267ef121627e857aa3ada36852664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fb21316cc64827a5ce2b22a11b93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9ffb2af24cc6202c18d35730a3bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeebff2c951002cc1773d1ab9083768667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ac6a547ededd9d5ee6cafdb131607668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b7368f5eac67ad5633fae3e94622669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4b61063c0961c49cc710da62adf70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd319487ec5b98cf394d60b8861e3e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644b46f4f76ce05634eee99d43dc7c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92bc33f8137ac5d5a27f5b3fe72a2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21856781216e6dbdd42171f58595f1bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6aeedddf936a16d96a8f03fbb7819675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a63d65d214af44b7954182f16373a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1233dd7440dbca8172da16e4f31766a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d9587c02e679d05e48f1c65371c03678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>