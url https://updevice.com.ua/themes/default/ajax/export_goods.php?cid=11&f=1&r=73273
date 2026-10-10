--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d88ae6ff19a3d8d06587f95ddea161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12290f89509926a0a23c29a66e2d26b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e028126de1032fcb15fddf0416caaf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886db1e290844b652234dcdc1b7b0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a69b7e288ef11096f19b7ed1ba4bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bfc71367079eae029296e0be65d326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab3e2839eb0ddca00ebcd3b5fba3097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894e9bc396e0bf67d7c561d4caf797b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20949cf7e605f1ab2bbb805f58b83f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647b41a60b25164a6a6f98d11cf82a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8403a5d3d1cb189130deaf921554411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c2023980f655f6cc35a4c8f2a39e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b046634b678a681e1d098ade4c7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd76399610c1f7b03d108b2e06f5f1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153aa241e357ca8ecdf0c1da3368c9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931c580dec9c16bf7c847f9aa4e66916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48c6a830b41cb75da880fadf2406017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bb8bdddfe7905b73bc59ec4630b7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a72c526e7eebc682ecd5da592ad919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835f23953e3ec6ab054f6e0cdd158d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d694e3e27e2248e8f8943548922621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aadeb94ae94bcf32f9dd4c39cb21722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65783e4b1c8868d5a13a9db01db8e6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f8663ebd8c959dc70f7be206fb2d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed3d7a5f374394abb9e4e10345379225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac987da4cd0675e3765f55b5a884c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a0713d27d18c96b45e6b1aab616827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da6c50d8f42c5c8b7b6faf655165c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aa6ae01bc0da21c37959c6fc0de7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c5907216d12e639d0d62d80511b2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3d866734a42e945a7b5b19c7a1ea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15364b420ecc3f1477625b63ba0f32f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b9ec16b32ad39bb011d9c762b7c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a79b4193c01676591038f00fd77234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739d582da27f6bbf7d380e42ab701935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e558846ae84bf94fe0896e8e22edcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9170a37723e7efb64b032a0fb5a7d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba6a7721654114c104ed40147184538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55516c20e78fb182b85648213dfe7e0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d117a282ca0818ab169a23ec4afb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e713f786bb1ee2d8ba8b060c45e4d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0270a034144a697359a893a99a7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd595acadce4624bcb3918ba1ba596843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab503b045b6cbf56149a04bcf28a2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012190d1801d79421c623e6774a8f4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c56a5ddf87a51504bc59289ee17d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c01913eae406d959d506377d5b0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db0db732ff24bef84803439fea75148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2e656693c7e48c928d40896eb5e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b82aedea625a1f67d065f64d1a8dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97bfbc60eda95d6f61b802ca22ce8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58043f274be6e63468afb4fc4fd7ed4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015b346f846965d805e6e49bd97f8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d64ed28453270a5b04d09f85b299d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad3514a8d08c9eccee2e0045a0f5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f431635dc55101ad1b38a27a0d5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa1ed7b35070a862168f112acfb2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd38fa262f0c4b357d977831822f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd2bd5b6bc983bc7a28e1da29022fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f61e08e7e5d81acef15eb987ba09860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea3c33a7028a8ae06d7d90b2bdc6f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8350329f50251ef19ed3f0f4cdc85a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f05fe8d6d205be542722a57a73c7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a9e3bbd13e6f8ec94fe45a43ba7df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4ef2e62b92bf596e77e32c1ad036a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ee57b875d13979107b1badda493366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f7328e981ca1b4bc534933fd16fb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac9f82605ed1d4b6992d52ae3ecb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815207fb64ea5c7843d6891b1d58946469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b0cbbf5b4277a1ab694fab84984970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd33dc039940ef03b19ee34da5cad4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794781b89d9ca54ed201e1a64e5182172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8302a9cc7c8ea7078c1bfdb158294273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed9586e906399e977ca8f63a2196c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa961d147fa140a4a3fb1324fe76f5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5701030fb6931747993309db9b9e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0120a91bfce765f361a640d4f5451977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea8ccf2cdf65548afedb3f713850078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c58fa37551bda6d3d683c906b791779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745837a3f5ad36aafd076f59b678cdd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e139429fa5279f883c234d4830f79d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd596c8499d9d08d07c426a64cfb2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960a6e9f81226047c02c0755085a3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28368caedad68812cb57e6041ed51d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c35f24a73d0ed66f45e6b287a0e1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b89a3fb017ebe4dbbd6900b9a5d1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ebb85c5e59a07f0b6b3c6c618292687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f884ad187e41e0909a437f69778a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9c136b1f68addfaf1a136a1b103cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acea430a935dac031fc464f1ee7b6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a988eb0a078d236bc71b6650c0982d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406979ca7d4ba596bdb1fea9f32141a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e0903b7cebe6c5bad93602abb21393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa868b9bfe73892e751df43ef1ff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8d3fa6dfa9ae1667fac1719fdbbeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3442d63a1e203fd9ce437c65bbcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb650979585868121e902138da35897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b866352dd35ead6acf98d624d7142b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea4a9d2db74298fba266d6bce9da699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd9e8736307a9ec842c326b25d79f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089eefb35818ad07be32ea85a814ffa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31757988375691c708868b7b9d07c2f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a285140383e882a484d5ddbb356a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cde8069643f8ec720a16de5823400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599218a5c016dcc3bc95c87d6ae76ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e3d71c2a15587e473be1ed6df7548106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e5beeca13d0218c45a41731be9ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a957bc04b290b78c737640698957f1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e59c7f4132c35ccd6770e2d28ff81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a449365e50d8244484b79129a3dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43889d2dac49ad693ae049c0e050ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82acf77c83d845404547b361b1319f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08974bda368aa8cd6126da8035009db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a31843ed85d71ddcb1b9565af6f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03cf55975d5c7bf4b5e52abe05af5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db77a0010264a0f52e7e70382f68f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9349f56493f2726feab05392682cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c7ac3c0dc7d8c5ceff8406a0a0cee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b345794dbbc8d23f78618cbb020e8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c8e1e10619cc0cfa40ad63188249e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c66f7762be988123b0c443759bc52d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3cabb61bffb436ad0d2435065c876122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca461db4dcbce0fe676896816eb58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f1b05b2215564fa45b7a37e90a5bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dfcca7c2e46b149b5965615e7b055125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8884b1583623508ecb1f6ed5671d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d96d53faef76eb8823ca2dba93a8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c17440dfe9a412f1efa8c932f979c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf1667d771aaed14ecad4f1347af3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02031c90b267a3009922b9a5e2640918130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b446490295a394884573bfa24fcce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e8f61b29f7882cc4a30437c1ce675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2319da567971abbe2835695d83c35d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221808fc08baec6855c8f7d387e70d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46027d3af5a18b4a810672747986b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9bba4557c9df9a77024fc714b8fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d222136cc30cb4517d61cc30149dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c24b2f58e88b348878a04e08deb8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e950bb86df17be33b95406fb60aca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522d5db03e9841ad841bb08c96cc807140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c34c31712d5f92d602216acd87d87a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086415893e515d8c16a96f2eb5185e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e89ebebb9f2aade016b9fdd85ab9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbb87bf2c73e00f6493f41cadbabf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027e88192e44b2e4fa335c14a249215145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e941757bc11561847cc5517a4f62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf416b549b897d94e6e8479bdc7554147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6e21a91284d2f7a53810792e0c24a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ddaa39f180b1ed077745b40d2e47e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f559fa3ac2ad190bef434811bceaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b01757f652f831c079c7bdb1d0015151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3f08db7436d41ab201c1cbbb61ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88836d91ee4862f1c3ecc68c32b782ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d0314e9d66a972918becc8737582154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a72438b2a5c364812bd6f9e990b92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb9fbc2fbb4c4bfb01f39d27be5de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bd70d5bfb241f24ba61cb70b1fb16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c611e089eb6e9bd47d0f0955c754158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778d3562752dd4e33a871f9d6ea43b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f9587e88eedd32dd2030fbfd850c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc535602fff5b80798c97585572fbe8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f191b3c1f97d1c1182f388568ec9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cba0f9a975001fc2c0ca25ed406e26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697de53a2ba21ac131d28899cf6824e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9de741e21e3eec4f86da85608616ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb4b95443b7d406856a127deac47d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9054a238939597b4e59052d4f8c08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139460d94f44d8b1797eca3943e6d0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ba22fb7c6afe8b31b5658da79464169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b7fa646db052b3c4cb2d2858976e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e27536401e13430d9091f3db4fb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004e42a7be7193b92015862d7f11aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3bb6c76f8b44400a5a16dda954d84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7ebc764bffbfdace5a62bcc55d495174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca91490c003b54ff6bfac82d83ed85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504b436f4d8777104555a2f1596284a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d462ae6fc866b7e110d9daf31de47a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a8b58ba4b09742501b3182c7726cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f82bffba47b4e4e094c81d796f30e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6486fa8538c3a3870643f9475b11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142501953e9bc1376cd57ce42dfa669d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8bf671866f154e34ccdb42c8b8d08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1081fe0ec1c2c892b58f554b9f27a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d2141a2cad66a6266b5644e8be555184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6502ea075dfa5cd00800d6fe94058185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c0c152d4c5eb761e791ffc8b4b1b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd94556c16757cfd7a2bd57108778c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcc316f2c11af98f679b6402e6f381188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d4909dc821236a86f14ed81dc3d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39524702a129ec0a293bd4d017e4ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790825e95c197ef7aa6cb287b48d469e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7454d56a70240a1806c96e25ad83b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9e4eda693473d56733874b94f698193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b486efe693ead79e7f237764d0afa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691e5e2fdfda785abc6d9fbf33b68c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bdb8f66f5d6b75ef048be606a971a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4deb1582045f4f8ca668d867b02a77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d5f40aaf9dfa33cd8e0d7b5dfd02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a75319f6275eb8f24bde860fdc52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f081353e0f999baf1222545c71571e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef482d7c2fb26084cbb9af7f0a7ce6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b5df799a76fc2edf2b6f55187e98a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db1d77c46bfd1eedfda5ee378882b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebfe22ba66764385a812e8ef1e8312204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfb5aab288db742f4ee8b449c52c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854bf09b0b1e28f47857f6111726b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b885bd098121650e4dad02484cfa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cabbb8a202adadbf9129dc85d40629208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7c7e59da528442ee4103bcb372be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f09d88157d3f8e2a5cfd72ef31b60f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311ad6ba9b3b3574f241717340dd59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf34516690955637733b0a96ef4d287212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6d3d0f6c139ece8e184460014dea9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d82a49e7289a7ca0c772b8d31001b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122257cef940f49326b87aa4935a18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f212bf27acec2c8bf5f36639889cb00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c9d3a84821ec54a28eb691df1364217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a27f7c2fe7211cd391107adaa395218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e25fd2b375f0f9df75537fa48505219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683707ff968fcb61ff9e1d80b8ff9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a1efff89d93bd4e20b270aada043221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3553ba67820dfd8a3ddafe382164222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0645f9d3112fc38d4f7669882daf7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6737fd8551ab1c13482282b7d33c23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086689d373d3597784ae6caa42fb5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a035195e390abe9cd6c9b78a13c964226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe93a2db68cbfee32483c3c475f5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8aa33e13fce7afe13ce95cdb79cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647862e6f45a2b05fdafac7f235e3bbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9640d696e485a196ef24c9eb09eb52e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339dca95e3e422fd40d225b01f26fa1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f6e7a2b8dfc3442ec825749f8e29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ce499616e11c337d6d5524d76390233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f2087e952aa52a6e2d9c40ecb93d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d848e072f27bdee37dfaa0af40f240b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe418160dd4a6a9d523403188489cce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b85cc09bcb067cd6fb27c9bfc7f9cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e28f63a25639065e118066786edf5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b339fe7f579ce646bc293929e6d0db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca07d4bb94603b3fa8a4fae0c6ee7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42227638452f7e97a66738c3ee6c3720241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02284def343ffbf5fe8bc9b4dfa597d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3e2e63b6fb1ee3399704c31b65ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eaf7be892053d21d004bd1e58f388244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d6427962ec92025f93697caefc3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9664d2c1d07d4b8d20a3bb117a15788246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d4cc5d6c8a50607bb8e18c950c8d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5389050668b67c47abfe9f89758f4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910350c5aa8455ef8b389115da0f8f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294109a3b7a1188762a696e31b8276250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520dc52e4a32f1ff229c2d6e8e0f226251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dff8113f9586b3788a0d21763b113b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2521fd6cccefc07c0df415d185a1775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d897a792caa15ec58aef5e583fe32a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e41edb5d433de2696ac7f2f4614e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb52ee520348a71e40b114f040ba5ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b9d1c347fe108dc9ade1d2179e63f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfb94ccfbdd11337c72f2254b34f25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29a7a84f9941a6143a5d928b75a6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d070fcc997070ecdc0c8bf16d9a98a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2250b0085e322982a24e4cd52cb063261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54819ed3061fed630633294fb979b98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda1660267a701e45260c15163cac6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b09332bd9634d07d19a67aaa87c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73200db8c88fa641cae9b57d6bf2275a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4cdfee16244a30ebc9e398525d2fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ccf1c25bd5f8455cb2a1671d3991267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd07c96047e89bcec845881e200bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8919d8401e0228b557e05a51cf9620269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e154deea8c82b047dd325b0ec377e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a54cfbdf624f1323927d8d269a855271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367fa6e3f691eb8cacc785bdf88388b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb22a6b2c776fe15fad677597e1868273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff64fa4e76e9b3108b5e3957a04da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ba551cf84585d668dc6d35e208e2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542c61fb3a932743c8c04bf46d947d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540e75d37a60722a06fdd038771a4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65abe84ed4c366d57b31b2d1ce77da7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9074053fea79f35b35daf225f42a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b14445806c1d74f9b0888c3cdd3f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607bd78e095785bb46607ef9bf2d46b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2deddf71794a087b470e266db0025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee59f8a01cafcbb803b17228c22472283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf068776c55296be5cb8d88719a123ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e85e668b14a617608a22b24fdbd0b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908baa7f67d50113d91fe03990b217e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e635514d21d77f5254efbc08c5fcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990eeba1ac72e3d34ad08bf0b9915c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2579d5bd46c5221dcd335d7935675289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b3fe2223ea2350d12902723984dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c437d4f0171b02be4296fc5043f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae422f994e53a8223dfe58cad2d6d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e39ef424a4087b0e4ba550b9b572293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3d999902ca114b31991cc8614a57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a8e055f78526686f76cf61cf0fdbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf53fb6caa63cd961b4e57fe81a0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c7cbfd1c1a0cfb567264679678acd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eac6d01525274d2f8e07b448d833e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e360efd198bfdc6f23149c02f1606f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b501baa17721f490d34ee49f2e2a750300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828063040b0b4398005dfb225898e61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf35821986ce46279287de4308ea6f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2616e3a8c094866066671702f8d9c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f2e2ad20429ba5fc6c3cfaebcc9af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bee56cf7cc428ca93c33638049597305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8b3b672ce6ac5cc2e0afcfe369f05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e30b6405e9dd83a550d561042b381d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7d012e6417948b430e1741fd5a023308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194579a8db93ea420d7c28a7fe07d0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f85c95bc4416cf47880ffb753f3d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1fc0449a4a0c60b0bcea165c347f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee453d6230d766e7483daa009c99c47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88648d663f252c479ab5decb36cd0484313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170817d32a119dab68018cf6727164d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4544251529da0185994a2ff72e3413315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca8ff778fabcb9c23eeb9bd79990c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ac2eafef67cb9ab1ed53a2cf31d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad801427eda2d1670d7fd761ede2ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e062e6a4193350bfa8038529e2e6b8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa17a50da29dad7564ad64862a1667320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc755453cc0c5d7a0aa7c510597f03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d573008408072dbacbfac628ba3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ab4e88b503eb581cb3ada2a8a2b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1098d9b9acca841ca67ded8a4e61b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a7935911d0606a49ad304d6150e73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466590cb7bebaf6d3df27b853fa8a45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80454a3c5167b9f983bc7d923e9070327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a2ed9c6cc51c38ef5464d01f6d50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b5ab0a3635998285b6e64019ed55b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca978256544b13775da502abc5ad5a32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508703b3dd65f77251929ca37c44bf9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d747a03932138561f3f03c467ee24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3396fcff8c1045c26222f5422a68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca16f84ffc30db555b10484f358265334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249300dc03ac9edff6a40e801564ca1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f71fc0c14b6b5033cbd8e401416de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ee21258d5bcae6775db60a6fe0a4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2f5836436094980310ca38f06cb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f0de5cea2620ec265f75ca3d72df9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536cea47e3aa6756654d9507ae2231c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fbb295f3655fd30dcf3a169ea9ba5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2819dba1eb3db04ed0d857acfc3713e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e03a2b6ce64bac2997de2ee86f4f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87418f5ba94cf1607d5ea01aacb8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ad88d03806987a26580c96eb04fba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cd82297e0676c31158300763596fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5884fcfc34514814bd6196c552d83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0fb6242d23ca4442d89d47342bf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb1ef60b8ef59f447358bd5d21a68f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbad37053dbe1be1c7e927e045f3eee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882cdb6ba77cfdaae676b99618bb339351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ae2298ebda49b4d5ff308fd2d8e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641553e3bd30f3294face2b7896192d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e573729081dc8140fe3e152dfc05b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a861b05075a48f81920f3772d8fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c9a170b9f5a0f9308a6b52df917f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa17e9934dc10aeca561caf7e859729357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8854afaa4e3762df99404d8e6270358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd4c4dc5e0da8348c6167ecb76108359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c90f742ca9c153827843c89e6cab9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca26d89b2a37c96431c0050de073a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac414da63a25e360b06902dfb02122d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fbaa76ddd30b40f0f66d7890c5fdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24724804334e3991e67b039b5da526364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb985ce91d4e6fd5b538a3db910e786365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7486b7c06ae1cb2b6c4da4864a44a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987fc387f1d978aff76e1d7902778dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621a4c8ab089347fae5315674370328368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fb9b6b309a2b837dec5b5e47fa04c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd11c152ecf84cbd42a3aaa0d8ff2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f200e7683f0aec7b79b38cb31697d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e539be5ef853fdad1450b171c04041372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf34977121d2b8a5c67f251426d3bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21506605806eb680a52f1f7a196b957374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd6044af4c4e55d9d25138a03654b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c05522e0c33c634f3c55a48f699e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099894e24d685463619390af7da0ba32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53afe0bbb185d3f05dcaf8a524371378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e8eb57fe73cc9a49046c7fe24de2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a8c895dbc15034072a484792eae0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60515b423047d83474519b791d5197381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623203087b202e271d66e46c2e23bddd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9cf2eb6e970a1a9853aed1186979383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2750a367f0e87d4bf8c5e3ffb09a79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5630af2c024be98c87977dd4b662385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c2e678442647fcad6efaf52c2c802386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f4c3b81916f1b434480d4c766a27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353777be23028bad8934669fcd989325388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5285faa347495d9c8f849b37cca1e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d2c14929002ac57bc2e61b7cd739d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b2cec44fe252a605419c71994bcf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965eee3bbed3774daccfe210ad6b54b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6359ed8b264b60132b8c325a18e0e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f036e098d42be66d822477144cdbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b6025bb3b64c025dbf176938b07c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be4abdf6f0acc2ad804068c9797ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc32d8dba5196c46be4925ca711e0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d8bbcd3a25e4e6c34fe708d2a4a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2671afafcb2a2ab8daad93e560640399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e669064681c1df1032b9721d6a2de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbf21977aba85625e736c42dba9ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e828d4ef863257fdbae9c41693d5e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad03fca40cf604c6eaf468ee977df1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f02ff6a91517f9bb84ae7ecad7480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3addc592f12b71c610368ed896825f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c7f4a8b884736c2756974f6e5b7ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f54c49aa9996bf6f47ec90c671de0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e42f6e8b22eee0b90c1ed39c077227408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1ad2626ab7d00e052ec850916a81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2cbbdc8aa712a9b847f4ef4123a7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f1bf9ae5d4e210573488233dc46c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ea1c796865c717df7def4b4cef68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba7b06779645437595bb207b871c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae397447a824fa3a39321776e229a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57af7056b32dc4166bc7b46dbf7120415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e46f982a8f5f6cf8db2532b81a5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5595a962b8f9d98583c2ac9eadec82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac85f2d0672b6064f0861c1b0bf1b41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3f8c867fcb1ba8097150531ecd95a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d5ae650ebeda626c7e2408764b34d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898335a9a6922c4a93b675d71cb8dc05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622338a322b4bae3c1833b597a78540422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036ac8712d59b41353ab4fec87e55d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3e5e200a9e94fe86c9135509983f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fb0d81b8dd24ce47ffe39d617065f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad29ab3265be39cd6542ebc6477fa7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6c61c039984b241bd17eacf619bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313d46d6c9c5fc67796f6413e81363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2e03df5b20c38261f26aa332be8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a8acda691445f1bc2109dc98db0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251db92d3f379e02cc1c99ce3791aa0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346736356ddd13a699f1202fdb95926432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8feb42ca4be88cc49892e1da202aa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce469366a26e21dc5e7588f5f90cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1151d09624ea5fdfe6a7017839cef81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9910d18c5c414612b031c4ee8ee9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22e5ece93dc49c31654b728c42e41e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513a7205430e2d32e8fe3706feaad3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3161a977520dc4b1cecf47d79cd516e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bb8f0b120e28959d9d7f387fc85cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e33cc7f51dcb8ef02fa80cc29e59b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25dc422dc572260296261d5bb0df03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c7fe9de828019f1d20d2d4feec3ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd22d77790ce6cecadd536b3eca2a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d42bca8b0fe18cd5554dc30b8be59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241890bd98e0fd83b23a9a094783b4e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc2e2b412610870adec3b339e492d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae0ba5f553de8842cacab8ae7ce4ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932e4a34b2589ab584a0e67bfdb980449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bf17a0366a71888de6b192b8d213f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c69af06a9a94aa76e69cae82598b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb49ec56fee712f5649c52fabc2417c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d3b4ac0c6da2e6c6bc84c46d1b42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecbab06c9495b917399668c9225f4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f3b9d4b170e31163179c73c0c4fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85562f20c6d0c248933e088d9d8b5834456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8cf1b687dea29e1d424c36fe7676457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40d36c2b7d56a3b28744ca4698b7bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8697b6af5c1c2b2a9f04f4d69266b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef8b2c181d60069f2a13f10ae0c06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298140365b0d1611076fb5023e05760a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbfb9269804d06f6534539bdde9052462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd042b3f1d3b29e3e52bc43bbd93e8a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f9041485df94266aba461aad4e2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88facc1cc66e08bae406dcb29b080dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104b4c88fabadeea18ea41aa1a24542466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4a3003a007ebdcff6e1872753979467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e33385ee446a74fe9adf4998b0eb98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56519062593bcea658cadd8d9f59bbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882751318a5165f820df9a13787c9d49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907eb260be84240446dde9ba7bd6d5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f375d060572e497814c4be73fe5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118590af28c1af02b47851cdba62eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac803ea45829740b2c51158f2753565474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1443363d50083d5ac296ea56ca5d05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49a511dcef201ec0511ede4b58fc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80611176b902d8b6a80f429264f474477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f77922f76cdf96bb3798f361d2c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69845eb162794719161c6925fffb97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50859d582c0ebc8c1735ab8ed712d809480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcf1bfd8c0cbfa9901188ebd2eda39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047980a2822ffc0419460900c8749a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fefeb79b9e1dbd2dabf967b55855d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec27f47760093974e82fa106b03433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f00574b0d298da63f4870ba91f2cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2607f0fddbba6a575a453f8f3da0e39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36661a02ed378f07a4633b389fbe3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d998fddfb276fbb2136b473d7422fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6ffebad97bb70cb89f91ed21babdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03359d15e8a65f78550c6fd7514aa5f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee94e616fceb32580893486d00e22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778ebaf2ecbacbdcb88bc7bf5a5b2ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cf9b243e553235152cca29874faed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3fbf2e2c22a0770e6f84cedd5cad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba87d7fb58711d48f70763f9292f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa14c0941350c76c4ae4407cb6b53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf917b0e4dd829051f784c8b93e477497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e010fccdb10e77f4aa82753654a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e124e9d225430d4cfe730ee1230a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558501ac931e49188c0b7f6f41ef8ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eec2496c3e91afe6474d2544f3feb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486987a76c90390b3f03b8206d31c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e31c8c4a49ad5d7ae9a2e9bdd7a08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9cd16eed189c4d2fe7fd83e7ec12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88850f5fee8e2d3578cffad36747dde9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8731706602919d9a031b837977e593c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c82195f44d2c614e180456aba298507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b0a6bcc926165920195914c25f8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b701cfb190647960969bafc72b7d2ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2fedf6a7c0b7a716f3caacfc57852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6426fa1298f14b5156cb84b1a462c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86881816bdd699cf1570004a51904d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1663937a8768f710a496decb3164d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0c590dd8a3ec05400f0fb3a3b6b15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b680d300f17d05cf562d047140ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608a98ceaaa532642d4645b8d15a2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd63c08e3398c29a6c38f0cf675abc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35c90fae53c59f397d488e276c8c7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e31d519c66c5125b6f8700340c984519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98830039e72624c936aaaebc8fa881f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6b68222e2ea3575b9744f37be942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a028aaaa1c5520bb6518e861f4e7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d994567dbe45b5e04e212d03f240bf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf93561e46157eb79bde3427610d99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14392094c296205436c93629ef4fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38303d194031d5a0e032a86f510307526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5916851d5e060f48fab399a3149d48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700e7a9e0c3d8f61a19250978919bda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a0a688944fa946e97b26c2cc3ff2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6efceb534009d3fb44e9d3465d05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f4105ac0af1a581ed322d22e9351a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e05f13fa0bfef3e2b0afe2b727a424532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f2d97a250250e9c3c2f2d12dfc356533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96b706e68bdcda4e33fca8d248dd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682cbdff7915136899b163accf0cf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5afaeb9a9c85e43cd925938e3236536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e693f1c7b71234c31636de2991f1ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e6b8de63f28bf3697e94aa20d385538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5720024b2d0fe519631fa13cb8bad98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a6a7a39c5f312ba1f38cf275b2c5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f25ba82f36a66aa6d83999a69646d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f44b6ba072df1b764004738015260542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf42c8131e83e0c531237925e84c01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21479399d3b7061b83dee61e7591e097544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c25195ff406275250757bfe6d065545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15c301284bfc474c8c59b9fba83b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3033b809b36c391488784891edb522547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2f08d3fd27c65aad8402548e69d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f77caf98bfa8c5ecfce441ea0d082549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eda3056ffe25cb1fecd274847d991e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a5bffd3cdcca928d0cb016972362b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9f14925f2e386b5f03e6982ad1bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e01c205803d25c69d0a751357ec5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7d4b490e3b64a54225608949f92a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018148116250211dba006812ea23b430555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa421f4a0bf3deb8f3abbcc8c6dabcd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900827a3cbe5d085ab9d12270e4317ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6960928eaff9b279b47580b21dd2d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a37ff7e7c82d6fcfd0b33f42c0ca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d72209aed280c66c92c7845405a137560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991964da07f5ecb1af8969d1e87077561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd457dbb2be2ec61e72bcdf9bce6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a97617527d620edbe90d9fd268148f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d85d13c9f664d46b561f333be97626564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e6cfdf65d89437660cf8f4d2706d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97685856d3b3af2719f2e4cadf2091df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d086bc6bf10c72e8e17a56a7c38ce9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f48e41ac87d3fbdef62b83d5c938568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701086a901d13f3ce1cf64eceb4c943569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d2d066900c17cfb754cdd8800b78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce05063164c294f34bc4affaed5b7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58989d83d7cc43c1a6828bd218024a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6932536645f4e8e9c87a0b8facd2fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477e71f5c967b9a172eaafd70b9feed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc8fa4e968c312ad06dbdf0ac9ab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dbf495ea4ea0c95aada13ea5fd98a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289c2422e59b298047bb22fd0ee013e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852b71727de1f8ba47eafca3bff9b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfde87042cf332d65b56023a1b4371579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86465a3b5c5f5e65f2bc93203ac89522580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30806edd7b9a4246420ea36d078cdbf0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ef4a4745f928df8f949a3bfd1ee1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dae866c7c4bbd1a4b6d8c576903653583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5825f844d849e64c36e8da9bfecf97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f05699788cf7acd95e13696962dfa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e117cc68c7460deb91f8322a88cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17a725f725d0daa27c0b5b1458543f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329b42192546be8ae9c1ee1a71b2431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5418d83830a26b91ec5efd52039158f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6206620be611ca48e4cc42129e76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb9e5b46c7b41d4e52b1dab5901c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d13305ce65803df9740750f8f2a805592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1238ec31afa7419fb14728d6443490593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306159ad7d195e2872d0cb1f358b0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d699ee81671c2a9accfa6fc3f22a305595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd620be45f352e7564d1a049d5c9d40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84662e899ae7f06bee3a01e265bb0ff0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff1ce87a8ee492ff6f10e8ca3c0a0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d1ff67e6f27a8d4da67a3516baa44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6723d36b6900a6c3743e352606357aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaab63f9dc706365496718159056f8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815db0da991c4a9bdd3acaa8c2f091602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca202e6d56e111e78611588838495d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3d3cfb970c1ecdb2c7e6c6f7b9c1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a221a7835ec47fcb8b26d281e711f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f64a5624978c0371b7100bec9aa94a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb6a17fa057694fc51fe0b96bd8282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31317d95978b6f917a1ac941149c728608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aca3c66dce435ffc93ac7fe91a55d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183e7bbdd2e1c6efdc71bcc434a358610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62814e9bfce752a69be4b7e0ddca598c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c609215463fa2c41d8fd950d78008612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ba77bd35e266fe0857124784354b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e3989edaed07c84431fc05b4246a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a169cbcd679db6dc331dda65cf89f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce64e60e70fa052a3c5540643bfefb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343773675da93d80db3c581388b5795617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce787e94391b7414fe4bb3d0f48e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5e3503698acbbae865e66644b0c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6328559ef622641076af5c1443663620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331111c4c4cbde3a9b3e6542323873d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce8fb38a0d0383492c83dc575a54d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cb3a47db14eea54fb7efbd21e93c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dcc999af3c97975eb45f0e9c0b0cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfb6a70910c6839d3300ac5e964254625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3544d8a4b5e0364a932038761c66059626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ea4b6d2e828676d86f9257ed7604627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9ce68ca34d153d719af165556820628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11c79ed2f799db960fab077f32dc23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50cdee34f85926d3d64bc51873ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4fbf906898a4c00f7ed02fc50b02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06264f9179aa0ffa68b69dc582e3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc272d182617353ccf5b8b46019806633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a52622cca67482c5401897786c743634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a245fa30b74e3675ff3f22c57b92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d5d6964388d6ad556d22820a562a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d7d164d8e516b517146f57c7501d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca737fa39952cda23d8a1c42331f5a53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1dd9df67b36c18d52d5588c3c985c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a8ae41c187dd96e489eed4b24d52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd69efb3bd1d9ca6eee88b296d86d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f84f4d626f61c3cca025d75966c700642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c6d8f7b8f087111aa5797ce54d7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab59a253dacff7691606fbed2a396644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f09302582189324a5b0a3cd2e68de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee521398079d9c9c464abcad7230598646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0d94835c3973c193b5fa893ea2e41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c324bd40a7026c040395299de1f3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca534294ac4825880f9514e9813840649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c6d061520a2a8792da4f9832bbb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718aa26fa99b5314a69a86fde678082651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094fe06ea3da8763d7ec46a6cee166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc93c3e2c1324fc43b23271341bd6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556ca8e9954e2bb31056e0dcf9d5311654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba7277f915a7ba7a5705018c33fd0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291c3f0aa0ac145abd64530ff21a0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a87107277db2cb52b5ab247a8dff2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e595c2e701fde217ed0413cf9697579658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8bb27f853a2511c052284706f320659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77573e3c05d1d265ed132c9151372349660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea37e06f99bd3c92c976a3d7900135661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7232c53d203eae42e59717dddaef376662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff90e873f7ba739cbe906ab194bf4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ca317f353b32035aef803dd3adc5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee12b758c0f20ffb0bc1bc466b6fe2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2a09ad5da476cb71cedbbf041357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad691599567ef811e61757adc637417667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8553d4a0328737a8559959d2153856668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e11ae3db7e32fd3e400e488627e18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4856c0508c82c49f25add59fbca1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113025e0ff6e2e90fc3623234b1c8dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8b92339577a0aac59f7ffff23f07e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d6585eeddf2d55a104ced489e723673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae69a9b81ace49e6fcf4df1ca0eef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9345c40152d3cd32cddbbd59fa1eea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204daf54ffa42dc0b93c02ad4d4791c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2298908b3d18d4176339381aaa894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a4866d6e4ca7b1555b5221013d2b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf90ff9a68463be4e57bcaf004f0c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a4946eff2d03d0de56533b3ab09b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1025121ba33c8abaf1e8e119389f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728208470f0c7aa1c6d008d7dc7a03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868a7fcba11de7ab5b17766aff3b2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e270e51e1ed7f4e3b737a6d469505684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776020ab9b6629c2300a4ffdb543e86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e704537d3d311dbaa1335cca045a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ccc765516418c4e47d4dcc12dc33a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4bef49a9198df9361575118d7bd12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a86e1989e97c989c03ba938b0cfe0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5eab9295bb910085a1ad4e6b9932f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a322c98f1785ca89ba2a5eaebc5b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d3e5810d2735419720fa23f37f59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1d7b3ab8fa6d53fe6ffea25276400693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1e81687e1c69d215c2acd68ab2411694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961445497722d7e6aa50728c3a1647b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c2b6f2b58e882525baa71dee7783696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a989ccc60f602624c87458e14463061697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a6feba8482fbea52437e723272cf8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5733150caccc056623b2d3c0bc78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364796303fd025d0093292365c4ff524700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba185c8737a38c801e8ddbed46aa5d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bc6ed1f7643f51782fbfb20057815702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c2bb468d0a84834bbbae5061f098703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72745dcec9f296d0e53e924226fe3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4473d14fbd22e68c6ad9aef3c6f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37fdcf1bd8a2c3b2e4cc87a5162b3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154cb662131335b227130af9edf518707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e25dca8de30a12ba046448bb62d01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60177894803cb69b352b29a967feb97c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1701acedc2cdd40cfad9d390827ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb94a0ac6cb5f2575ad827de454f766711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468a242790b4fc2ba16c1e594f84ac712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859477d1adf61a4988fc95824ef38c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c2e8166051c7d3486149c8b606a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a1d036535cb0ae6c2184090c554b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68717e14db89e00116a076beed9b67524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977610c3ec5061fa75ef56b289e0c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2252a0c6291e2d24077f6a8c044afdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b0e1807a2604272b56f538aff85457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91501db8984a425994415265e29e35858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4c7734cd2e1a6788016edb150315f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd466c03dd02ed9e057b8e810068b4dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07f033ae73342bcd006b7d6a167d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6c8754244e03c74358b2d3a2023f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def98f6c11d36ff322b9ee7599e88e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5a41e8b5a1b8ffd5b163267158ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a9d1d7f066f0e8f241dfbb0f0511115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9b49c86315e6e1f0b78147c38f9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb019c8258a0e5a21572137ee7d1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891ca3386f2fb5fb4e821b570b92d3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815668943b9ccc89fd5c15b04868c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52d40648ec5e2396744e8281c9a4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea2d285c0bde188668d1cbf834174121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1bdf8ee3f1725c0e5cda8bbe5f5ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275682d417e7cd31cce7af61630c992a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d163954a023c1eed390b8466a874f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3892930607e28c07952ba40679414025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a691cae8ba9a584fd49ce4da55b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e1a339711a2256efd7c65a6f6b1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be9ef92c74c1e924167523e37c21f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432e9243c06c8c7595fc366f02dee6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701177b83e8c3e2cae949e80b0291e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4165277bf6824881b6b1955ff17d6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515b6c5ee4e13d169debfca54e4eec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde7f140ada20a89541362355d71ee433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa1aa9955ae1a65cbc5f64e6591d4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea0721419486e60a7611d459694d6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae0b05f8bb06773bf92cc94154753636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9add0c57da73e3d4b721ea5265602837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fbcc95a96d1093bcd0d6b8f2128f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51c79a13667d13ffb1ccd9c01e7d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b501db3add8cbce5cd106f823fd76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f8b5664413321c489d6c278583a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f832e2347dd1623b9b44ae18fdc7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354183db638795618a36a3ef9703596a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d6afc71bc362b66a7e5ade5a750944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254275464ec3d584f7ca78b4e613c8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc2c711b550ee0cda5062f76f35b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a1df473f950af71cea91554d1faa647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e33acd6712e8880a3f9f9df1c64c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567d4f3b90f6a6b7640502d0230c7d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41915e14c0c87015b27aeb89ef6d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219661c6cae3f79909bd7d83c438b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77fdca7cbde0e624f46ac889763b7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8cee25e86b48d99db3aa549ea9eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434fab5b53e26a8ff2dfccd67c7792b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c559af62a47fadc2bb70cf4a435755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86571d940e89f4316b1717e52e7e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96447afdd3034be804f1f785a021f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ff7e0e81c51ba4a2dfea826ffee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546328ad1da3a71f520ae862462d66459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11927cd6a8eef49196145a777cc298460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb38160fd28c0e68ba92da0af46f4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326beee195a984eb62177eaa4d7955e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7cbb980633e9624807b9ed1172a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8b213195e318b91702fe83694499a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e3a3d306aa57a562c21f59b34665565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288dd74e3b7f5b64512de9594dafe5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b39fc0da5cb8d52507c1b37337256867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af545f400d52ead66ee6c050206b04968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4867deaa8ef2bd9dcfffae9af62469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a6598c6b62696b209c650031152ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb9c1186c92876500ed51e19b018e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9356b3d32f87b815d233aa44e6fd0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eca66acbfa06095cb1438f9c9b868273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cbf68b3ab1fd8ad5f4a5fc94afa0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61047fdad46d935aa1bd544aaa04e4ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6bb5ec6d9d97f14a416bba9e5e98c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac4b9072776bfb0bba13e42ac3726b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c13d3477792d3367064f90b8ceb6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71331d5b7136130c388c18e2fb006679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7871022b9a91573b08b0006bcaee1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a5852c721d9afe2baffd20e9aba981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c100b89a1ff932257db3753db45c1ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb78b2ddc262023abf3294c049e956783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471370c46ff718f0681bca897cb63184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5531a3a3cb660b9cd10d7bab4a6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592900549283628824eb9e00efd6f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a13ea4623339468b615c3730801a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e9a931ed5746cad5edf1081b324bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b67564e84b5fd4b107710a0773a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a072c18b775f939860b155c6c0daa9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625c2b3e463ab0ec999aa03ea6c577791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a9a2c748cf6f6a593370e974ba50f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601bd0d969f1920e917750dd7e1e4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94051bbacd334d772bbf77da6ab70a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d144c26827dcb5b5e2a0082baf94bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c93fc52b910b02b07d4581c16bd9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f8a50dc45043fd1c6bf14110544d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c29bef499c66862e0174b431890d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eab937f8710fcc07346ff753e933e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0a886b43e9017635dbf33fcb4f8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1d31ddd55f2a522f47ed1aef34f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb63bafad81c206c5f1353e0ae4686102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26690b8043916cc9863ec6f2ae344b36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddd7502c2486bc73ab7634e2b916a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d06ca915690014a562f381ed4340105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d4663f14eb98a1aed213d43a17fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bc4816c37ea609d09f4acce20d2f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f97c65beff69744850a5e33d5e64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2c0671d7e655ba30d23e7f397a67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148fdcaabbdfb94958abfbfeca718d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad1b26cf104142a2daa03894b7b9fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad40f58182e4dd69d2fadf1b2df62bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7525e9e728b5aa9f8fd52ed8496f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db375ec357542747132b159f78051bc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd2e26d350c44a25d52f2b1e469cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf6629ff5c1e09f3a6f0387a6813c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a3bc418fc2a0b060102fc250f9b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382c2cfd7389955ea5ec6be4ad6346118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af5fa0935966b8c31a1483508ff47a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478475e89cfa9de49d2d9325444eed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b75346beeae7fdcf81234f6ab79e41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb3448618052866bae289597eeda6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799a310bcaeeca3f03d4d81d421054123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47591a0a7fab05cd7d6f65476f9af267124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f680f21f2b467b2f4bd69f148c7ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef9f2bb5f11babd52f78abf77f1e30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b336f661c94683ecf44ff15c40edb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8bfa279f07f9ea4a91db9bbd4a5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a7510ce708676a6859aded9e0cffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae4aadf52c84c389b3b5d1618b612130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22fde5e6db966169f63a1db7da3a48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d4ffad4d44a9384d2f635e796fcd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a846f4a782ac163df330230f1115133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ec056103d5b1173b9bd1acd096778134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9df51a852a3f6a7aca1cb14414c32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5947173d5133d8929d0dbbe6abb91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281ed473e27163ba30a8c4e49afb060137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2c99da65d5c35595400d77b371b3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590697a557227dbc5e22009784f949b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934e34177ed9e63b04cf667d69454d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9944efbbd9b4650e1abfcb6c5d4a3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74687cc89ae9f26b37d131aa43f67a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401458c177a7d988f9deb2934a8d4b22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7dad7675f257a19ec55010d664577144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e7412ea60d376634f4f925c1c94eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542c502a02d5831530158ef3f96eb0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1bfa3e9a3b527ad2b804ab46837b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22666cd03afe468704704e747c6287f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134aea4c22e13b6b031edc85e3749f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d9bc905d476ae9fc95d73dc428a36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3137ffbd4bbba442be271eca7404e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74db50efa86119ff68903beb3b254152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1d959f2c29b1977d8e1d228f22b38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c740366d51d31bef4c589271338239154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc955c766360e923b95e163d3b123c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef681c5815e931f6e651bc3adde74e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c702cc9253217cab16fb95e4b4596157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb9fb8af47dab215bc4905483a2da6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beab1365199ea631853427f5c811af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c92f981d2b42fa273db4b5967d8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c970cdaf9dadfbbbca635e4e4d2da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b9888ed4e2036df99732e9a04a105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b89ca69566bf9c72ff492a017b7ba5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a888ea8f49d504bfc2cf16cb98d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa867382566575f2765e55daab72e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e655ee8069437bbac0180b67b4dd3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f73f142d5f7a5b2d4cb3bfc9e8d3a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10141c823a3471674995628013f36b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055435b99ca82553114e8e0b3be8e498169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba57276109a92a81b2ba306687f091170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e7379dbcf7c63b99bfc59d4e0e13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d8d406c639c0a6ff81cca003633cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1221a6114b58ca4a884c9e57c1651173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13f4f3f2a0ed35c9f12a7a6dce0794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30c15d5e0f9eec65074d41e7dfffa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa660a6a21c46e6a353662c66ac675d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a77d1983cf82e580ca8d615f73c90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b3c6da6f10bd0917cc7da24408f30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e480fdaf1878f847a2d32fcf72265ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e247d2d7dce58ced790f8d2ec362c6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4bab3815f8830c2e16f335dd5646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac4e2cc24907a6535ccc9bb7c7d2bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96692f0f8999928d4764d10e8b49bf5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2353313509481310780811e7e422a26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3bc5e67bf07c30c172a00bf0d4caa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cdd49d67221d7845979d3385fb46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580548dc8d7693e29e3c1ad7b62e1931187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc669c4addf742db0d7cfb1f9a3b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf34a533dcb23c901802a062fc3962189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6be08c1b122c1ea59c2c26fef9baac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163da20aaa3e040f895dac099053ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128cff37c0f80a82b0ee82213ba41c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0658ef17c957f86354d6aa52e64f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed39ca8e2dc96e4d26ae9b76879198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c30b43fa185f7402e88649d20cc36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c6124a2006578f97eeccba33f1f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee82c563a5c34f1bc2aa02032ca992197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a35ea039827b9a20eaca99ee73698b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff71417cb44d897ec9d3d407bbd88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c235cadd3b44fa5d8f0b8929a02c013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cfd77d8bb18db9335e2aedfac4b38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a57fc0bb99fa1bee39531debdc0df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c98c5802fb436836136023518efe7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffc72e83e684bc217f6b1102455c05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485418fa8d3d84c412146f2aac428fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c11940a6e2f238b082f39c18e88a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d256bfdbee0059d0edbf1664ef574e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419bfa2897e50279f6b37df973487b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb059b54a9c56bc72bc47b151df3c265209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c7c4fad7fa895daa7fc70ace45a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7458a5bf344dc3ba9c7784cfc1f8f8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8052df489587847867b7d75dc7d23e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cc563d5ae07c2a5f5d05de0d73988213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5772bf0354017abb5fce79bcf7c0027214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf518dfa92e736878790ccadf1eaa33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea39bef71dc44785f859cc8508918216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bbe30d9e229020a3bfa23598cdd6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541761dcfaf662eef1182f839218ccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6fec3ae146f683c38b6b71c44c424219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc4d0026b0d64840be1274713b07c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5944ca4fa77710686e0a3a5a3426f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f415bd8774ccf37876e7bccc937138222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcb34b61098d12ae2dd1ff561372c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0138bd4e0a88f9937f806874986a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d653fbb3c85e78a5ab97b26b4253225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ee61b3d2327aef14cb62f54e8933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86584a6de13ae7f0add387b4a1f5009227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53d71b3a7c65c0d54c3e683ad506fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc5418cb0c606de40948b97fe14f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b9ad61808889f1b5cd6530bd6ee5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1fbf9827fb7074c262af3213e2de5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d51d9201a559034854860e47db650232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6dc8830e6686cc50fead8404daadc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778b488611cd707c544c8c1dc1b8cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170a354747626ea855d1789a60e3dcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edd7e6f74cfd88c1efe545c559c2a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687fb0c8374c86826c46de86321ffce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7753a3e4cbfed2dfcc0ab5604eb06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d745272e430fb03055544dacdfbbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8a0db30545b47db6ba21ef904f312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d736965e82c0fc3c0d6ab614b88a665241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff47e8eb6f445ba002249a1310d4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388e7ff98144d790dbb7af9dc055c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d76e3d0e9ba7a52d9850a8ca4f73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d0885c45aa478bffed716e965ed8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492a42bc2c794f0199fa820a9628d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2e87da2ca4b385a673aa4c0b4e95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ffaaf5677992b75f98b044f5a243248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c91e22df8d31fef6f7fb03e64624249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02c5164ce71a4940db127fec4662b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b566113070740d87adf7b56ea02a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4a46c6eeb54d5709eb3d610f3e163252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19339a30f168f7ca278e8fc73edd2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fe2ded0a77ce7e94868da2352ee92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae6a69b2e91c1c4f2bcdafd5ef24fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae849daab74d894ac24d3ccaad18744c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852e94e4fcd6cafb23d425d4e6d2b8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fc314a6c0f5e9d512b02c4726fe29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea48f26773327c9bd9290fb60058d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5e78969cab18d8d3c2c62ae46c2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d67358c13558ebf86501f867886e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa54eed445fb5ceb3c265f97dc368262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc36708e3214c6046177b0d42d87a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cec1112b82515bd135674398eb1e7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597043ad3ee559e8c363c0786536673d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b605b6727457dc12b20bb62cb2fde00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef6111deb95d040727720b2655c952267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821fd899705dca9c30fd592d02881c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23054539caf70ab4df94ce97ca15ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1710977531de124e9f515940dbc85b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc923980919d4ef85cbd01e3818495271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0fd12126cf83813d5b202fe4a9fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e14a36785efc61c07223acff95d0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85202c199c0d1b77def6b641617a6aa7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424ea7136d670d7c703cd7595606aa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab4538afe7ee56782cd802714ed43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3aea35d3a66f1a73f2e49fd7bdbef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405f49763d8a96e6acda5489dd4595a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a7ad2aac82d35bca9dd3d240161a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfefd7c903374e169fbd1ceb67314ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24411187077acf7849e2b232bbdab65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571b14e5ae05ae71b9cb4a911dfd5a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d92a9c3a1d804331411a80737ff43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040b0e46f9a66bbc39f31392b152dcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167082625df6fb8d2cb70b9aab179d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd81d58d601d6a98f3ede636b26ecbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f5bcaf3668b159bd61c22a64c426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5afab9b0f1a1ac2abff56bbbb45265288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b189ce6ea3f454fe91689c6c746a943289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028fd66ad8307426438f2ad5baa1a50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c46c49f524491d05c4de4eeb3e3654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6149ac14251aed877edee3b942aaa3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c7af8506d2f6e88efd5b95616dc18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0134297f731c8ae062c3046a043d429294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c53e79543f91b5b07267607fc9215295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b717c2894c24e84652a063762631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171690d486c1ad8814cc4f00e8eaade297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed6e1450d841cf808d75bde4b7465298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1491e17a36373b6ea098724797344c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9134e28ef8f8317b3083fbe9877cc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac153eb7c5f62257ccb9ade80077c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cbfa358c696338301d2eb3f4ac052302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293aa5d9ad28474065adeef44d81270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa75cdb4268be238485863c685e2ab6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572f0ac185d1fc6c5064ca1859925c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046888eff1a90b81ed705fdd835dca8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88422e76fcb169dfe70f99c61b9fad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac290642bb821241834a6adf7d98928308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca93fa22c75d7a46dea2debcf2a6484309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc253598b434003cd8b13a172f6db9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a8c612a1d46c16f1df60578f7280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d14ca772289e6a9ad0b02b51b3ce2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a5142e41d3645e6fa4f2f1eead090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ed7b54d719b2ce4f5e91a7e4e4e22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c642fd96ab2f16b8e5ece3497ccd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57559f8f1be44b42151d423799b62540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198baa6d2e1baa50b1e16934a822384317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db819def2faebdad90cfb75df1328e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ee44fed727bcd66a232d57b7cd89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1df579219db559e5fbf5690fc25078320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e36aa4e162884c198b9dd8abbdfa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86bd99a2192d6a48f75c1c19375da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a23bea05c3402e4978d25ca9c356d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b4a984aa50775f258b6c357c34243324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a1a8a2a4fef39df694dbf6a1ffaa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be9b7ac747a9c7ab719ae57f9a7d76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df064dbaef3db78310ad1ceecb2e0f8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a70934e888156451a2540e365300c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa0325616cfc2dc3b981bb615465e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17531360c6dcf53dcacfa09329f04da1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9231037b65d69948063df92c814b978331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed5bdea852dce8985843e48a9a0cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c216a2910b5ec7ee94a306bf244d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d709a14354ebee040f37a06bb0bc54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0669e3ca6ff20228f7f5e73aeda2da5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666519070888711cbf29b54058f30bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2997c5f061fb08e7e765aa14f50e991337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f01423b7e51fe868a2aa842a3b12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecf16eb7aab6072f84a5d712570735339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710c55e243939eae6fcd35a7db1dcd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec066706303a2549e31fd2c6501c0d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87aab3649bfe5c803c7d784071abee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d895357129e9f14ee45065ee6206e83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6be6fcf865b6a4187f0cc54217ba0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb5b23150a389843c6cc34a676100345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64061f60678edeecc154e6328d57a01f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6422dcd69df7b7fe3642591ae3e5aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19062138b11cb5f1e471b4a68c71d46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c7b67a6f3c349cfa9c0e582d3e583349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb255030c9196cade3809b69ee4bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1fff7e8c0e21318703efbeed4d9df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e7a50da3b1d466bfa3613dca0245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5a2e58066ffdda286639c655543a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60cfdebe89b013f3676929cedde657354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d3e3898ffbf7d04dd02321cfdca35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce965baaa486a008c101a8dd015f3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d65b4acc9c243c81f8a2eca5ad7a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38299ab64bd961d315369f194927e38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698537eb0a1c32c90539bcdce7fe16d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2df4c263b868b1fd4e1c0912cdc422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00c7626bc700966e0cac47bcef026361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba73bbe3c6f0c69e9efa41f53c0b0d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710c4213b301a81c14f235aff25df35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700065882d3c5dbc27824b7c6d317b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499db9be412d041a7fcecbc5908570a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152f3bff689e0fe6fa12b2e91b2366366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bea5afbd9b814e4ac7a1034b49a2ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af701b14ed22a07592aadd5303a24db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dcd03dd3838c3ad5e26746698feba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdfc92a43e6090fee8fb8a16c124a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60945bf7f2c65a33b08edf98558a6df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646441cbd5f61ab332ac25b229a85b0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c46f013a0ec6400bf66b770b5e055373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b1e7c2d6975604600396d24cacaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13fb01b168c24b18d368536bca59fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed01e18d327c1632f88bd093f9dff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14436898663f385b69298af5f45980d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5374835dd10c11854aebd13f2b544378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59166dee9ae4342f39575e0cbcc67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacbf02140c0cb5ecc3dbe639e0de9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09bd7b5273a2ac6d07429b718db5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91794decfff624440f982b6474f1901382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0203e58b6630ca26e4b9e6815d3b8b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd7a37da3b8d725a4b01bd8d9bba4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec0606f8341a4fd250c2d83c219c49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf7e2be4e3a0bda1db2eedcb87f36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb287ab06bea98129827bb1659e396387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328b36e9901186a816e6b3aa4e757b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe2bc1588a4216498b01908c878434389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c534380b5fea8679fb007610fda509390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36addaba87fbd3e3274f2050d724b42c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e8564e5bfebbf4edffcc06d6d7b2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeb29a4d77a8df7e80e2e3b7ca801f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37a6950d6fb7da89703efff530eb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e0bbdd44c6bf99eaf8e29b3928e11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c73f938c38a6caf9d402fadaecb34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3765a965bcc9e4b46296ab5aa87076397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e874cf3bbbfb993d62844ad316e0f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab8697cdf2d1d117f78b3664420ca6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d4513ae59d4ca23e6955b7323b7d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5110bfd0d87a68a2310108f64cf4608401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab03bd85d98b7ef47c582e4bcb4b1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588edfaf62075a13b3c4bb68bd9f00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a8a62ae5799aafae4dc86087fe894404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee2a6768bab1880bf5610af71cdfe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae7499c881e2b82b1354c73509b3ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d9ccbe9119100776c79e75a656fc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045886faf48ce146cfb7c537f82d8fd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278cd8ba340810435dbed0a12004b50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33e52de88a7600684a1edd75102bd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f733a75d0be7e75b36806e56c672575411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a09036e61204c922a3a6a7596ad0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2667852761810f0d7893b255e3c8f90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f0c3139c448e5da0732f613a0c25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c167a5a9793264354a8523f68613c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addff1690bbce194c670b25807796dd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753d7df6ddd91c18b8d842bd632945417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130245bdc6ac3f1c3d32e775e98543418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea923373349ec552c51df69918f42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120d2da518f5d62d2058ae685343d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f88e42a0bf4ae9e31c2ac32a44807421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f410bc7f014f14f0d77cbc81e334ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833d0391dabc6bd7d0a2c510d71b6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75f2bc61cb129ccd231478d50ed71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a826f4c50fe7dc856228783e35fb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e81e711e0aff3ca3b72b802d4894b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879ada7524a6dbd696d0ff07ad0774427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3de6e326e734131cdb1c9871ba9f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f73c2b4a2e09a2b6dfe3e6aec85841429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce869b33ebce28520500be0b4bb58f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d79a14e9026d0a14d131fa90a583431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d0af75cb4740ef46887802525bbb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d73412798e37992a6d16cca37c95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf008e563fafc0ba83b8f4ab1a0b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d41d39c1d43b5e63bc59537f9312435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b4ad688c60836f4943278bf8249fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b62ef887afbd4873ba58920dec94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a1a4722e8d1bc7c6ffa388140b46f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0cb81816a49ab05d36b41196f5401439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc440fd85b19ab4f1fa7fb8113f35854440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439096d9aa89f72f086d9337a71dff24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc398d5dc033d80cb6f64bca25cc515442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce540002e58eec9b26f04fa76a8dbd79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4751d1332a0ca87f65069209cd3bb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe4cb3ebc5444b4fa679aa8203105a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ffcc90ecd1778e32097c9bad1e079446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159127b7c0399836e92fb7e14fb5c133447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664f642cd33daf3a0e6c897f8cc6661448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a74ae03666e886f85b857d41d0d78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1ea7e707129caf68ccf05b17b5086450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950263a499a85d9fac665c06fc0af9ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12683cfb68c60f2fdc67149a152a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cf981a319fd414cc63a7ef961e589453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f247fbc004a1cac9f2c58d5c9e504a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a789abea9a72b1e9fee71ba48d3c1e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f846a00492add63eb005ceb298fd98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330a3962ec9508d01931a9782aece0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09ebb0ba358fe7970c84432f85d23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580025cb956e095989a305349a532b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847f66b2c7cd9894dee66d676f3fcdc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a88a0f454caeb03fd6ae304080d986461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe41036b6655544228ddaad4ef0ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539837e4bad283d7e0f193b0e8c5e56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e37d136bab2d72a1cba81109e203a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7c5a1e8600b65d0177aee0a48ec3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841feb7240272749c27cc172bf51b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998d0ab2e8c45a37bea5317c0a12d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d64721b8046f3f197b612bdd446003468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3045b3008f4f4cd5cc762351ae5465469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c0a3a0d765066471a44ce2bfe757d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf47ace803f0fbf64c0ac8d2aed89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5231520b695e9c4fd04466d39f68b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99460d780d5895a1747a59a3b166339473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c8325ffa3c742d97ff4a4f78851ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd45a15dbd5560fdd525401fdb25f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ecc1848112c2ee32e96fa6c666081476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844733e4f3c8b20ccd34f87cb5a92bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c1d627e900d780e55250ab3e68c69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979aa41de92e46c9d3da0052ad68ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b1577060b01604af20e5dbd41b1fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f7277193183d8334ff7e14317d19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124082eefdb3524514d8a4bec73e2009482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb565a1bddc327946844ceab38569479483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b71d4ce5392954e7b4bc9b3a4a17b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78915d307005f0915dbf12473b8204f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750cb836453e74585b103f3301edef3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0c0a5e027e9f15d99d9033b18eb28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf67e48fe9513e3c01541bba23673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cb39665788c4140363189d71680db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a8294d33d4fa16acc5c553234990490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096448cf44558f4039145b164d19068491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099792312d1da92e068d58d850504de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d13677ca70d1a6bb20f79f4ac367493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d2b976aba495b95f9d958a4e40ef4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44232f48efe73da313412f27c4ac5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa055d06bc777d33103b93d3c15c90d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4495601222ddc5ea94c51aac9729497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc7d8c7ae26226c7c8bea8f811239d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9f2961fb0df7273148fbf8b5a5cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045f878d5b32ced7fe744bd08c64dd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6def19c3c38b459cf811ec3f487eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb6e2fc8e5d37b9010ad63189e781502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4251535ee1e905cbc71bf87d2409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0637c903998a10aacf67e9c97e62ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a327674b76e8b63ca74de211cd520505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91127f75855a7b06592a6cdc1f6f4bd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc6887afb9ecdd470882bd01e4c4b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b577a9952cb96ba2bcc074c32c3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f75f851fe9cd31c3c49d87e4e1b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698587593b6c2ff0294acca11f94ce8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6845a8e7dc9e4240a9859907cde6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9008918528f3c4c44f45336eb35c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87043d28c4be85ebd84601ae5af9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4db92b5da300f1ca8c1e08bd2325f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714e09b46425f51eea9b77c1d06bc17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e06c6ab87d77fe56c8e2f368cc338516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f46f75ae79816cb08da8d77b3bc498517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f7a6c0992f6730bcd5664c629e75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9c630b7e96369114017bd5abad25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08edcbe34971ed0f89409d954839ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f428d2f91d410291e6f15b3c4ca1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f490df4ca87849fc6d4e9ccea01af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50db72daa0f8e998d499d3033eb41f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f991c07c705fa7903df678baba4f2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab78062f5dbe2edc88fc88f6f95161525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361495e882e467dde4bd53416be53fbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f75851e2ede3bcb52fac89dfc3a47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1343c9f35e7c6a4d5b8074e7ed12d4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccf24dd1a48705f8cba06892b9fdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f61f8a5a888b331d07dc2a7b6da275530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9787fc38345d8b17bebfe6279d1191c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c3d10d770d8314ea9ea9fd940f4d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52745ea234098a35757ee979f8e48e7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be87fa5200e6648b828e566f268dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc0f0fbdcaea32252b91307e400075535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197d6199c6a25ee371539cb5793631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83a67bca96d4b50a5c2b08794a9f5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca5387bffcb20b4347bc7ec861b0a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661445a20cd26d77d97ce92b9b3fe8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f4ed970e73b2caece92f2b5e40db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeff8d0ada69be2a223699293f6be7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab968a8408095bb6c9851d0c9e15e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff0ff672a3c133cfa5f5496228ad2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3cf9c71a7396cc96a40636734c837544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5f371f6a04d5ab941ea8a310c9c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd4dcf3686748d4cfe90f3f8ee2a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66745564e7f18f5a1e62891b163717547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b807f8f25bd9665d8ac9f5d37b2476548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6ab3ae8226083f57e4ab1f462d61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a22e9306ed4ee5861d0a049caa23b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15db0b51c2007b4d262177ef740bbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c34b6904129b164a42aab605e985f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08d4ec70fa6ec6727fb75e9ae849b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059630f1f124bdc6774ab154939dc8bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b84e6401087efeb015b164414d512555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2fd71b3f343adf6d5a4b2bc4bf375556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa94843f64c1abd3fcf3c296ac82f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f801257e3bd177db75b9ee59ec61b9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff24fdd02a9a4a2d29a77675c948e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d0a93cf78938281934e84afbf71a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89a17f04fa86ee0fa6292974fa036561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ab33910aa66863d5554f746f88851562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef728c90a637e1cf5fd357ebfcfe35e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778af1810e57ba6768e101984dceb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab628464fc006f863425eca1911f4157565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3543547de96dce4adba401a98ca941b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819378bc9fd8b3ffaa99b21e892b2948567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92283e7015e3d6fd4d28f0325ce7d81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6779ca6ad25e4c6ea9dfbee7b466f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b1b4bb851b69dbbe5a6be7e07e2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61c497e690eddef3bbfbcc2e767135571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15681fa67ca64f51eb770ee58bc9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ddfc05dc85926be37df07d94a7b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2da762067000cdf3d18ccf79b4a72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387569205bbdf44fe7a7ff2a6df62e9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345536c927ed98f281ba0911196e9009576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ad2df747f22d1e2a4980588a39c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4847ada64b990769ca8729bba7fc31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba335d5b92cf4a2ebbedb33fa20247b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a434d84e729d56b1a1f9eb3ae7da46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff7eae823d5448fd6060287f86254581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04428baf0f60c26dfa0c2749f00f6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc374fd009f1c0c6a64f66a1c4ba3f48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51148acfedb1c49674f1f49ca88dd2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04d6eeba39e74e0479862e5b8c3086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fcf1d003ad254e3f223a91eeff529586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea76d055d73c1efefa85c1eacbf818587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b77812ca523929b11bbad38f5bd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6066d013729d6adacd9fddb6f48779589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1d37f911ce5d98397994379e2598590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289a081eb4b490f719ee898b4d0450e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5728491f31882e1b3cf816de3a58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381272e63a9b79d7a9bd8e0d126f0f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348422378dddfbbf7576af0429ce1727594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65e1329826d65698988c28839ef26c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a106426cc4681d915be528f7b65459596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8de7cc8c47fb13f164f3fe2821f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a18c1c71a822768673fb0ca61063598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db37d48d64c36cfb62b564c74ebdd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6398ca187acec20a1f4090d289db4a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc71f9ced526c40717acbb834a09a91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f463d72cc62d029503552c3cc89734602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6942d30e9765a04bb460547efeb572603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96bdb5b0d9fd590c050aa0bfd96525604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da4b574bd7236e6e2c75146b382ece605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934ecf6b5541ecba74c84b955c6c713606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd623533e84d0e763699a44d2517d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56ef885716cfe4c77ee4133fa002c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0e3118097c82aaef2fc0e450173f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c5090660d60f29d2ba578afe5661610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08dfef0e6b0c011dca9580ea48ff26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c34c38e1f3e1dc0aa542216c9840612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f810a5d22fef8fdc46b7f538a40cda613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236caace983e8e1e812997bff2a65b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc112ad644627639bdc96a9ab9d81b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cec92a844f3f9358c5a0c052bbbe3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6153476269f8046502935113e99a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f0676d0d71749d0747eb489a51939618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017d45f55a05fd80811d64555a082ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e361c439187da694a884004d9b48d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2cf63a3c47812ef367ef923cb84e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da60276ee3525616d9552f89cfa2424622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f3040290126c951da57e49886b4c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b5fd00ddcdb230782dc9e88284e11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930f070c1242f492f20593d99b3826625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade636f6cdb914ec41d1fe1d8873cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0abcfe85302e7b2828a95de93c408627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2543a3e11ed22b6982f59d02daef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1cabf77eb0abb9dede2e1ca57042f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19241e8cecebf3afd56f5debad375630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4991d329c27dd3acc5ae8ed9de9af2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc1ec7cf40370756598d7f8a2c8cf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7d09c1f107345076f5c7cae87122633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f88fd1241f05ddaf46548bfbac5c57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51beb4d5ce7ddcf883ce27c4021fc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ab9fead4f0ae725aa755be464728636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503894932a50e6bc0cbf11cc27d414637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d9a8f774b02247e69fcc7ec9dca18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4aa75c54b2193467dea923c1d0f23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5ad6c00635eea51f69f742dd22df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4dbd3cdbb0ec58a6e7e2f25974bfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc7c62a6d1153685c85030823303cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c436182c203766f91193a571422f4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f54303a61b1c85dbf74b69af4971644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a2e36a97e4f925521d2f3ef15350645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f6688ff8c13fbebd53f6ae005d034646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd36c6f7be1cfb63c233b11b6dff5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84a69640ad95ebd8e9334fbe4780a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990839951c09b33396a0c46cb2678c39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed1e999fbc4e23c5c21364eddabb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e2d8fc8076268227eb9d6928af073651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5829750ae99a90be981e655ff6ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17c4abf71d0a66b74b3241ec8f46c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbca60e7964236ced1716fd4e93a16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9cbbe076e6fa91048332e2206f1a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0777ddbea489d71a3107e9243f653656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd7e6c3599c4b0c694e494798eade1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11fafd1507f4dbc0ac8ba55ef95962658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6749cb4e24766e6dff456f9ec1c7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a640544f9798a8e3b6b5e31ec07a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbbd04abf534c57b3798c21f56e2c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985860f047f79613c621979d349c3cf5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e9b6611a997cd97a7435aa254dc1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1917f6ab56adf31d6b166485b2506664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ada0d5ef3afef2d9649bc3804d74a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e98f848fc1031c83f35921afd8b50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474214862de1da34bdc435ead625cee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943c80b9253f6f425185130289c46b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8180c06ada6c087e610201fa3d02fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1aabd972966b281d645d837f2bb4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ef1df2893f0242136c4c1289d4a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f50f53b1c31ff11aaaab26067a752672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fb112126edeaad676e6d7eda34933673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0054d6f7c8f7ba795bfa07dc0632c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efb287fa27183aee50c96d9ebe9aa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d073128f09b2eadc7989c7134ad6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f36de16fdd7e314976283320e8fe0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e281e3e439df883d402d5a76b7ae678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>