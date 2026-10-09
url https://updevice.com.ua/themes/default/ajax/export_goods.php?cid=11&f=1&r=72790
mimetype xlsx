--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a80d06d93884c5c1e7e0ee273608991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e048a16824703cbd3c39007bcc6d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce914a56e0815d17855c6e105b4d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ca401238b476a151c2f01c2dcf2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbe4f3d6bd64bb144f655890ac0295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a8181743dc3437460e1322dedc8046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c417ca3cf35ce3c9e6040118cb8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7bd885f662c9d94d2e35c22a455e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01658c31bc9f6f5ec51a41bb2806d81a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b8258684fd7452f884b277aa7fe7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf3bea65bb11cd9b4711e11bdc95211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158114479df51caf2f6fe637a1bdd15512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1d72488d4989c42cfaa3005e2bcf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d0756855a1c8792b6f262d1e218614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ba4b2e0d03d3f5dfbb6fc9d5727915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3168b139af171304fd78dd917c1f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af532aa5db1298cdca367e1f0165717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aeb528aab27b2a4dfa9c7a6b48cc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3f03651fb74c71863b283a281ec6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6436aad97fefe6c6aad504704d8dbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43cafc3bfb27664785b9ec795b6fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f3c27a6acc979bd5b907ddf4f612f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bb2e24d440ea6d408dbeced6ea3ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e07289228ce11b6ca57949a48e4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c9f89b3dfece6ded6a013bdf621125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc018e33d207d9b6498369d25602b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b146d991e73faa518473a605e826b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194874cbfbe60db881bd844c483d2a3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4754fd97e858c4ae753dd3b2404f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe887a9d0dcfcac086af3c2ed9fa9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3fb423f2452683d703fa0c87bd93331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47afc35e148bcfba229a681ae9d67532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbcb779949bcdc24bade1f02b9dddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726baf438830fe54425777d4761621d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48588e90375f39f63a6f3b0c2328e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4509bddff6c6af404a79ff556e0866d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535858c30faca24f322e95807541f2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1179c032c8e5e83b015fd5c7bbfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c15a3ba1bddba4aadce88376c091739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c06ef71b2daa06f3201a56798e26940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f17356bcb39787d5f340fa3938ee9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1742c068d6af8492022bf70d3b51bdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ff905962952c627305672bf8f98e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384e59b5442f3d5f7913d37a0c28ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9fe2de0f6909300fe5d2dfe460cc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b23d06713a830a3b0445a238b7c2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7f3c775624a05b9f4fbeef6150aaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17290a7b21dc48234583bf8c74a3643c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895adb955f98b168dc22fa40c73c3c3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485da67e24a3cecf5a97974147ca2a3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8c5a94779c86488fc16b76536cb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f474161218e60bcc7e302ac94d2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622124b80ef7f0268f6d38e90e99813853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac29e9c2e11fe1f3fc6b79861db61554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18e5e46d11ad67bc9eda19cbeb149155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baf0309613be831d4b2b5f455275dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9693e49f3df81afef4eaefc061b557d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53a3b8cca138122ce53fe3c41e280658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab89fe3bb63338460a8f1c8dcf2a1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1243e811019ba35c4be66a1f9a2ca460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231600ceb0113263f6450938581632b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33856a0b70ed3b986378d6b31f8201662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e1dfaa7bf5b59553994e77b60f07863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9f9d6f5b1e0fe28e81b45644d07a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde687b279e77d3bb04adb312d64acfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943955e463bb69193d94150511ae2f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cc6db11caf20cef77cfcca49bf4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76130152b079cea28cd0ce46e1db39c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32c0ec60513e1cb2343017535aeb9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c95ba8638bb92a76afd9c5a69c3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5356e0746038a6f67c8b9c75a008b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6295c905e9ccc8d8b147fe964f79eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ace32403d4b8c358eaaf8a5d0a16e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2b2edeb57bfd312e61df2496b21fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af8301b1b7be5b69672f1e80df57075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b188777d70309978928bc76a5b2ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aab9de1565dc77fd020fc19423f1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a223ecfd292429978e11df3444e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceb70693ae41f885a95919ff0f0c8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83ad212ab6a40b29786053eb06e3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e696d2317a2c8d9b33cc3b57c74c67281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beba29249f808294c04944c428690e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e09db58f85ff6004a12b43d78ed683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e15b6f06b6e4845515ce9c683bc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22444f1c0841c1f29b4c176b92191385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ae58b1323da359815698943f420e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cbbf2c74f7c39a2cfe0a44e5a4c2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dca99595275bfc7fa2f34452d7450988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400712df3d52dd06c1dd4b64748a99b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13925f298872b8118762872a3821a1ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a29a8a2c73eba30c9580306b965cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de246d3123636ee34eba43541f0ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6de1f794a6c3e8817eeb795f293ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d99aa7c9bdffc4fd454becb5f7def894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dda3963bd596ac8f4359168be4c1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c344f4a6e97dcd99caedae4f75833a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772df064607f3bb8ee99bcb1510e30697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f69734a17d059d78ee0840fb5fa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb46afbe2b3e8969e7d7b5f5b2c4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916ecf19000bb721e7372dd8ed5ba76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943db27686e49a6c48e1d7f4d0688db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee0e785bfbb3303601606011aa228102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6728d5e97f4a18b0147d750c5d21c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c2ef4217c6ded61703d73a08ad2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df679b3d11368168f5742be78579b4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db10461a29fc6f51313b27168f5b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfed1a0d34ee6911df5e33ec130b43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b096dfd35cc61df46b412646f48707108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b381e344d8d013c76accac51380412109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7c83653aeb6114fab3e54df1a0ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f1b6315839d5f27e862efa1cac15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f643b15c48b6d2cad06c5e3b412e114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdbd6087a892b5413aca6f2bf534ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d310cf3e634f737be3219d3d540f3e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9216bc512cab05eec056bcd0169a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5b97dc96544596f39def1171cb9af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e5eeae80508c47abf4d36d317f45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2058bc6eed64b10fddae616e09d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec6857926ab0a36c4c48bf5bfe222119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5f2c64d3766dab3d2ae69d701eba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b34f9ea8f3682ff5974cc258d9e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8743d96a15aa96e49987d495299b75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1698e179f423604c7f95aac264eb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09907c7dc3296ea1f15e521e4be5cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199c287d0920640ae1a5f10a0146a32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b1c1b8f08c0aa4f158f4cbd0e7db5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab5751218b5591e33dcb2b89925a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a888030234c89a0690c902583b3b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d753c55bd4315d16ac82f99efbae3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fcbbf3608749b3b18834a66dc0163130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c1e492c3ebe8a17c0673414fea67a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def01d735056f1b1c9eef90641a893b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e46fe9b98331c5b066fabbad9668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944ee00430d1ec56d2ec0e32b1a3f71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945e6f5f2007aba1c48b9b0b594cdd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a48dde8b0cbea6a970371baffc25e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b1365c66dc7817a1c201ba201254137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788ab90d9622c35eb84eb9539c4967138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39724b086d4c60c3ffe1a41338450266139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a88502f98031016e1b94719a02e5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c129f9452fc2a5205d30be16c51b3cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab7befd21feae66d513546f3302462142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f20c2383ac7eeb474777f0ecc0774e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073120563d66773b74da66812581ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd972f7905482e103b0167c5129b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e2c068d49362ce5371a16ea7e8fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8b08439145ba86887b47adaf2a85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bc1cf61587725f65321c365491dff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a8d5ba98310d0f7ad84074ad23a27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630cba01cf6d6391e27fbe0fff86beb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49b2a11348d1c60d2b72db77f4390151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457669e91043714dcd221153098343152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862675f0b1b4b3a93f3bbdbdb044bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d73cb091b0f7443f2c4fe5196cdb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19180696308461e774729237e2b14363155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbb3ae628f76b6a03155a91dc99af9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcc8e3f79161fa669ad2429000a7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffd1844ff4a7ca6eca56113bdbb428158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9b997f71b39740cf474aafcb73c00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544856e6a23a08ef42b3f4ee226f4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300edc5e251b9cc6acd8a3cf2e645f99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde3199cacec7e78b20f699e50de7eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df2b13b52d3f12fc09aa107ddb66d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e193d1dc904ef51f489247fa2b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efad669e3c286bf2e47ac162bd28e02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d9f8e6360f2807a5509f43f78568166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239be4824cbbfd3626335882d7cc5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ce450a2473b22bd9d787f583acb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8148ce64cf09b4ee21d711713b535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba261ec6cbfca0b78bde3dbd8b895b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee43727c9f7fe0b1340056650c4a14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cccd4c585d3cf25cbb84b2416ebd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c96c65dfb3f980c996e7b44a276ac5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0dcdb1bab2a9ac9bd7f0eb54e31e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1175825f22c1e41224953365689f27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12542db13c0a0ad49b63cf79943d62c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad325ed67b59ad4293d614d1be19c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ab69c3a23e31b0fdec124ea94690178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b48ed4fbcc1c88f4a24a1663558c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eeacce8e65abab8823f7658cace4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978149da9f35c54e176c507eb5e5d2ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37263771c65e488762ec205ef248233b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26d91368b5e12490e7a48a07ba90b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbdb0b6fcf0c8cbcce9610d531dc76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e351662f65d7780154d3747b369c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284332864c88fc31998a2c135006410186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04685253cade08404f507ee8b28fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6215248c7c597fa22df7850e80d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdaaafb224f65c8276f022b2b2c753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358e266ecc459fc6199c8e09345d61e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee241c95aad190682c66bd0acff7141191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a19bf3190d0afba6e30265782144e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb612fe8d7ea0d302c19ac3b5c5abb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bdc9ad2dfaa319a5444bb3303d147194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023bc853e25feba929f14c3a7e33daa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f93b3c12ddc444546319981a5fbb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34fa4e55f1f31884d23c94b332cb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320f017078d21857c24bbea7d970ed2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8f32ffb9b3e046a5066930c9ba98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efbebf3f2250b960cefcc854d5cd91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513715d09f867507a1585e951abec8a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7837ae56cb593343044ae1cac64cc7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50940c74e07c3559fc6afcaa07760450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef13f438b43398cf617b94b75b71766204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae91410d573341322f54cd85fd26942205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb20aa3f3cd8e654d5d53a041067a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8183bc180408ddd85889482f44131a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767193b1176d0ad30ef5298a50e2c25c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ddb49328a7a4d2532d145502a6f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cf9e2bc561aa4eb67d8fbc0cd22d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148eb91e206d6902626818b51b5e8d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cee5f4ddbaaba438a139a5a4fe02b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8bb9fab187c999d6590e3ee2c97de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf0d31d55d81777f36e8fab5aea80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8ffa60135d9503aa0f9663a7d856c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c9d61a9e773d1120da157de37ce2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd8bcbd6988d0b5f78b172abbaf80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d6e0f05f29810cfbe9fda2f2b2f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50bf511862ca777b7a85f9e83b7fa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a244789b2f6863330cbdf9f74bf90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838ec4245c6f2a8428688c7f7c571d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207d29e0f712ae708d449f963749586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d7bd7a0d7cde0f419e2499443e490223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4369422c43f982f2c79e3a651fe3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625b4f66a755057380b4c3e8d207b75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0432ee93cb2bf8073878037ccbf3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229b0e34ac88c449d6501436308f3bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc990e6d108bbde75ecad570f77dbddf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5a5627b563301fb1a29bfbc2f809c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31cbaed07a03429c1394b77e18a28d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99b0dad4677e9ca3b1f2a62a2f489231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb50005c3fa5a9e77800cd9c25035fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df15c7374d6f195726e511f5f9520ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299669f9741599e26e42f9e07427d95e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2662f1b2c0fc1a53f19eb80af1e6e19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0564b2cabf5e645c8367f34bc169c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbbf5de20036c9c93ee0aa190c10b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe119099d6cdddee74a990cd466ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecb84bb37a537fa033fd47f7147c84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4d76415e056b8fbac26fa9418bc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca18ffb6ade0d48240bac0b5e0678241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896f1b18bfdfd7c88636f537dad32f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf5d2ac929ca51c8342839dcd9c10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae086df91613ec9c86236a4e86385244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035fcab456157be7710858c7f21f730245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd988c3c571b2b2256f57b04ef450c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d310f2c2bd146766f55e0b002a43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b2bd68849bb42eb1882cc750deea8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cb4bd7a94fe3d4321520db37e9c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7193cf9970f948f286a990a43db8b7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228d5109dde9c7695c80418b08a1136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2420d370643838e8a4d0213e0c0a223252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbe56ea6231eeaeb702454f6ea6698253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964eb7870250757bf6c2ab0bcf702db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d03a3c87fd33d550050e1ed816bdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277758f9545afdbbedebd434df06881256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eb01320171cbe82016a76f539cc60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc296dd3dccf50b848bb8a78241fbf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b30274709763a76a76555005fa0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0884e8574c40441436a2b71eaf65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e944a7bb818b8cb13feb48decd43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072e3075c80a0aeb4f2d05f3921bc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7b132c3e1f950431fb2372b0135f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb82435bdbb682ef5083839532be2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1638d20554cca03ca537d69bb6a61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdff9a1b9fb8617e67d3c234c998b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab668a86e4bb0bd2b492c2bd14b2af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50cab381e0cc91e989bf2891348174268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c746bf073373f5723a4944033553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6c16aafdfa1dd5b1311823e3d0147270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70875a6073df8537634e47496e630271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac860c96e72c66e9cc207787b717f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca59afb0b1a2527d12b9620131de0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b701d91048f9e89e08d32e812cc07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12826268fc48148a9d32938faaa234b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794776061391504ae9f31c7fdedbff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50018ac7c80bcd2620266d4ec0458ce4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7ef5a4ae4514d829b11e27c023cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be25262a5de73834450e76a4f3c70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1606d0e530fcc312976854f79595a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c93a87ad900aed1c5139cb7c51fd9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa8ed5851e0181b109781dd4e85c83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ab93783ee4ee7711583a3c61465df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bddbe017a426e8730bfa5fabc1581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63872f24a210884bb1b37306ec687e0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a907c7bb5df1f3ea86db4073fd4638286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99d8cb6e7ea95a0c1dc2872aada6da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec37a128f8cb1bc22affaa9052887c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3369b60be9180ca5887b31043e655289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac3e87584d54e76759d316be9167d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b98b14f012a8fab0765a0aaed21e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6622342220fa98d541208884a2312292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5579c8f1537c187e7d185f88b1ff01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8e34ea869b6308a3220eb751804e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129713a0dff5a1ae940595e4f0599d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dab7bebf18e028ec781e1ab6084b07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3cd6887727e4992f4e37ed5c0778297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0063f230f8ae9c80f914a1ba7d5d60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b62ffde5a5bc71391735c99434c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf979a28fbc8ef99cade740480b090d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4d9b40686d3d5d3c6f78ad5493d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917e17270a54538b4d008a895eaf0eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0a9c0687d7a8dcdbb5966864ab32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08056f70a064cd70d0da1a5e911e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee0b97f85728b6e367dab28ef41904305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842105805ba34c6c418d4bc7c3abc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2cdca0efeb10c6440ec30dff7f315307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d3014b109ecc79b1b2826d6188ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a6c34e75ccf245571ab21824b3189309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b597dcd2c72ced17565bd7e3eb37ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74257e9d5be3f1ffeee6241f2efc2831311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab798c9d3e4c23c1be565001503ee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb43835df823132f17bdd9188b04766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc37eb914e74f9a4dbf613e7db4aab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865c3cbdd21367c96f070d8867d1a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61914eecf4f101ba80f997cce95302316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8f262ed47aa04384528fbe289ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db90c856e4c87d05d363ffafbc764f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274de2441a7dcdba93ef4084627e5562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e94d01c56f103ba74d077bad86b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0fd82ee6e8e5592e54297f4f1758e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c019fafda24f503d9127c333bc2b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b191a8475e8590dac2671cc2da327e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfed8ac6391dabac7c189be309b1ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38285294431548920738f80a50e7314c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1cee1f8d5eadc062fad93c6ef5659326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452e4cab1e74937ad6e27932e1ea88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc116b858e0e53f09ca14152c113e13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d744f8089ab8cb6daefe8fde838533329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb2e7ae6ab62897f427f097ac9ddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481537b87c5585e3b72169bca9dc1885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453856715e55c9d7599eb7894bc6ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81b31dfe8d47e8b5d1631ba962a7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5de7b79602b67ecf3a3c97bda35c47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439aaeb90d2de86894a5bac387a319335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ecae72a69b56be5f3dfb22acd4c8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac66c9f9ac9d55efa421993a1c0b9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395574b855d6bfd26d0e797a2cc92468338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a182af940c9f1ef6face30e3d27c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb280fc295d8972d52a29ad02c3cc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaa52e560c4be47172463ad7941a6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973bcc7f2972bf6d5d544b7a099131342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9096e62ffb7f3923bdfd762e1f8175e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977799ddd6ef7576d3a4554cc624b5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced1ffff1f1345b53ec76a0e8f7afcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61369a2b2c93b70571a7888381a08806346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9afae118fe3f60b8762156bf43459347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64058adea8721a843b8bfd771317c78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6272bf64a10a81296489811632a590f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7e9b1163d9547ff1cb1786eded71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e1a4987e60781cdf31083d0112ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad05b36268e1b075920c7f0e66557a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb4e76730138df827120900597539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54880a47fa0bc2442536b34b26666538354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb12c57559813c1898f2e3ffdf378a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae22515184f69c5d09ab6e3527fb5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b179fa98864ef6d3c30d3f581b3e42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039992b9ded77dbd1a2974e51ec1680358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9edfc0382ffb946ec2c39e5988c32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d398d0b136709a91ce95f3077aa596d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee19d5033a0ae991c0cbda863cfed8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130419994f90631ffb91d64d70bebd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba4a10d8a33a6198092c6742fad963363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f3ffa99cb584cc2a7311b2d836f88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f683eb94b753e4ea48edf292023b26a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bc688cfa83678e195c9a357c5cd8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455901601667b6aa6fd1b1ee41f0ab7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf0386dc8dde0a07a3ceaac13ab94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101490c12608efff46150a7c78494962369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a4f48878be3cb2582bdf65906e6fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4680b377f29544b3f756c369d7749b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876b09e9332d5af1c870f03018f6df7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a41b9501e716b72140b247e5be353a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2f5efc576946ab0faa8ca3969e9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2db072430dc87a16441391ab1e13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5c3af17cb261e980248e888cabcd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbf5781fd73754eced252f6b81539c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc332155a4d28b6ff3434cde005bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae639af97dfab14dcd65ed3cec691379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a987c68bb1076a43e7b104e7104273b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9052666be6b63cf77b1673124444dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbaa5fb554a25ba9a58aca78b81693382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d6b01133025e2fba7bc926e13943383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071184ee6f18e1baa85adcbaf2e40c16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2f325554f9decf9ed70b605b8ec0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1b52d5369834d31729b96a2f152d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef67dcd9b7d81a6d32db9e04235d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a53f23332af7b0e3c75947008d1ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62297642f6b33b8709aeb283fbde26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c6c14f6f2bc6912a56dcfbb19bd56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86e59be8e21302adc78430fa218d2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f8e9d861f66e54a309d03111c4a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045037dfdc37d5787f374833dc414a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74923688e5d1e5fa3ceb69b570673d40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee3d8350f06dc90426d605a38a4c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550438cb0dc52603003fb51bdd12d4b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0836ae91aadf4cb040ee489705892397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5f525a47a3e73bcae59f4d4413c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b49ee96c1120718ee1da7f38a165399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af209d323f23b685a5b2916532826655400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9b1672888f0ee5305298075cb6b9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a8905b5f6d03cc26b2258806ddd17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cccc2eb04d87724d9f4119c23b4f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6861e71b0e1e0aff606e60ecfe896404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4f9912778543d3da9c4aee6bc2dd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c51ad206eb51aa6153bf7ddb9fd9cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25150478ed2fe31df8f2c8a809ff6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1798b5dd7f8e84c0bf5cbedc4b5aa91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef67546e7b8d58857c341621246c0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e7ce0f374b0d5a19f3c517f13dff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4947945a0598addd4f034a60022e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e7daf67f32bf7a06d16078ec780d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0dea89cc82440d43fc6c88587e212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a874d635d0ef4dd5b74ccd530519330414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fff4352c4d60a5f2e85e91cf70de8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed345a24b296e6dbdde01e13a84d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348b3b83fe457ad24712316e4e877d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa6963792f271e246e486931f76931418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1c9fe57f8cd853763726567d1199419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d88fac112a4b4285f7de3683d72319420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129304ff897fcf51df17f0d07432c62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001457ea4bcfec7703b4704dbc794ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926c844126961e5963c1420732f64f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7cec237fd11c3300af43bd7a6415424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027829b9fb6461934e1d70838f533c33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf3f70cc7ddfe5ff5660f3914464d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a79fc33fffebddf45efbf0a347ea84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a784a3506fa59ad3cbe629092f415428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a50eb041eb13cd0a0902ab606de5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83977bc1c3475eac2ea72c7abccc1bd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c0353a8d4811647aba28ec0b000e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10cdc82db45b1d26f68ec61ff1a59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3060b68a04ffb8f1fac90e6c8b53e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680ab41f57abb034fe22b0a06891ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556cc1e26762c8f56d0cf0da378e5e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6051b58451fc65078f9ae430f34b608436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453753155c67c3367a538e97d0223ed5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e530e1407d8efcf1bd817dfe383c835438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22581fedb6cba63442fe57b4f78bd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002944c50455cd890a9c6e7a21366e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1c9604e6c33f1c0120ab59946bb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1be09cd917fd60a781d5b422e085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0461ed3a2a62f876d264a564604b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867cf265c52b7e99b81cfc3b155439e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803dfe54976f3040797ad7a4394630445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab072bf9c8be9f938bf1c779fd1ce22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67e3d0b8c8e30a1edfba62b885404e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4b393365010a389c2c97c3021c0ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482afd051f33814a1074b3ad65575e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e11609d5781a55dd65a38fafde6ec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3db3a3455b8f3a5e64bf2727ac9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730daa1602f4b2a3c154a99ddade8c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e02c41136dd00f94e61dcb46d9f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db072b725a4decbf3afd859bbe1ae1da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b605649352e42aefaf81ef39cfc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4769a1f99374332a49cf6dd9c405d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02629b20f773076d6064a697e6a58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a757f6d66925bbb8dc90f0b3a3dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b5301ac941e641f5433aca5f6254a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681bbed4f91846083a4bb27eb3fc53a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc79a4524a9dc704255efb86292084d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c72428cfae9f4b10e07db441c8336462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74da69736388214769e5676486eece463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0cceddf523500207ad9279e1fe362464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38539951a37a8296dd9db7025617fa4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc6b92edf4e79e54b0ad005e30f44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f27d5b844a29809c3be6d7790af347467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd228b2a3be5aba4784e8d2321441468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c74a7530efc7fd24c11d6f4571e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7895c351509f0033e56f25631fca54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b4a085260e965501d6211f7e29a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7986923b465b1c715a2723bcff80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a601c6aeb7cbad615db476e6e1dedb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad75c0ee8fc850f7fefdae2fe74fad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6188e1b856601448def13cb0549271475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa04a3cc1d8ec715281baa41283dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac29639d17a95c08b63cb1567053c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a459432ec90123c4e10b3763c3d0df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7063700a795848fc0456d32a9179e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0d465495615b5c0894adf724ef52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9246fc763ecd01e4720bedff09656b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99955369b028af0389d444d0098ef0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c68dfd6c35481535bac4636219228483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72dbc96b4686366e77f29a043354d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82edc3a1c7da89d2e117671a907f168485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a10cf1cdcf5641968171ee9147c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1001689825a9022856fc62d2f60e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a1378779f4e27b8648ec3d6c9a22b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853206dd5a25ee4e9c5d6f717591032d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293acf8362bc7db39c56da033078bc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba05406167a92ed6e008b08d6e9b06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8248794d9fd25f3af5248b7e90ae06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968a5a3ae819be36ab54dbb4f6dc694493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d26ff7767a07486b0689502c11be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036dbb8b42a26a56706b992195ffd20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03e130a2a137a406f2424c2c35c47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f0ee2a299b147ad8ba07c1950029497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af549e072fb2c3693966b1a1b5094df2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364cfaa869487214526292a4d7d5a39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0a50ec8b6f715f8d9953ff14d3e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ef6c9d161bd50d544d73c1ec991b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d2b04fa8c8eaaf9785416c3a491ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465a76d6004633bb88302601fd11902503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49691078a44129c9e0488ca2f0fc2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda98a5e3945e0e2522a07672abcbb89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22099b56ab999715429e9aa78daa21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d4b0a55a02842b58517655d720f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9f2bb9acf45d0df2b74ca32f09e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a02cd466f7f1bcdeb9f45f2e5656509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadaa8a9e49f39bfd19509ef906075c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5bfe68b16784ccaafc9ae1fb634d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bba6f6f39bb762b9197d536b1345512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba36608402a1b685a11e18202f7be5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ecaf1319fc8245ea029238cd9b1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a884c79b86e04660d91b32678a707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592617726547af93c7ddaff75f0809c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238871cac6110c52d0ed65c99c375438517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e912e9b7b90e407ec771145de34667518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699669cab6b177fef43c5805d0efa74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8fd53f53b74b6197a2a03974c539520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c71dd0a23750eef1f5e2a902ef145b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd0d2f31ccfd51bb741d842247567522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779438bf3890c338d283b0835b1f0477523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff68f8f9102f501d411876f7bb58b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f1920fdc00433587775b57f4c5149525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee012b216cb6ba8de1af24ca5cf38bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d896e72adec9009555ca7479423b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655a34264c83d21be6cd4b3204aa630528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f801f17ecdbabea30433c761d17e8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b2c419f4c33a9d30ab061ef89951530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3144805b0bebc0cedeb6ce0367e12f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bef03f0bc80c00dbed65419f43cea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b62ba6dd8eb92b17512c04b2db3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0c4d7152cc987828512ee88e8940534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d389b1a776903f65ebb0c1c65310b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94007c28c38b684ba5411fd70cf9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87139ac3928528e0c594de6775cc5f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a7c732caae73c5dedb26367237b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b02dbea0f4fae94daee7ea6e20f4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317b13e9da9a8f0f0208295fd450859540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0f5711ec3cdf89e40812ce9ed357541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca406b22f720f96440d98278332dd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f0a51b0dbbd13bdb73cd950c9110543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca7e7b2d77dfc77a59a76953e5838c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0997fe186f69292626a2e16ef8ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27be3c8a3333c9d0d1e29342be7c6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d8dae25a08b6efc02a2c950f606a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df115ad4044342a7fc3e33b5ccf4be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928e33391e73351723c0e42b78aa095549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135515f939a6085c95ed32dc6613f15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924ad23a391a4a80789122747d04a2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc49e21ab929b5421b49997834e3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27a46deeb9c444de35022b6a33f9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089517441b87dfefcb89ff83813fae6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30989d012a42e20368bdd3fd607bd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda99e048176d6e4bfb68b1ab52a2cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e6e2ec41ecef3ff02151a7da99ac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603b0fa942ab743a5bab421c1c6593558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67682f84767edf9aafa0b8a0b85a11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ad7a338ee9b27a9e6803368e07c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e366c53c924cc2a737956b5b40ca3e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd0e97724a7e29480b85684a2c28c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c5ae6b41d6520fd814232c7b7711c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa0c64f24c248a851238e92e2a0001564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7d1099a20a3c2ee5107a54e69daa1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a828f84ac74408133a8bef5d2cc266566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d79e4004d4508dad9123d3d756d3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85908760fd70235b3f12bd5a6598e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f558e59dd9bf8b745d1d3b29e783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0116ed2fbef2e25ccd1472c659a632570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40edc43c59ac86b660275f7c791e20e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96982f4f6eb862723ba1bb1b13c25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06a9f2f1e3012c605436b3bd13836573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc911f97278dd0273de3490d3b3ece574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c9fbfc0ec98d8db6d07c55170ce9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b36de2fd67654c8dd66fda2f19cb3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe00d50247068635198962a36a6ac41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d934d181ba2c242750448fa045462578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69aca37c5637f628a3dd9454dd70ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae530907aeb7a5594f59810a05c27e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f78bd35171ad98351db9dca9e4976c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d7c41357d021c5cae9b6a8815d3ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252009acbaf550b47fe9af0d3eecc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aefff3a4761c8f058663c6638f3f03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adfa319199a4d75fcddedc4783ff22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fecdfbbaac8c53482f617e624ba5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167b7097bf9039aa3072b2e638e14f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400078be7f3fcd0faae1e04c1102e3fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aa2648a7f829db871eb9ae6c53678589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6336d3652b885b26823790605e92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d290334935e68576d71154894c7058591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d7f56ac7e21e2cadc4a1624514963592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47ebc93c8899e2d1842cc9df93948f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a13787383ee89dca7752fda0478916594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b55bd7d615e5a11ac583ec0c63d0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382b3a487d91ce5c51c04b58070964596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33e63928f5dc7afc6dfb3ddfe0152597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641205c6885ee853c89aa31f55949aff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb6d1e06486fcd2c1174d9269add1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fd03020b1893dc013e514484becb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f49677b99500559d34da1dddfd6181601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f0bbf2cff5280cff4aecd3aaaa9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a1828313c9dccd666c07dd9fdd434603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c7126eabc422493ed20f4f54e14c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2f3d5069dd22e918d36105254c92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764857257536ac57f32dec543afa4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d0aea30e535738b770fe08e7741fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be995f0b82a8a2cadaf9ef0134fabc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d22f831d7f655ce9462d230c8c36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f23f90ce7e2988d194f35cca67ce2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0b14866a98cc8eb146d4361da564611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e13e1e635fdbcfdf22b7c040a8eda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa86ac97782df278db07ea23b1fdff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad724e62ed494e287a8ad2eecfcaef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf128e68544b0d5dedc17348ea1bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeac7e9999381a3e333c1b030a3380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abdda15df594c0c85827a7814cdab1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f3eb8571a969e851cbc49f0e268b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa69956372684d8eb69890204c1940619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc995f1eef0036c6ac28164737d01d9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ede55cdd215983c31d836e9395bae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfadc29b3f1cfa96f10eb9df647a48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee88a520ff44379d806f5b6700da3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5405e501915a3d8e30ca0963bad7ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38157bc6b8ebb04aa1e7ed062e872b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b764bb3373f11f8d8242c048898480626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8539a8a811d0f7229d1b8c1517bb86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd38bdca0768fbdf17d04a96302bdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698700d9f40db22ba0e6128fe492f969629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c651b1ac48931caa7bce78bfa6b15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f21968636fb302c4b70c453fb12f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680313c6e0f84ef9eb389eb88b03533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38047d8a3ad0f58df841fd20710a290633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3ab4af8093c6daabdf6ded03553e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a352ef44cb56c2fd58f502be5d22174635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bff1c778892db991923061e9c7c81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c2c57ee780c355619703317aafcf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ca32b837fbb4ef152753b4a0320cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a26cab55708d132323c154c68c18f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd430880b32bf1ba907ce45c1d019640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d7c32a2e8e9686bff1955c6f28be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc76c1022cace61ca929a9f6be367642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764db21b372bf219cdf48ab74053282c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe5fecb0f99da647cd4d71f4f89e83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8554e1199446845ccf94df12f79774645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498db074c169dc70a30996d83beacb1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416382decd91c088c1563a2a457cd2d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09559881756d00b740228b2149614f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb36b0e692426ca3b23a9dd326cb94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695f7c98d1bcb78110dd4e2f24eb28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb5150672f5895d8a4f962cecc67ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcf0fba6c5abff12e33169eafc38f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d1e2c5a834932b5c6c11951d38f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de4fd15257106a49e0840a5f27e2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137e7651e892dcc2ee14e92766de05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6afc6b57bf99c5373b278db7b813bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed39363d0b580ba5e838ba23c0c924657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be28a5c55a6e0b29171f5f3d0231c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d290d0a68c70e569e664cfd071ba14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ec774dae1db3d18a2ce57cc064f02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6e12e9495531a4f7b78883c75bebe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1c2b1d2e97340ccc9b31fd1d52618662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df361693252e167750cf8ef0303c0f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b05a6f3ea699d4d01b2ec1d8810de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0377ccaa876bcd8cc05df7e25d6e040665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabedbe4d24b5ad2dc87b6004c6b5f48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f8c4c6ed00204773332fb6b7b5803667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7164d3baa4dec29bf42af35580e83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0def57411181c5517aea00e2a55fc6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393eea08c86b82adb3fcc9eafbfca2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa1321163062108fdbf1bec50de02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae26cf434d77320fe76d85a4106fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9a026c54e26c68dfd8f3a00d2aacd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e403b24549acab0c166adc5a02236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be335369a1cef2c9fd373f10ed202675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f3d100fb905b3a782bded565c253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ac111f95e01bfd710f1825692740677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b64a4157222ceaf9b39e4282c295d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e4350a6339d3df8deca90980a35c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed1e80bfa4f0e649099f4edf5d93d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f9f911e9d24a883c4cd6a1ce8cd75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24983edfe95d22a5f77e34d09c8f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee87f77ae97256d8ae40f460fa434a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416974b5c7bd500ace47957c17de1fe5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6480699f01143105070d09d7170fb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef20c901fd6b43cdf47c15674cba87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26b090049f3b89af459cd20a3a3668687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31183fec6a00865143bf267a491e45c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d1814cdec5d70628976576d0565bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89e53a8d17c05dc62263203ca9e12f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a117fcc04c8b3f65848db31ea211ce3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2fa32c7482213dea8d3ee0adb950a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33498881de400df685463cc3631634693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65dbebb0f054d741ad4af257b613c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be589b2a357024c758800093004051695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df060651277e6adebcf17eba6fcf352a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9226bb7863644c64ec1fcdb691281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50a2a0929f6252b1d76783f2c112b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0b351bb90c258fe4f6e435529e03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3619f20a7c9e54bb65be75d3c3ca630700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11684f8b6df229732fb09d92d9be396701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372074be9bd0b9286ca8f86584dec57e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0586cf080f6fa275750068df79255703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30e4cb82e427fb495e9dce185e60b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101402f1a1721267446edb01a0dee32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa26e43693d95035e7b465920946f2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec8a9e2ce26443512a2a66d623e82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df3d9bb1a4dd86673985d98f84096f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadbbfd07712dd2839e050c6a8cf65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f093f25b597a4f83bd38e111df255710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a9a65a0e694ec01ac202c80a886fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154bfe4afe8b8b81902e9ab756801cb712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b8dbc2c6357f8b2a5b8187093c7591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb407127ef862cbdde4cf770d4c82c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b4fba8ef381fa2c0ddfbeebee2c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717f0cb4f346cf42d262ec51d8d9804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f9e35ce77b5f28a47c5fea63f2f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ed7a54e3ad5ef68da43cd1a71805f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d252f035f817e2c220b77dafad377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e643f84222b8eebc310555f936ae1998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54896cde868b5178f91c62a3ba1b779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003bacb1a4a1a193189ffdb7cdad18b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f05361163248935fbd7ad51e6597211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e599bcdc883a1130ebfd354f77c5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affabb8d81714977ddf3dead5dcfac9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5956cca32f3f6ecd2ed3714b4d49e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c365c708601dbccd0e009491f7c6bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889527b150a96757268ec4069fb2f2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59f946184ee155059e054fad41be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4fe9900bf328a471be75cb02e00bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab02956cb08e7d2ad27c1efda456eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d0aa250cc2ef67c487479cfb4514820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be26c348fb88b152246f29388c8d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87188199e2382eae3e9605a1f340322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580f00b8638eb73d4bca50860558abc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd001ee8efed117cdc44761711c0acc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f76e5b3d33bd793fafa4fc6622a27925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67797d6e900a53f83e3d11a511c4188226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b24b01231685c5528a5f87cd7e5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9bf951514d220c716a38d204c192c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9927d9a4ac182289eb1dc7d7df1ebac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45801aafda50b67d7507668311a9d79830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154a62b2805898a26fabd6ae235c0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c018c3102c9c2e9bf5d95dc36ef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8fa97e1691c5712fb3aaba640adaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435062cc2bf80498fd24f30edf9808534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7aa4308729dcf2d1766a9eed7ab4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0bcc6134ab0006e44a5ecc88e14c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10409fa333c1c6f134a6e7165149337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca0b1dea0f3e0427287425bed264d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bac3daa49110d7c46452a8a81992139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef2640af4fd90f68d37fce858b61f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f0ace427cdca88c1590a61ca364da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d8c1e2149696dd2b1271364eb2ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cedc7478a3b325323d8779697d76443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a726fdbf7b31b53e39385fccc3e92e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d327d9c1a59c27afad61eb21559345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a571ae9dc8f5c9592438a6abd81546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a5470d5c700f45fbe38f3ece071f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb888e96086ccad5df93fce08f1734e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd3be26505f5b15856bcbe434475149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ac80a85d97c44dd176b894b96f5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead03d5bc1b5722e2fbe2cb5403ead6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0e5fabbd22812cdca330737d650952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb72d01f878a1c8d1e78c8127b2c8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05be8be58891f10382745492e8d1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e3c619e6facd26380d9611b4a87755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ef1914eba6f40524117a1d8f93cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72364e82cc0ecfb7f72f072d9416f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de1fe976b558b3da3c63a75ebfc3c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0108ac2172300ba036ba9bd4665ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f1e71721865014f7ee09a25fede3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1bce8c1e2e53ed7f25b397c0eb67561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860108f2dc6a39494febb7342bcbb0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97e769e274e6560ee8ed5ad051f5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524e81680037f93280dfc8ffee3fff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad557ff7a3a158f4941eea7d87c86b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b449526b407fbabc3e945b95a02158e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f407340d112d65b8e7097021fe21e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21dfc7bdd89f70b01612c7dd894e1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026beb8d459f1233b41fa240959a3c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06537f1f7dfd19c417af8557b0050870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7c40444e6328de0229b9b51ecfca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc406acd703ab6f579da282b024ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d3b29c2f3c491b603cbd87792fd1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873c41bc6eec006ba9e6ed4cc0989674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d4dc24bc0014f2ef408831d92d7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753207b9ac9f0b75ec25221b627062e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896913fb1d8e6ee330b76be3805e9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1321a9a3743eb038999221f051b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797aab4fb9fdd96981031a52d5e476a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d7969f8dea8d335df3402ff3dab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd282cb6f7a903f151c95000b925681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1f6f2a57493cc746c467db7000d4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539161f9b7d83968dc5db3ab4efb738a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e2ea6ec881818e1b8f7c4611f6b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698b032511278ba79088ea443adf5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722ccd6473042c44f6175ccb13fc3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd94cf7b2d52bc09373f00b9744f3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670a6f9e4af1abb6e42697899c780988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb404021c40929bb550c981c99fdae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36f75a73e99ad57b306fcbf704470790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be15fa582e3df2368bc4fe3d1f895d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e5881a960ce7f4ecb9c238b35bd7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe39fb6c047ed7b6d4fdf22ffa766b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841f226a42720193c3b2fe55207d4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2620affacf4e5bcc2f3fff120db66295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a46fad867f128d3172afcf492270596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959215add63bfb87a6bccb8666b80997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08b704b46c86a93cbb0fa81e78276b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d44170adb42f5434921fc6031312b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87def5e084a45f4bcae0fe20d317fbf3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd620e53fddeec57cde63fb4eb235101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f6dae975823e4f683e6082aec311102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf972526f1f2a1121ec5223925be196103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9bd8b1c87a2cb345da5260cb6f55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5901bf3da8f7e9d95fbc6584754d2ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea4583e19035b6f3eab6e75a680460106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a19c16eaf24903c6bd9f00e87e5df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2538b077a0600d67c95a84db86d3633108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7f882632d89d69b64244eccb699c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a8c5b977865a33176d94984ccb25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc796a37fc476f7bdbb3b28e61b414111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92c0219dff37e00aa60225b3c9da18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d1ec31707c9a017a7c050b8026cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5849450b171c092b2272cca915dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7723289494c7d9c4c74745917c6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812a7ee8f321d9b1e29a4c5d67b888d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624d6f32220390d693aab83dc99888c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd33364f702923a0c82f007ef0ef8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fbc3ce008cbe094f0ef419c40ce5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ad1aba3ff0b3daeb4c128bed8b2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53cc52e21847a260d8a0c733fc7066121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926997845a5c68d0f1363e559587cea5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d21c45a942b6b3affd9e9e216c6a2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec6e140c72f360123be04e17641cbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf3bf85a34fddd97e5a66bd7163501125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d5368b627a089f7c5ba6557a91e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbcf0089e0aeb75e1374929fe2f1f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939030685104d5a3187a85ea12118c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43d111ea48a2b22bbbe0e771a84801129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5e16d376acf2b487da4446060250130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c48ec7ff28a3185b3826791decb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031a5e2ca8b157a16c9e4050856392132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851589d34adcd6bb6b6b3488fa4b3e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3938466e31713a9c28a63e26fc485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b97ac9c242cbceccb583626549b17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05266626d2234642e83133de2598f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6a9b35a8bad02fa72e8d6aa41f85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee18694317857de666baa289884b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fda77bbf637b2eff39379156a6f9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3efc86feb8ed316506c9d40d58b2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bb25d06b6a70588943a33315cff23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8133a54ad893c9e76788b739e8167d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a855d8bfabdca079da92e1a9d4c50b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f407ff0a75e4a575fde94d1a4e3770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958237cca3d1c0133e65b94ffdac2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448661b82d16769f4e17d0e8461cc7d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe008f8b4ad731314101eb45ddb60bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6aa07ea4a2af1084bfa1d679c4f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8cb1b4eb322e43e17deb71f2c181149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b849422a883bbb58050593a7b64a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629678e4c49b866575ff9b893806fcb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585caabb7604605d0e684e91c3c46e23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d7c8961ec5b4f912b3f7c084c143153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a5bd9b6a46717da90a09977f5b1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe8b32adff2f845fc11b4116a775ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ede334d0262c255888f4ff2dedbd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521b2d5285fdae585303d9f4be04ab7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2853fb0601cabf5ab2832fc2bdfad4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4e267ea604ea117ee7e6b5c5c74d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2ee0181b79956a01d20e2920f625160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d971c8bfabada6f7bde170087831eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940e5becc650640cd65bd9b6c9968e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623aa37e4533f7840b331ab5ac9de4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d42306be8b45feb8a7271b7292fe84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac28241e3ff888d9e90a6eb1b0613f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdce687f77733dd1c927b76e43c86d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0dada5d3acc0aeef11e67f4dc5ac9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e0ef33fe9acd11ff08803a191c59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbead7dfe838779638e2e3d74257060169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab83b198837b1ef5eb305b9283d3b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d2dd5c4503f675f5005f3bad1f78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e1171e8d2a5e2908d4ebd6b10f56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778b0299ac0973bf8f46c3cfd51238173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4bfa142b134d2f4695626929e0565174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234669e7348978b7cbb9008095fda27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47862c538bf305b574bbdc4ff4ec2fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd35607e37aa995d1da3f32d3218f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b732b94b5183bdebd016dc5d620ba6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeaba675f1a95e8053ecad4483a4c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4368f6be619d2eb85b2ec98e4580180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a5e30a3109b1e4bcd11ee78193a35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f0678755f86f0ef46b4071107157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744967fe423ad56d3d8ce6553779e46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9631313147b67700c61d604adb40f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493cf2b989ed14d28d3302b7ec9b27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ff57d3f15bf39d1a77383533e87f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d70169c7dee5bd839cc6a04e2971d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c2125ea869af3d162922e64c13f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c016cbe152e4acdfb01167bf003ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884260ddfd4c779a0236845cdc85c62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af26e8de271908c4a156ed9573d7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0fcc85627df34e28a0e789943e33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3f13a82a2bc7a632b33d77292dce0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdef22e95c4a1c2c557b372b9396fec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7fa89a818dde4c8fff941b3dac1f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77d1811c30ea8ce42e1977f3d50314196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00a90d427158225efc1b1014e0835197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554ecb8daa1ceb8c192cbf5282e6b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a2cb90d6626eff742431520f81ca2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8885f943ce8c26dc728c4e2195c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be154a5bd5b2f8ea791e527712dbf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f503df8fcb0171fa0343914b6566b8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da727feee35902b2db0fb98703966203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec6b86b5bbc5b0a98871fe502908c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba68daef579254a430f92be2a581be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b6d47f839ff89396dc7516e87544d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcc2a8b7508c5376cb813b8ab77de4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4643db46fca2f497df804ab5616136208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46512d03d996de648255826f1efb544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb02b56ce0f4e7a197d2aa599a73d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2797aec2e160bfc2c7871132f8985211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87212790872b50adde81aa52c649e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773dce321a348bba2d580c6ef068456213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f689f9d271a2981f77ea07ca1ca347214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd222eefe6f46a118c1e1dc85416e54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50df815126cf71ccb8e8b94d4a2bf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a8be8144dbb9020dafd9b929e6d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5277e4a31bc85c1ea33f473b3e244218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17793d50a31e4891718c8920bfa9c820219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbb4078bd6735c93da4da87305f74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634213b4aa4a790b101f53ababb7b3dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3bc6dd73897d3e6af5f663e41762222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62b18bd29473105dd3e760e98d869223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f66da001c25069e2ed3dbe2215886224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93532d71dcdd29bc40e0a66cafffc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a605a19becd0fa2352299efdf86783226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8398c6bee3ff3d67d96510e2eda1571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533884eac493039268b3790ca7b2ded228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e387d649ac4b6265b5a1f1e800e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd02e148a4ed23c0ae7c3116e5565230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e189dabd03d6be88a6b2c0aecde8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ba242c838f81ad2c668649c7e31b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cca910ed21c1c26d2aeffbe54c0cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574949a0c19e5e597e47ba3dfd098b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa0fc8531d0fa90aa547600238f0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29364188039f92e4189ca56338f3f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96b4935fd3c74b12b92b545712197e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d06393614c42aaf73a419ccd3068b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8bcc0c089e73d5af799c98364adf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8e3ce2c67f4dece7dda99f269e1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e50a9c3525f011e4d47d249640a68a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a07265a311d65a369fa5d28034e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86d1eac35ec839c7d5b3fd2f8c22b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562bf30ea9e683f46dfaa2cd4e36e5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baf2d697be66070bb46e9d58084eb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d2cf9f6ede7a0e5fc2e9381d4cfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e74a3514ea6ef2c07c92583d31b44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3962a8fcb159e209ab8770f55fa32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add639143a48f10f54738d4f5aed5ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c70ecd63c4d8a1b41e0586e3a626d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc737a0226a481d537095c08ba0940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e72594731a06b0860344fa1ed8c11e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c677cc725736491dcfbd0789212b3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab19fc5200cbede26c719f400d5d18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f512a2ea1e9fc1d7fe8d76f7da6fce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603d9ae3252a50f39d568298b1e4a85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976bcf5776702549184e4ab172ce3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dfc1326e3ec52405984314163c489258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deec5802e5ee4d2c73a75bfa80604a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6652dc923a46374d45016400dfe974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4bc6d197c61c6884aad8cd052121261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f743b19a83ea8d50ec0e8a1ec07c5d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fbc89f712b8648ffa478b3d23836e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f23e99e8cc2167aa2e416647fc2f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fcb20c9726775b792a8c614a2c209265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7725798804d1bb31f82c01c4f53f410266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab08aef61aa8ae2317a372098c3aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088aa032086038ee29bb200d7f203e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ebb352a57927df67bc471b65f03cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc353ac23ab86f5e4cf0f74042cb08b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9837a320c793a9034e19dc3e6228271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce739c07c1e5e7bdb5439a5fbc5de91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe8f973ec720e7f4204a9864f890c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9fe3b945a542ddbcbfa693e98de62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebd4cabe9714f623f82e551d72edd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4b8b7d984207a0adac704a52943eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d133d913bdf024d9e9025242181ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc49df9afff9c22b26ad7c06a86588278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa81425ea3fba81526627a7970bb36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f603e3ae51e2758e890378b9459541280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b93db5875c35f0d443b6b85b6a93cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6877756a7f18d67ec6cd297a0f29f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aa83d68fe41d0e2fcf9d1af7c7490283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788fcd712f6cfeeab839e3f96a0de6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13baf60610f2db76f01009360fe85b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672367e6e0dd72817d6b1823e7f379d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f01be6d98c1d8dca776f809e6d9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c5c464ef3c602e9b47fe1acdec6c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125d0631d34f39f5ec3279a09ba241289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e863210d7d323e2249b69dbf436554290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f75bd9aba540f6881953bc9fbbd1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690668a32240a0d16b60bb8ccaef1d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e3fdaf8e4851755f8dfdef8823c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14d87ab1139195231edebf4fedae3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0ee553b4f0ea7e0ce05e7957bf5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667df6f417938f9f008cd0f95d38ce8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526c621831e4ca082639de4d3f951ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1dbc4a7db21531eb5af12d9f362d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3503ea4ba5e9842902b2f8f42732dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1e21a26bcc02cb6aeb923f84fd06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefa627224e148ef54111a365da58b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93018a30c6cf92f961e3386f95b4088e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40c2f9ba9828f674c875142b3d13f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842d9a65b987d7791567a535aea6f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bafc817d4c76cce45b9c6e8cf850305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd62fcef431ba9173f6c97a0350012306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0022d683d1daad58e2994e707cfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1df354c2029658a04698b7e1be58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf586595cc22ec20d8fd1152d667b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1149b1613c04a65f17823462c54a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f319fee1b0e82bed055419d800a6a28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7073571317862cc0b72ba196e6f3b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba16a2e902977aab14dd4cffdbff68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61109bb6a49e14dbd89eb12320b8812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d787da2c2e80d0ab789e8de31a1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4eaeb0c346c543c832dc6194883c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58acde0f0bffa39e8eb15db3dee2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8fb76a5a7c927f0b47b394d415460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701ecb45df6a84e836aeecaa285fdf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9bbb990d17da022a059270c158745320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836bc478410ac5671171406425f4245321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199fd700e34b174c28e169ff4575345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198459115c0f6b581bc77ddf129040b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf319affc96abb465e4d00497e1a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cbb291e517f8bc8495afa799ebaa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f420290d9af024d525ac0eab04786326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7173da6fb69e2e83ee71b7762180dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e97c1a48ba50a4be130e8db77b15b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daa5c40857605e0ab60d910ae6a2fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2396d91b643d18e365540eb786a6c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6015d5bd9f33fa233755b40f6a6f2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16924f3f8ed84684a7d08bb4fc1110d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb86f46cda63b1e6e0cae66ef9702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c707a8983c8f843b764bbc9fe2cacd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b750fb735920615a8d5ff465621f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8626f9bc1869dfd9db9eafe6aab4e9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ceff281cff2300ca3ef09c8b1f727337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b4fae54e1440f0de59f335ec6f260338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af1dd808fb914b1a3066918e220a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e6cbf37547ef8b4cb0cc1d36f5842340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf1bf835261da5eea340442320b04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597018b7f7c7824a856bf2bd16d944a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42b1395e8cdf7a50fa6c88dafa39f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57b165d2f7b378b2c8f659d8d70188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a32ccf5f770a2382b1b99da0708e81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abfaa2b42ffdc89985565930baebd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f49e0bff20bc217ae47246cd1182b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ee6f994e67a0e63ed4cc06f3d4eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c3c008c754264fd952c433675700349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32ee90acb8513f20470785e1909ffe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222e90cb2c60f8cdb6e537af15e2489351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bbb277d3c026bb6d623ca670a41b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e50ccc9bae48762e0664754d48eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433207e47b71a2d0d93ed129d3f6c19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a6a4abc16416a0c0d4fced403f0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e3dcf60926d4178b0911b2e4a898356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f706acc98e34461e5731e53a79ded2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793a52174e354751b0b42d74e30cfbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbd4d3f9f6c155813866ef7caed94359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e041a9abda1f8a1d6b45d01e1ac8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e346d285dbdc08c788af05f73d7cbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cdb31ea0c28646e8d1d287230bc5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab94920fe9c7526534e26ff9fe118f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a0b96aa42bbac7c29860e6ce6301364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a317204c365aa8a1832c1f8826740365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf64cee78e311d77f7ec5a9b491642366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82131679a3fd2e4e6e169913a1fa48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692877557eb2ba56781755eef7f5e79f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12301ccad9eb568cdbf0262c402f6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b403e78a201876d46e8fadd51011b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d00780377286ddc869c0897035fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b83602d786c89edbf95687e6e595b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9faaa31fc8c0aec286ac17444c956373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518575ba9e18f13767973105abcddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4457b64296d0587c7d1442cb35bbdae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d1338657f1f9dd53dcbf62e18531376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611bc49dbffddbac3c800d24f3bbf48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a07c28003f09cbd5df075f74371ef7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34d5542152aef1ba79646d866b7247379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711299a63178b9a1b2e78ff0cf6e1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db5b445afebe6bc8e0498413cf042381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca205239dc6097eee07ae4bf37291382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb32b4cb5ec39e19118ddad638fb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36373cb6741898c4c2079ebafc1c41b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7a8523fab7c366f14a2a6b0e0f1de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be152f52aa989da0edde3f6208b8559386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabbe6c086d76d0e210cbb37c1f5fa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46421a31de894ec3700594a987d74347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3a3b8acf8a47920947b52e23e00b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f69edbbf2c86cf925bd6370e49f80b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff04df8b0e7cc3f8922a8ebb999c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd2b4285ac54728db447c5087d832392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed282af1e41ac961f81998a10febc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb25b6163edf3b6f1879e87ed6fb5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412415b256eee331e2324497224496e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8d24cc7c5cdaf82a87894800c260396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9201c09983d33b86302deed448ca1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a4692afa017af00294fbde96e818398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d819a1a4f0af3d6c4835779f677702399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0db769459ef1556dfbd32c866085a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a08c65dd1fc964ae775d243abe23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be061a5904397b9314c3869a34c5cd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1676340577090e502ffe98563f1a8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51712b2f8c99216382820762b40fca31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d228c5d4ec8429a64f4a1f9f6b53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c73d89069bb6e372d4467d9541ec5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e9cabce503921bfbcfb94575612f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a07a990df6bfe5da789d3e9d2d1f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666aace84a671b44287e7223d804d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96310f1c2ad0b612f417394ad70e0be6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1efb53eb7623ebe13c29a1da573c7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaa44e3c8bce8af78b8161fbba6a89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a97d1190f5be4cb0d213295d923773413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3394aeefcbc624779c2c45f72cbfd55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d27ac8b1127ca50480835f9e2217e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86a1da691eedbd0ca2468af18ba151416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1519bf0b98a34e4a96e26d2721f6e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea73252cfb6d5fffa28fba9f1ea1b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f2f2c2868226cbef9c16cf546225419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a3bfb55c84d2d29b2846c640701cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82ae5940f3bcc134601d8f568e4e62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6ebb6fec58ee34bd1147a24b06b45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b681839051965924543ec380c89d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a41a19a684f4ffc6667476190fed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6199338f86b60ca4fa04a3ae9e6633425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfef8a4902a970ede274d5c3b62369426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6076ce383d8f662018a05a09a183a90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c55eb8023a15d4595c6ad8d3fc05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e56850ed43ad37b15adef79682d9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8685df6a9e72c043ae1e57c944e81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67bfa05e3e74cc7290681f960561f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e66fd26d925b747d4066c53e2abcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b43d00a8fadbbdf6496f786c81151433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc08852f969a87de6458319f61d3b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258437265c675ad245e8c026144913a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cffc1ef069d9624258c9fced6fd63e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d31aa6f911d43310064f95b4de77f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43630ae42afb8a60af0f893c23f78d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232446ba0f961141ed38b8db8542bb33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4c722a4fab093b216138786e84395440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abec8ffcca4318c9ba5083b22d5f8c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c21f2f1a069c5c5c7dec0534a7bb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec3bb559e3778916ae23ea3d5e081443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e9ede5bd909dd00c664087e19fe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f54274dca89509014bf49a0e10c77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c61da34056cb82dddb44aae9445321446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aab1fc5161ea20e84aa87ff65508a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5eef225313ad567de6c476d575457448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8817c63ef5fab0563a399784f481689449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1167a2f69c6fea6fb83e9c3df2d26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f199dafb5a17b90813f04fe96b3b9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5881ff37aa9f27d1f1e544a286a99a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b1541fdc7152b9b68389311843112453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1faebf1bff9770ba29da5ae43024a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78a64f07dd7ea9e0e7b5b828b5c14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daaf26469defeaff3ac3e8ff10212c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddd4608455a883f480c2553d633cd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c912dde2bb4ae8dc612b0e62ba144458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea51cbcb04fa5e1ed643a59039b2b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b923076dfbc7f75516f603b413888a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127cef9bacadbec5ca3a7a7feea0c68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229e1a1eca127afd1239ff2bed3f4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303f3895b870aaf83ce715d3240071463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb534fd92920a61a528e643cc7d01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b441b75d1f93a479ba299aa3bf13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e083bec383f7ed33de0cd5f48973f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb31b209303b908459539bc049af0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07141baeeb62a41d2724d590c52f6864468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c492770a80e7a29a40bab6b21aab34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa17beb92d101f18a03a580ee18fbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294faccfeca52605d1dc4dd0bff20dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403fd16c72364f44052ea3d34b2b01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daec0131ddb6986eecce46278245ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad172ae3f58faa51ce5703e344c6851474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff74d85eb0b78409a5632999180880475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0851ebc7ec50df0c204ee63882cb767476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd3ac819418193e4fde6f5edf23f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822792ccb33275e3672938b2bd6d69c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048f4c8cee0bcc8839ce50e9cf117ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2164f6b538d612c3304c5045fe2eef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e23f3b1f1ebbfb2ebb77aa83384dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab8d14ca28d7ad0bac66a0b4f33919482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe01e0e8e3cac5d575a2d0f1dfebff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d769cebb922e88ca2090e80c26b04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b0dff86699b3d3fb874d6f4266362485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f8b31681bddbda8e03cf2d8e1af96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbf55dbb5c7ee02fd8a9552f69397f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01b1ebe3ed0b4eb175d2bdfeaef83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79ecc87c8db4e8d1a1a079dbece6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62402c93aec150c1fec67e8e823bf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e73a7e7c4fb5389abc725e71a708dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f16e189ad84bf7dedc87dc132d24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e659df51dc02ea3b1ebc402f7a5bd54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3902ad537a19882976eb564e7cef9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637510711a4ce652bb4e4deb60079d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3ca06afb74f015487efc15382248496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b69afda65235615c978c02b5c121497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5ada3f533840b1e2edde173e0e9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549333cf1c75d247266fded2ba81a801499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8b5ee7b39e51ecae682ccf2db84ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c253485fe01d5abc40079fd82dc27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96db36019076dbc9bcb8da6a744935f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914875e1d43aeeeee21095b1e58e663503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dc5dcd2bca9434cc9aa0abc550914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b4b36b3acdf2a1528c2ad8b4403c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5becfbfa4103387e707a70ccd49ffb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeaad11402ab8c186fd86a6b190f35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f0f34617e0965f1881be5b97adb22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e573548278749a25b6a97f0998c2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29f8540bfeb72f1c6c0f2e01c92ecf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c00fd6c9d88c9a33a8ce73701806a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bee98dd0cf88bd36b664233dc7ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a504f23cc41e3c71824397ec0e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878628ad0aec868230edc951e29cbd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d857c61f4005309439a3736cdc7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e27f778c6b01c9b42b3c6de3df6ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfa08aeb8aeebab3b7842f04fc865517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91edae4136d49f79c677f95495c16a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082c74313ec412f15ab175bc9cb0d10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa714dd0d442dd9cef3c142740fc69fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751412c321089a5e507cb6ebd702d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1575c25572f9f6df438ddd5a5c1257522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c0fb62c0c6c66137679c9fbabe22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d9f90722822f6db5e294bbf9f77b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e6c1fcecf294327096ab168f3472a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b29bbf254e14fcff912176d62bdbb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbec674e681dd0b4b004e2b301e6ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904de63f547b53a11a89b98c034b434528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f8bf7a400b32eb4db37fd6a5c8b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6112ef9994df7cc8bad7b6d8205a3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d32b1dc2fe06b3ff39544d3ba7d328531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd8367485d7049cbf4164718ccc72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c879813bf5ed0ad2f3125f19fa5c0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea8a9bca0876b2ea75e06b286ecb77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3df2dad9e7fdd7c48b8a22c9fe48dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809999ef5f585cfb854e4caacaf53a3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fbb0051da638b6cd6c33db7ca7aed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea14aeda9ad2a7e4d8375a65e8c96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b047c14dd4ecefc5536450dab30f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebad8d7fc33642c72710ef63e2d70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0289725a7a6709fab1f3ec7039a6538541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee63a40a63f990e518ff8a583bcbf35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809d74c5b7bc2ebb538c5551d834f7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23726272e2be1db4dba20ebfc3a4b2ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52eb83077da0e62926a0153a6fd4cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f03833deb2f7145731aad3e0789ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4937a2668971406b71646234c886731547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e850d6f0653d50e6c7551efd46fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eccb1d1f9657f51394808dae0efb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48befd87c60c4259dc0e242d36a1e92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc26ed167396eee648e97ed7da596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845333f283574932e34327296c4a364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f340a57eb9c7ed432dd3e36c9ea4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c56e396929d0541346df297d1aec9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf144d0e843185f591a3fbba459648555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c7684864e576a7197df24591a0446556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab45531b6f6b4976a6a6ee361232d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99807f2ba62ae71df390325e96d79b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c838f5487a008d7b17691bcc235ef8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59dcdf20b8222465248ec65b06a8b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a242a237679ce4d8774cc775dac7aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cff7c4786fc5f6a071405ba7c9d1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4247d08e3daaca237f7be3a291183563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e29bfc68fbec4cf9cabb8e9c8ee1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa44f2618368fe725e18d50e4832f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183be7bdf4f0c8a765e5fafec4d0c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5feb0e397f6f1f0ac80a25fc1bc25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba7defff979fadb4a3ca35461011f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe38420b3fa8a70bc209e7a1f6d099e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeadac956fc7d140b518c4f932f02f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfdd845803f60a98b0606ae12d868d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26da56e1f72fbed26511f4637779ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90b074d527d07adecbe42bf75dcb9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0876bf66a762216d3b504761f707ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba46a7d535293cfb244e36e5826e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd683441807e79b1d7a8dbd741d31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1de8db52c256366f856f9355b47ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa79e2227beb0b3cb97f79da9af06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecfdfe8669c06ee412720b4bd27db3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094374d55c99cd9f67ab4a1de5438a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd5ccaef197abbe8a66f7d0ad2d59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671919fe92454cca5be7f5e9cdb4d19a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82cbca51572ff27ce3f290c781b00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965149760dfb2bcf39b35e1f3250aa5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f1dbe0b5ccc1ee66239fe1d1e01e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ee7e4de03419b27ad046ad68e009586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6839d50a4292d107aadf94d06493a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6508ca591189747025768ab70ce593a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c367876b70ad9269f7d06f4a9a199589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e55eab86a6b19159deeab7e5e43c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b6c5716cab2c03db87ce5492c03fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde3cc1f2e9f88bf17ce431aded6a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcd5ff353235155fe289c41dec8df0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bade1861fb609727397bde038b075594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5fdbc9edf8a95c8db70f23ac497bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c352f6faab0fee779901d570683d940596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae936aadc02bf051ca828eca1f1818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298fb1ac1783db7838642cbefca3d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c06097c337ac79646b9d8ea11c1a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e824ae4ea5b39a495ea85c211b8cbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9942411da72c10a1d40a42f019042e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0048a95c88d3b0e0ef63d2a6fe6b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bab034807bde17e4ae740be2afd773603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f87bcf9e77b4cb50db4d0257ebcda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2d64e2c7f72c63b7e72784d6bccc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5354c4a17d86182318d41a438c7a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe0d6ea631350e10466371d6c98fe0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35882904c4c7dd625ad1fd05a4ab5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da693fdc6830e5abee5d81a96901ef8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da87ace154cb9193d077b7e80817fb5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964a38131582531750ac407f5ea47d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4781a94787b0f6b0d354847011bfe98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a82bd181730d0bf88bd3ac5ff0e7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e80f94295cc30b74de17a5a79efd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7750f44b34363f71bf728ef90adc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fb9b020c2acd4c4c89b463876df66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c66a25ccef67b89a19d1e5785d2af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b1d10c7c84706e1fa637be6fab82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53949d72bd26f431c4353fef27209306619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ee161ff69fcda6e664e146d177be1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf65e7100a5d1a24a5933e14faff27b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dc2c6cf7ff0f4bd5709c89e08d14c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0cbcee0a5cd2d444dd4a7bd170a7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168ba6f37272d8a69f5527e655fa4e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecc2d20bd4f5d4961570959c22b26d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f074cd193591f510e6d36802f3dd3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46dbe2ba42b669990ee7a8b18b4922627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538070b0df2c6b26c723023c4d787fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494567fe893b68ffc1f2ced0ae3fe77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ec923f94dea530796d9392085199630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c38217468a9c9372e9d50cac94eaa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632dd592dfa3a52581efd0ece362cf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02102bf108f2531b698895087df0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe638f4ab7a0236ea65aef66917dc3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210769b6b597f44aaa74a69b55518b47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab321dc1e5f6e035880418ce4e9041636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8f6b6876356c6ab7a2716e4e41af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a38bf8ae1b545de1034ffeea53fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a0350e6b9b59c490b43802cd49c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860770d4b78be47e6463a7671d29c866640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8e4589e9aa3a14b9e05c11fa66cf4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf86ec19544ff674d58f6cac077a935642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5794997c0ea026433f63bfebc0a8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b2b4b5fa2638e787781d28b75616f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d291d4add5082f456fbaeb15b123c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a912194f5bcdacbd2791d7bf9b99de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7f4ca92d6f0c7ab8446b1db074fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0596032a064160a557fdfd28f1877a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609caa87054c5bdfb1837a29dd0cbfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa7706ddb421dec292a4964e9a950c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed97bbbd23c3cefc4dcb7a0e1e7e2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d54cdce58ecf909cb55b4930fd7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7edfc47d3a16d9d41227d4407372653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c5adececa02f7cc09193f267cb59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b738849d97500f20a6d64b3500da2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5923531c30712a9d67ebc92b4ae8af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1738ed63aca958bac1ab753a8513e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e49bbdfa600cd8e4d365029014632a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7528e83d9aa71baf40b2dd598d57d6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830a91c931faeb58c49e113c6e099b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71389b0c9e13e73f1811ba6a03df17a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a34ccca437142107103d3a640e0d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae644dfaf1d5f10b8740b4631dba190663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a15e1c0d4c71e2a79a8ab6259cd251664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce17dc796dceadd2b77f44c52fec0a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3319aa3d9d06b28fa5fd4ee71422666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18afc0a01c58f3984543e76015fe5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dedeb0b61bd2807a44056b9354358668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ce5a97bcd54e02bc2c2a981967c2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb73bf8d7081e0ec329a07c6d53e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836dd66ec1c69423e8a9d4d29e80639671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc214a605281fd105da58c4e359cee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5418518ae4d436ac41a3ba44162a00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd80837b3d105cfed0cb56e486d067674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9adac7927de28716814bc85bc2059675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5b5d929c2dec0bdca44856af8694676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daaa46aa6d1aa0d543a26aac66acea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c88178ed2b1d0e5075b0f5c6e63ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e400e05d643e1393314b36c9afc276679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb8b78575b465cf2e3fde8ef46051680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>