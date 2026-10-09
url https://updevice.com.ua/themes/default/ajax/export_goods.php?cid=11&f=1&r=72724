--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47bc6dbf572ab23bdf31a6f4b00d741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870de1aad4706e16d60e6f4a47ff1152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46aa86af9465f124ea2acc97dea6843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7fda76d3ed77977e1680b03190fad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6040a6261fe42b51980e4a61a54e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325672001247c990be33da5437cbfa416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd94dc50f28ec6a56f1d7e41145b43a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce378af2cc76b459361b9f3e1705f908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a6fe3863d0e60d6aa2db867f67049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0d760e7cc38ab0119b1c96c8675210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a6d393d4fcfa23757a993fd1608411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb846f523018e6094162a0997fc6e2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bcdaf8252eed12d17b852fb16fbac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b372ad5435e700981326ea4a6a25f1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778355e07d588e0d750fd243a9b66315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add611bf8ee65375a56ed4a2db3fefb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2786df66254f5d15a02d46dd8d4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16013800da0b734823ba47be81343618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2be607ae964a4b0aee43703dceff419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec297dca8f45a3a2512d3665a875626920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe21ac89ac128759c6dffcc3b79f7a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c0a599908c5bd1315d53bac13302322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe511548ce94e5c80f7cfa1efd3fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408c798e0b0d99976dede4cd4a4342524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530682b2c3e870e6127006de687f0fc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54909aac04951136e9c8dae85a3a650f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da619bb5da64e9728233258103023d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f8e7e6cfc08f4e5296f1ec20c54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e3aa3cdbdaea09313dab03345ed429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff113deefc6d9dee82657650046cac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e869f65d122f0eb374b516dbb717631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277114d088bd76b0557ef0f0bd01fead32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cbd5da48fec3a5c1b89c4cc33bf4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed4baa4870085985f648686b0f2eaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3590afb8bba79e0896f4717328cbda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf86e79786713aba910646e4b6fff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974df80ac99dddd09d8d57520e3ba6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0cbbfaf29bad1e94c7d9583b076ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcde6a2adcfc07f5411b39f2887f6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8bf53d0ab883e6f5ed9ae48c0ef1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d07ed86162af08a9d73be74812b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5ae771ab182e003919b396ba27d6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad32645c6232e5969d783a47ea06ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dc7fce694c04484f3e44c4489e78844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798910363e9dbf938b8c838ea1f703f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ca8a0c0caa95bd37798361add49d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bbba984a15ad4331373fb21dd8f6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29ea3a1c5232892fbf52967c7a5c7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdc3c36d51f6715b292375b7a814f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a6d4125abff6487bd536ecefefa7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc08b5f8ebd979a1ab86f66651c65751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccb601e673d4957bf53f9769c60b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba1cf7a572b51f11f7f429fcb5f2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87f8cbbf347196e194b2f484ddb39154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c3484549869422f8fa11b00d0058855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a995128f1df125e7937d9c4f6bfa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bea9b0134c0d674696be68c5be3d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d63d4393f4fb196361c7ddf80d4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93237fbd65f3b54e5ee9866c2039403059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7489b8738428fa5dccb46d2f0cf80360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10bebafb0c797389dc5a0479f32b9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4435f32fc835f0a740d0c7c3fcb51a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5824e8a1fdf072d142938cb32ce0f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad83fe79f767fc28a328f8d08bfcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc1b178a3c1074b4eb760f2637735365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213325849feef331bdad64a7a50a677566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c4af7dcc35c03b0c9427149b268b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b831553c8f59c4d20224b58e8175268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6aceaf1247553d3b43581fbbb5bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7a4e95372adfae62b25786a9b68f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc09909ba587ef62bb6fbf4e26ed4b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8edae87a273ff7b3770e8ed1cb745b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3087715cba4a7f47bf2149bcb91473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba43b3b6d608c59e8780f101e18854974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157aa8798da807bf53aa9a0cc39ef475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72ab5d0bf90195462ef5c2d3a3a2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313b8a777227c81e69a567777886af777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac2f76a0fdf5d760a18ae1b5226ead78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc633322d147f3968eb0b6f9d5e7303579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5dfca51edb07b00790d2e31086a8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6983aedebcf132fe2ed4b3ace1b3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead701162b5059a303587411af592d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9bc156ea1245a61318d872c2f9dc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb49507f60b7eb19a1743bf15b9ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304662a333d7832aae7c6646026614c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f1140f51f7cab791a4af4bc14ab686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a8e523bdcf24eba99db2fa93740ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcfd2a40d00a7845653a04e8038e7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f728a241e06f9472f9b92f90c184289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4571b9c359d3877c13434208e212bf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0826c661124450b61316ab68fc4343b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8591fb64c25cae5107ea5f257eed9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac80f569443b991e2b82ab1836a2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09a4823cdb2b5f792f13500a2a3ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679997c1dd1bee2204017a729f8084595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520033d4b450ca6a5095024598aad4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc72bb0c9eb2ad134b1a5a98b21deea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519f2f4068377d163aef9e74f6b019298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc1a7ee1c7dbcca8a17140c4503b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309168389abcb2afcfb828e73549d12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970822fa01959f971989d6bfaccad23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5309c22d8b22b50083ee314bae65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ae85016d1a1aa0df41c2c8d1c076103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8ad435c08ed8554dd1917b6a1b840104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4161bef3bbee0c38e883ba0410dad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16e7c1192615b1156534834138320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5bc1b30b73a45bd245ec3ee71564107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b737a3ddc802b917210947a6b8faf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f52042054b1ab15db809941dc2b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f43342fe5bd2a0ba2c07eb06500b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d9404c45cf941075aafef26dc7207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31595d908503a6373b1bd0b1b42260112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6ffac95b328117fab96f1a3b83a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22dbf33cb638db7e8a11b82a7d0fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d283d31d263410ed8736792e671ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe7e8a9136caae318a78020561b290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbca9d218ad992130266649df0e44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d70b218fafd4b18c5215eb1026c165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce8810838ccbcd541d22c40f2f0632119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e06615031dd9ea4d6ed62d286a3dca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea081c47893b570418e391ca0ea789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903564281e8f7416af24d3d0414094b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3000b5482df81428b4d49751d25f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf8f56243376c530cc6d81c694d3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502afc7abed0a4ae208f68040720605125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71775f6301435db263eb99eedd7b80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b35d2ae12e04e678429d96e97b6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9dbf394075976f5bb79888d79f28c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb8fd44f0120f81fef5a64f9d49966129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee7bfc8dfb73c9e6db4af3b78d5e87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd17101d5bda13220ec08cc5a7e3442131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172801c2b845bcc003a3758ec1037196132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebdc41fbf930602e173f198531d9a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9cbd0579c58d100fc5a4a6eeb97b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918886ea2ed0ffa192d96adff551d57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30533c59e7b546252d21402193b8841136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ceb326b5fb0a281936005eae55fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4ba42252f31374a1969ecdf23c70b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d8aea6ff419878ea85de397afced139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c2e4ae3e9b7179dcdbd8288fe608140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480c95fab2a40caf8ea6c13e8bbd98f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a241506a43719b9a9d1e510c363832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d6c64ff7be059502badff1b362b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ff45726d002788d18162e8ef4dfdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54871df0c2abd874d8c8f651605c965b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e78dac9d358d6765d5122410b06ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee06170025d107ed5feb3255cf7b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7bb5b71f847408599ebe859b9c6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13773a8d6118a473127470cd3c59f3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d37e7da963f627a11f47c66863d48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d81a8416801680e4a07a421d953d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb93ba25a359ed48747f47695a1ab55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b5a80e999d63bb6a5d89fbe754066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b09388bbda3ececf996532e144b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8027dce9ddb89c0e86ed02babdaa42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90e14071bee74dbd2926da8438224a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5840604f22b9d83b5e3a634d1fbf8aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd06dcda0e135cc19cf1650bcb35fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa094c2505e261b8c6ebf430f7029f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b815e9a8d6ff7d03ed3c8de98fa6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f0aaa7ee7af096914819ac1211fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24dd8a6347462b9259e17cec45f60d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f59c61525b1bc5509dc19423d7f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452811b352d725de42d8223d3109fd27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a6f9d7a6fc5c301b66fc1274408cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd50d881c677c65aa696f6bb9b1e29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead8214cf8119da7a2751dabc9315bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a0db45cc73c27b6eed6aa0a60bbfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62311c3b906ff262972a9e7219585f19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd58bd40ccbf0123f2ae525cc5e2076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877265dabe3010f85e06cfda84c85b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ff50c0926f0e15f9dc684cb05f2a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93bc99582fa7a631e6eac508875bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f3d237c4c3c153acff2b559a76c4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a425a9e2570c8b26b7fa4f7023d82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e077b8f83e151e4ae9cf539e9ec5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf4876a36880a784a52886ea20f5c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af63068c59b6b94c2c81bcb348eab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f21c321ba6ff002ea52846dd1ddad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f503e2e51332f3dcd9fea2cd1257180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fbd81b502fa2d4be80636f4793eb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a325e887f0ffa3f6f3cac8ef8f431f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a039271dd0c22739e2043655b3db99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116065a5e435ba9ed7c7adb8bcf2ed67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda634e43200d397de96a4f49278571185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fddd40fca1412dc8383b918500e91f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94daf06f3525efcc9ef909744fb835187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8dbb41aa2e3f56588f454117779b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9568e613ec82b21ae36aa0c4cfa4f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179678784f60ea54e1fdb4f9f7596b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c207c40005f4e5c78ad568f8ca1db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb36aefbfe21c301968d7ccb1a985fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14020a5b900b8eec960dedd9d848131d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c7690619e5cb43f0256d0841a19c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901366ac3950db472b3d90b4d36ec30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd718dd26c67c49beb40fa11a5f467e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707832f9b7f0d540cfbcefdd98bc258197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa44bb41915212571df48c79cf48722198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621ff8421c397c9ef675d56f15b459199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4515e0920430be50141c42276197200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414161bf41dfd1a7b79f16b7826cb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2f49be7871bd3ea3b80cf8c54d567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99909a2854752c22a79ae675604db23d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ae293d6ed25994b4eb8759d840e7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1392b9ae29d4eb2de5dfe1794dce6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c9a578c91f4bf512cd37fc3c0be8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa44fd5d878a13ce1dbffe6d470846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520364f98061724ca1f63d900895288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6627f446cbaaa9256fb06a061ff668b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1bfbf21b4b8e18bd2852fc6a8d980210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d70ed821d982d3fae21c639354955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad1bce55b7caa92406f15a006318f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc556341aa0db94663e400b6a381885213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f273336909875953d727ef1e8e9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d14b7a54a739118503df6edf012b86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c9857b6efb7d673287a89a8fdd91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c820e6dbb5626d955099f3747203a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b29d7c774f3d5c65cecdbb9515943218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0f095671a9b39159bb9fc1e04cf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9179c2f465ef71079b0ffad30be9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096bf87376ebb68077e4e2106b851d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee181eaf2a1a537e423790a0a8147e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc70e84e731b8792fda6902a87cd925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8786c9778e9e86d69ffc76044e4dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8defaa09f43a66f18d953a8f89cbcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f1b62faabb37a060f9bd960562bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c925251fc85d7193068e05f7b0afe5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cef1e11089ec10caef5dc9a3a481d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb62cdd305b0017054fb9803de2c3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce5a94e41b38a10d520491e8548ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b622dabea75666acd49d0587ac9441231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6100f320e902c6c2eca00ce3284627232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b7ee1261c4c35e12fe5135a81000233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879f9a0ef758a5d20d8058e7259623c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20cac9e7391aa661ee52b630085acc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ec0a5768d62773f1973288663b8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a668d23f96f1aa0ec00cba496a64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98ecc0a98388a7170d10948095fe4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995131626cd7ae4e7977a662fb1889239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca88bfdb95199f3c723d8cc411777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ae75ce1c17b8a47ec75029e2ab81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56368537c23680f7b50586a62df5961c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13fa7ec20e338ff75ee0500c1c531a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02d5794a00956fd41abb33d1257d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e1f572205391b26b53ad084d0f94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d210dd7683636b55d9dbcaae4e9e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b77e9c2632963e2e326ca1fe8cdf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600973771b9a2b8337b8984c060c5511248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6e3fc95e1a70480090a6aaa0153c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5eb21a4de4752640887573d106158250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93525895f9b9622c268c3d5509a1af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236026fbb47cdd1d0d9ba6db6fb1be3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffea273e370217b8b77d2e830958b9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6efaf8f9251c8f8500c0b6f9da424254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d667ea8391dedd73f360c01955de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb7f265b9506458094d8d4175d41f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bce66d93c33f9ca74cfcb68762e65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace36f2f895d4c195b5bd02c8c7b98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065a26982932a069d661a3a3265d166259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7bdc9851c06d102b43948c1b91b03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f26e205821f1a79c9569fa76bb093e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e902e927c2d4e1c4492a26a22b31983262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2ba971ab3328b71f2e59fd4bc32c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e7c59fad12228641074822312d28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8191705f93aa85732f86439922f10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02037cb3c0c0084e6a57114a5a25b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb93f9b49442d4ad119829e9770da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebd437937f8af925d9b50031b020b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57cbc10bf9efd77f9b29af5f2f8831269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9260540b6b4a24708a15bc86025f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b62fe390565dcc766f324c8fd4af0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b99369e6814be2a948c7abad3890b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a8c7685cd8110e0db5b3fb2eb437273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a379b2a7ad959a0e4f7741f576dbbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd6ab8355a648312142ccfd3a22b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ed1d0a3da016c8396eaa9832986b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1b3bad0d19e7b7503ffb38bbe2f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370ee32236faa0a84cc2f9c66a4461e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84cbc25b34f25c689e8e731870acb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07510794fee22db9ecd8d4201c4870280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7ce485512758f25604a8aff21841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccaa819fdbc88701860ff8079b0c40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1af85b819149bcd76496671eca59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae31bf3a9ed31f73b7ede1e0643df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fb6796d6661d35002546ee381acc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805fa628e0d074b76d300c2f81aa3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0524a92eb077ae07b3379f9b45f4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279588eac28321dea1ac43ca62299a07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc22a1d17ebdcb7f2748b4a9db814d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa282bffbe0691740e12b533a8c23d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eab46f6edaa74c44873082f2e7cdfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6a72db53be40770db134a21fe825292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c918f4ab6247e15fa466402b5970de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44db0aeaf62b5a4acd92289e120852294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aecc204280bca8b13bd90233d1f3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284e7cfeea1457bd831d8a3ee1a9bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542898c530da7aedd81a0fa86433ac2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b82510040798c0593fe3857ddb1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553e8633505e9866250f95b4e193d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0094622c11ac2e0833b87e5454d1bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9adcf7fb5a7d645b2e33147c634f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c313421a598b2a0cff1dc3dc32814302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea76709ae7e26a04f470d458136c1d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3512806e896e401750e06e00a613276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1641c59d329dfb84b587eeb34ca17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64fb8d12c530f4dcdb7f2b35ed48e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b74c6f8e91e7c75a37ba3bf52e0f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c36a0b9059ef977c217c90b9e443d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc707b879ec01a541b5e01165fc4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140932c00c094ed8a3a38082d39fbd3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece329138c13308e56e37db00a967fb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36a208d81fc40a1188f6ccacbf5df7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b19bb9f7e68ac3a86c64350377cceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891bc204d572fcf16fe84b44e181d08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85411ffbf0cb99e40f7cb8edbad1fbea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb552d985f21c75f04ceb8aaf1d01bbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f540a8df3b0381258152c2b1f6cf173317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0beeca6cfb6d6dee0702704adfcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e37520b0064afa16b121ad0ac9bf11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01424b27fe6383e7ffbae62af32653f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd008414fb59c9525521a6a7619e2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154002e2b77c7d62b97baf11dd68d916322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbea279d56d8004ad0645cd06b7a14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d0ad6e3628e476c3f27c02321a9a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3cbe2d51a768d2c224c217316017c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7740fa3516e347de28ca677a1467326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa350ac8fcd5946b503eacd842ead497327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cfbf71902e54e4d18f3252630c3bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d43bbd6e3673f4b7669d5a4d9862329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045340f77a9d31c95e64553fb23665330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302679a04fb12eeb32197bcb5c221c3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eabadd73b95072e9a36cb3898a27d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63b1f7138383b3df4acb6869aabf6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59216a3a32e753e20ee75f84b84438334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d9cde8ea5c51ba6160ec21855984d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a797cb6db7e045e506b07efaee8cc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f47f95435d78974793f712b5f651f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49452cfbbc97054e765bf3abfa4f9154338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583f49dc1f6fbfbdf441561b7bc9276339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa7979325441513aa48428cb048ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118df9a2a4d802e8e8b61ec9dfc6b094341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdee20a4d32774473cdd2aa96f3def342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140e55401776cb2e4d09d6dc1d1539343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e3f85f7111798d350f3432214cea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7770b4216efc7301e5a02f66f902345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcb2fb0dcbb9fb888256495cd1e4f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf5cfdd080271727b4cd917ec315a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d16eea0e1406d2c7d59006a8f9ec64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ff19246317d8b03ce13f10f17da8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b2b07b433421a2fa110aa710efe33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3965ce99274e9419a0e2845255bdcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e84b78f4db10cf557f39df1d0845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2da0ea50db9e1267e1c4adf3cbf7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443a6eee2facbb2207198a110b848e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08128096f2cb300bfebb0f35a94698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e4f5f7331c8b26d6d393a6f60172c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b167820665ea686c0e88aff9153bee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991518a8cd00aec1ce6bad8aaaae3db3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc620844f59b643407f8921a88eb17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ae827e85f84a724466ec70d7c146360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ab4d226d8a590fa3afa830f99331361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bccbbd9e7f38e501290b34fe961b31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e355e6e364e3b6eed944f1499a41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da674296970bd9b72f0567d921ee7b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc587205b160df1b4eac672abbd7ed5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b17126c28a720c16a44ff71206c78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f50eb5d0ef7e17c40b38721e27492367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f446f16f0e2dc5c61f6575c048ce88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac20811ab706ae5f32b047b71355f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cade1cc8ba42e576552cf34220f88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe1cc854be6d48be1db7ffba376c47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca8b47ac3e8fc20105202616283b79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff8be069cec6fc3c1543a20c0403ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c26a700089d7b704e90f2f8be7ae5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f0c702e9b1e1f9ff1386e8c42447b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc881b152ad66c4f35917cc51a79661376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e77d37ecb68d57b7d9daf4116936e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c3b0ccefbd6893ce7d85f453ad61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a027f86fe1f3a556794cd45aa5e49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a18b0fc9f7e7c5e3e1785672c8a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5133586bffc50a43f9940a7220409b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073a3f5083c650e3606f5c0b0cf947382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185090f15720fef89e74ce6286a88db0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f60f21a89a5d46f0108a67a09cce2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d14ad8bda60902a13562e8103321385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f4a70550e93222201607e0481bdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58333c8230b685337ddb79cfdc476559387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee634126a3d1fc471c42515006403b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85caae70b5def0bbb869c71df50722389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e6ee97cd4344e0951d4d94e846be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637867b8fcf6b83808b9973ca8deb50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264935d758e5a3ea6d565d1cd9dfd3fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ae423b04ad9a1a999ba047f52160393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586bb10bb68f3e9d462cafcc63f7878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2ca929585c7b810d324627c35f184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b49f40a7857f487d18149a86f36ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d07613ca94dfdec9d71a6a0e2752ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea49084ace51bcd6276b4b4e6e464398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874cee0904f4cb4ace8b703b6234146399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfdfcbf10ff53837ee9543909ee987400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9876abb7d513ac0c3af7318d00ec4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7196d13ebbdd1d5b8ca318913002de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308b1068a9ac1fb4ec461781d09f6d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc76dff30a308c0a3255fe77c5a645404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedd328dadc4c88ddd0a85fa41dd9a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa3e7b7d8039887207358c2629c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b179cf8ba7aae201e2871910d6705407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e656afd0a11d41a0173a7e5ed87eec9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae10a1fc471770243bb6c364ac967af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43c75e03fe677c241c36b150421aed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300e21e5afccb72ae4fbfcf7f02db7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416539c5aab867d1caec08f54f8d98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8ce959ba0eeaef32487bee69b325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11227c663488a98d9b6b19c6ebcc44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce0e1c6257aa827e53b17e53a9121415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4af8b362b415d532bdd1508f2a300416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e94634341f343ea6a440c517a7a97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea952510ee66884a2e9921cdedd37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fbd71344a5397edf4163fa824dd9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15fc5b029ee310ea59628f5b729102420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c98eb219f4c01aea5b7c73e8fe32c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174627e35a7b1e5223ed9d49768dca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec7091ac838edaa2a8020b23bc29a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0582708eb7e61d79b2dfed9329df3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eee83a68d813653be56e9257ccbbf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546074cae8066af5fa22beffee6c7cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3590daa34975c99f94d504193b12d01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ade549a3b06bf0b2c7aeb81971222428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b320114e3cbe9b1c4f8d12f5c11560429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72684f5355bb1b1bcf5b1237e8f16b37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096660ca8e5572c56449c508bd47915431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96d1a92a08411f5ccb93f52bb9055c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c049202c8a4f3f59b97b15ece03635433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b32f19c10d9e28dd14082ee14eb81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b071e03f172adae643746a342517b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d99291c12c7b18b5aaadd55ba3a3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b94f15876e14749e5b143257d853d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f4c5f805563815b36dfab14c2f7a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232752b3bcaacb70325ecc906eb2b46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23b83bc2ec86060d9caad438e980a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d12ab9e1fb412adc651dd7d20f3b9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88f44909e682a089bd474c031516a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d966c437f35fbfd9e5d4906f4c1ea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0930fecc8edb39345f40d2d6d492f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b3d5376376ac027cd63842c19b3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5edc6c94abaedcf79980e7014b015446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609bd8fd2ab3c72489fd89dc80fb0e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdefdd315929b3d1a5f0c5ebe17bb0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987aab5581fa3f60be3af479ed50248449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518226cb3982150e33ab94869e5bfe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b921a2332d7df4f7a6526770683b35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6649712402668de96a14e34554f92dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab4b1fdb3db182044b667298a92a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c8ab949ae803ee25b7fc6bd930fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759b449524ae331e37b50a0f0223b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0762789492a83383f9ffedd4bea765456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594722d1bb932aeacbcb1506bd152a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f27336fa5e82d340a3e8f907ddb545458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ae7eb5f69c3da69990df1cbee5ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c664be5d8f03c1e201e0c9f5c3e781460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88f66866d39354a2d9cc74003d2bfd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7eb0d1348cc48f52465269e557b67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044dbd6a39a2977eb1306644a748f94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daafd6474f2e48ab9af109fa73cc5ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ca5e2265f1d65f57786bb7f8f84a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1a8828a1ef05cd850e9b2e57a389466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ac0e5b258335d3ebffd6530901f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b57f47046e75703c4d32301cb69cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc3ab9ea8280721bac0894175dc447469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc68ded65a7f90ffb4c66a06a93da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed4cd66ff0d2bf1f076b1a1968af0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06665085971b8c2b22566f0880dd8d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ea661a68ae2b717446728a6c04fe9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d792f92477062e7a375c0e5649897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45922cb714ff22f3d6c9df1c760e8c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdb36e40b2ab713ec3b78e8c99e8f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98d3a5904b3bb7d53e0cf2da80f72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0c394788d5362b71397d9a4ad5e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efe73eddce9238e5bc0f9ac431ec61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e34ba6aaa33098c4a31d31fe4f7c9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5523f19de8769891960eeb0f05ce6e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae49ed2ba0e3c960ec65afa84f506f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed7c0583bdaa7d0b646cc5211e129b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f5a68a64443bde5558377d2367821484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2038e568dbdb445db00560858834485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ef1cae0c0f030cccdcb816cd33a19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64538bcb8e735a0ffff901a6de956093487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98941b97389c371e9a8fc4570f10b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902681ca7ec3028ae34cba4eeba491489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4a2a54d6297d2652c9b140c962bf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672590c355d8c6549954fe0f4b87195491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f291eb689bc7d04c2cdfc8bdf687780492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a5306f0f1f75b08df478ba9a87d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb13df3a7abc1477470bf91b523662494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213171b55723da84ede89f8b79066b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d832228c77adc115db4bb6100887d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628180de54afc175a078734a22570c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7b1368571b1612f600e72c46a2a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c5d6fa08a243f62c092be9fbbdd75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9ade7e0bd6c343a26c9487504143500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc748cb133684f6449ea16375cb1e06d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435114d8254239e2d27641678f45985502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1208f23614748407c216da9355de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580ed6e67b2f635ed361afcc96b9ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a68c444752e0152b378ce1eaafad7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0c374a6f2fa096f0c0b99dbc7085506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be34f8a253c7a904d14e2f13848ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92584b32779641dc67a0b20dc2b1fdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d847be2004bc9a64c495e714754265d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467f56d17f49cb8d30179cfc55430f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499edbd6a978cd1e155c0f8e1c13c65e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054950678f3f526bb07ed13df2a7d2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c89ab9161e66343eef2205f8f438513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5be58901ba2f3d47692fac34fdd2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed5c9de9939dde4fc4594f28e3b2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77283fe22b7d5c9616f282ba0ed8c43c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f6b55ff7c2cf44e707313b6fec6a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5d99c427e51cd67af877cd27ac87518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ac4763a839cf6d53bb07f44afdaf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86da4bdc4eec416df54239cde77903b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa05e59605f8843c4f2994d7e9c12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f631225c493bc807a853b5bfd9d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3707a62c3baf96b7a9122911ccae685523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b526c92c975f1eff55c85565e16772a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fc71b6cee53d3889ba4565fd05f59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae025c7c8808dba3c78fba3037daa19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09eec0bf5a1c86d42f0a4883999236527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d9f42d08a5dcf610180a16cf22c15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c1f201ed39c3937210956afbd76b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c2e0920eacd27a8c007966c25f27d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c0254d57f0a0ac3f7c919cc7527e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfcbbcc1a37da8a70c844994e9e80d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec58933907aec6d9f0ab05576bee5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8543095bdb12441ead4e39c8369dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a2f018410535250fd721f74c548bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc4789c3d821a39ea5bb6307501e38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902e098a9ee33822bfa8e43be0520d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39c4da028cc691e75a6d824e03fbe4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89aa21d00f79b39929e9412a169c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c642ed7aa1e897443ce95239f2924a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d85b2a8f4092fdd380706c5bb954541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4114d9b4d049011f7da327a354e6f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb847cf377cf5e09adf96d84e514f69a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09112b4d6e766d7dff059fb8d0942d04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422abe428d82b9bd813c958f85f50af5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b155ef93ef8640459a27c0d3fd6914546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ee30882e625613f2e1737e6c14c9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc0a74d381ec9abd40c599952684c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43111633ab630a52a9784a9e0c5c7a3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e57ed14291f9c19efe7cf446f4459f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd74ce78a52ef08d63f93f38d817a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf0d8ff749404197c71f597666812552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d8cad406158c6b3e0eba75a50906553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d428432a8f6cec09f342cf0fc54678554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee283d4b2c04d44fc74f1e23b70b4f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8500fa5e3a76b4c5c315fbf1b3268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d5604ea6d870009e66023eabd6d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381aec186558c7e1708fc7f7b8201c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c734f0ee40dd17977424c6e022ca4bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a051bdd10edd20f197f27dd26b45f71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643e6b5c1365544de626a96bf34ef8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c10a3e00b623ff85529741014ee528562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1c163187adf28dc80d547124fc97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b680ab0353edc19933259dde5d9f33b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db3f0939d95f44a293b88d0eb76f0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01bd6998e0259fe6a754e1888efbc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0678ab7fc37fdd4099e33741caa1d54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca3cb16713100aa088ad184d60ef27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92cf364df5cd16fab29bbf24e92c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78526c3f504d6f9dcce369c12681409570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2730340e7a27fcf8166e43ea8aab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db69ec143902d2fabba6a9a030201572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318785fa04dd0be057a1faf54304e4a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a548cb2e1c204401445df636f8e1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405db9943ee5d251b4222170f6d3bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca42ebc9c0fd1ec0e4c48561775bae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b62101036a1f7980bc5190ca2a9d3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921b5c75e939ad9f32b50ec6a24bae7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704fbf13a83c0ef1a0801f5bb1f64a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74323724641cfdf9036fe6511cdf260580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525951fcd04c16315cf07c408618cf5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69b5b20b2709509bf18cbecba6e2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ff47efce37acc0818d5dc59ce815583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75508a356ccc30fa35e66a8194c3ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d77623ff7a687a38c968e69e9ebe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ccd4ab7ab8eb9a693eabbe06c3a21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d808b255f06f19eb3d3dbcdddd1b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b372d3dc8582fada41bc608edcb66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7623fc55538bef956a425cc33f0add589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c4b199d4e6448e18fd3588400954590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8c3d970478cb2f0c1d620f9c0efd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37643cccf00c1c3ec6a2c9c05aec892a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21726a0d4d8facfb4e12aa708f4df4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447e6c5f2370fccedc0c9b2abeb980594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3843f4c5407444ec1b6df67b916fba8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffa9fdd25296ba1bebc7546dfcd694596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b880185ab6917a959d0f9412a1d07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e952461ab36dc07ab900dfff884a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f45703b30a8045f7706b169bd2e70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a49eb9552e4c8e3d68c1013fe6ca0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a37ce9d03f34df3ffb7b51a55166a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b95f30c4a89ee1719d887988110db0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b426acefefcfa966b7c5d25d11d743603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112799bdb621575ac5a4c639d5adfbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf8299862be8c6cbcef926cef6c0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad80d5be757bccd18e08adf94c57a3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964f83b77b000e97dcb76b952956a96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887db52f560104581fa93a19f758eadb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4eb843ce14dac6f62f442f81389e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a634c471623ca07514001d650cd24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323b6f8fb592c8442afbf4d0fb44c7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06daa17fcb190287ac202034d9d93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2e103a67fa6e4015ac10e863f67f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c64f004d4db13014da8db56062c831614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c997e5fbab88172853077f0b01f548615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c01eea6491dca72286009921b8869a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e3b2a108d22fe26c7e69e54949009617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f965c8394c2f16418d585762252b41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4c4aa75e99bbda94d5581aa0e1ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47174d8f2ee2c7c2f72dd09ae7dbeebd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2529cefe236c7bf5a810b6b011dcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954786e1c137690347b7456a3881425622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769afdb5ee2b6d5932322bda647a6df5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce16a116b2cb44488f714c020fc1e5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd733ebc05bfa06289cf044b86a852d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca738021c17639ddbf31b6ef44b4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ccdf3c0e4562bb3c8af62af129d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2e9fed36dc477e5948faf0196fd60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3672c8a60137c11ede8ade8ba1f7ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb707dd5f11b3927e888b01a839bd14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8178e87fc73941e5b346fff3861f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb8f50bc62a15e14d431b2636cf67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16236a4553fb2e76434af60ee28c42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec2018ce290b7c2ec739d4362cf04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee2036b3ab37f2bf563d59b145ea06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cce7d0930dc56f2665677b070153636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74bd7397e1fc42d8c839ff5f45d45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb43b1401055b08a24b1ec2afccaa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f763896fb7dd82bf7a79f8d60e11b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7762a2d79f958e6194cbb9f38e5630640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a458d8fd80d19552490dd6b288600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db0f69845b79f750d6e819de3f153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ac15c1b1043a466af9502bf4a4082643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e0ffb91070f05cc2095722723adb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55a63cc1daad84e5c8e5e7525bddb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91916e786a1df888d617fd75fed75d10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df081c123b82c2a1b4a3a2131491cb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecff1fb9141bb549a68d300055d879648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab699134c10c22e98291c95477eca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f2f7b2f82059ff5bb7ca4f39617d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842f802b385ec93a18ab88973221332651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8ef964144afea8d9a9401737dadd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0fe701bb447aa2ca939afe7b17923653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341506451b03165c34a77fb14b03ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a19fec4bea8ca919ac6b0a9268bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4816f4e2b0ebbf3e457e0a6868da5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b83232e4c644c93f76279f04c8184657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef1408b0adb23d023df32cb42857ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a05221018049e794814f4d065d2b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c1f997796f2cf2eadcfc57912d8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf3856f8a21faedec1a7055a27879e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892e054b513e421d3480edcc94fa1b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4686d25fd831f8e77bbd72e294b0120663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef300af9d5cc71b7046f3096712b40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca1e31ba2980eaa3766b6a7dca6e9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceed6fcc02323e6ec0b7a2f45ef3d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafdd6990efd44f28e828528c697621667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079d9a55f93170c1f8ead8ed4da6e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d34789d24ddd1e169711c276007ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35074b28a396e1e03aef47d7b406da9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8ec9700a1301bb2f9dda27429057e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd1793f98595ba77690275922a697b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d754ccde6c68bcb01ca31636994360b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b045ce244d0dba280481f9149e702b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24257db1d5286699da0b19f3b1e98c2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d5a6d53ba9a13f893790c0a5904e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4ce2dd3870f9e626863d0ce5522f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a6228af268bb07cc4b3b99422636d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75bc30c19bcf2f8c0d540c946095d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300320672ddecd753b28f52d95bf5b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125592e814971d394b6acf795edf0cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009771d9c000a1a84f019315684df11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d68277e212da78c7556af34548c79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569538631a23dc4602c2ef71dd825b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6061dc50f58572f6019e2360c6a472685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768a9e6654ee758b8742a91c05f940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a61a1ffbe985395a471c397038950687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b6da26315fbd99ba7c9e7416f2b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83fc5c7950d03835fc70baccd6061689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e91139857e0ac9e7ceb58cc00fd4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceeed28ffc25927587c733629811ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a78067d5f3bec84ae484bd4f844a5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0c5d160e49a690598e1de30de261693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb61a02999c1953f7298a2476a4b00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe64888797caf9cfd34eeb153c693d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade94ff6bd1be981e874ea9047d1f56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d86566866e092b96aed0589bf613a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bb54fd8c7cc28e58330eb5a050b18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74d23960fafa10bd08d04ca6fafc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0785c4cc5683e98d6b7768c262ced7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2abaa559313a62cec0c2b7b05868701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6551b57e1d2b1291fbbe2cd4b1b09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb0953a47b2cbd6ffbc0bf3fe7778703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea44a92a684609c680fc3cc9476bcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bdcd545e3f953645909bbc99c2574705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0b97fae275cd70d7704922420796706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ef67173be03e0f722f50f51c0da8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04d82611fe86affe6f3b650777fa62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f63230a697b6984987442c32f88a7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b213d75e5e2c658769825ec71000b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbdcad20bbff8d3f8e401fce8cd970711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1dbe3cbe09074ef176d9747cfbec712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587002969a9dbc583a23c16045b0b92f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6444291b8138738a520a43816a91d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38f97bba5a934d9a27b17e30ce2a4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6c034a91a94421b4076ff76b17884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29dd6646362f7673d8754cf84b6e8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1df59c7750df6a20efaacc49456f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c1da9997f04d749d5e6899615cc117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff79bdaf5c4c88be78895b0bcf9e708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34df1426076231b207da9bb3e5ba159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e3e32b61de4cda580922892bb932110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507f7d613d173c2279c05d7b5817adb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20476e8dba90151668ee555ef50870e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636c4303b08698233e92b516d11de213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91bc01eab9b66da03f4fb9a46f6e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c7b14be940d4e325a5d3cb535a6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93bd89e89394f8ae46b997e7c7b00716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078b662fb98efcac54bf20b4ac030017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361169c9af72d5c5d0db15d2703741118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b3ed5a2a5c1160c43daeff7779b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a435a6d33e67a12c5c782480cbfb3ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dd848bd8202774a483b979561f73121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a2ededc2e22624881b283a37c0e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ea587fe94b7b54bfd82c32cfcc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c61535b383eb4cf7342250d540f7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313ccdcdfa4fb5fd751395c3e9fe6ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd8f84fce30aec48b5136308c9d7e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e57c9ff6014302ce2b2e235b003eaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9d1f4e494b543a4c1e788650ff31128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e57665787e48313495d8a6a74a16429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2412eaf55c2f8a3135293fbe305bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b89e45dd92a143d3f413d7b4abe9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994fe7ac7b2802f74e3cc531697cdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a657a0016e9b59051837a37c6c201733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d66e215b20114391ddc37a11207c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f2247e1a6026055711a6b9f39032435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82490aab1cdf853b10531f784e3cd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257436fd4b40e7f9fe3ae5a64381b5dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20ffdbdf1cc1c2faee37b3bc23b74d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce558d3c7b50a09e4d020beb7af08b0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a887c2493cb7bd112d218d897ccd20640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6fa2667165e4da58458111c276e8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943e92d013fc9b3b6811453a72395a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd4b24fffbda074a7a38567c0633943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15163ae175ceddbfd58e280750d9a31844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7d7680acd693589c15313b68539d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ef5e4ef74640afe5fde99cb3e28f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bd67a7ecc81295f24b3a2dbcf3e0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ca95fc6ee7a22e033ff899f0af4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf22c9e1593b1cbdb0e39d0720c22849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a117479189973a14eb7e079866c689f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8a3583ad7fc0c2047f53c05d4ed851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c83fd1f702bee1e0948d97f88388d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc301830193249478ca93acea3eeaa8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b0674f33374285b384fba65026dbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507434726e75d9767dd301220e55c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b1c8d3d5eef83405e9650fea4cafa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fa7b9e08bfa59be1603ca0e6a7b1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43096e0db09d9237132fc0848623d04758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae486a5860c59238fd7233f6d0769b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e08ee9ed52d4037412398efbe7a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef403756c03af967b1c0708df9c56ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee2caf3a0b00d9ad03ff758b1a812062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a161b972ce170b5b315958a6f15863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec438fc4b922f9190c818ebd3020d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c2f17d8bd0ea71b0b640f9cb37fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4e3f012eaa487a6393f899b4e4fbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62aa4b2f2d44d6508cd718b70b65367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318e8da45794faa6023834e1be499d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353865fc9e78663a00585a869f7ce1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d2b0b89aac7388dfe54e75e60dbb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a10f4a5227ed222b611aea4b8b55371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e406ba7f484b6812604efa8abe089972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43472fc6eb0eb915cd8e54405963d2e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994689e55f04f63dd46b758f47b7ea574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f6265b6b27f720a1009811424d16c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d314895f5d41766d284ac5d5aaae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cafc57d9b4d0b9815bc910590799f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a731050a6d2a4395d705819e55f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cfb33ebf7e580a71be56f31cde5f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecbf45ade32e9e80196694b30c4c7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de2fba02318153d7178190ff59d5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2384cf2161cc216c535327beeb1ef782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf65ea7443930264de9c2b1c9fdf0b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129502daec7c16de5aff1eadf47a4af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321c1076c7d8cf69113322cacd05e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7b9f214649529d9f7bbaed68913e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f411a27fc1c1aec6335e67075def67e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e49a04e197ca597b10dc2862dd2d5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93981ebd0f682ee0ad95a6024d7c7d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083c364460eb2c6345c65809b830e5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef674d7caa4045570f206336f1bc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f54918023a26a94851389c3f8c9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f3a72a9701a9b480a42c3bd575c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb912c6a3db17d467bb8221fbad9dc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb736f64febfeec423c2749c108002895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c82bb5f7fab26f4a36a049770f3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4ba4c6be0344b9e646c0940c9c2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b3548fce32dd166262a450d94880a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a017b81c2f6e089aa91747e03c2c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be19482c47da9aa43bae48afc42aae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6486ef0c027358aba6cb3e217a2c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9094bf8f41c2a39d82e1a660fde179102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d848c0c2e74031130721d93b14db1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6db921172d202ba6f2789230e665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778243b236c565a4815a7d51d108e6d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1053350a6776efc71312c58d994c17a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389fb0f1798a90a14189cc341d7f364107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08bac5e0fa885983ab182008bae1ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9894d40a9289684941b65629a637109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957a93059ee875fd09956185022ea7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747a2039f483c701e76fc25aa7a3ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d024c2502843a6e8c5c00129ef7539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3abeeca5d6a8b08204194fa6cecab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a8485bf8f567a8671f85535c06fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a926906ba7e6ad3a9d5eca9fc15ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7907aa73582452706ecea17f67169116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3fe281346f0d1618769d6bcd7ebc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6b72fd3ee5468d9d8d241b12c7787118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e0a864656d443599ac74582fd3af9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c29f51345e8077ff53144c96db6a67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3796ad38ab1f30c5927c8d41487c3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773249ae2060a7e47fea50d52e3b46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280b0d26b6484df9d71ac2ce474a73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445085c65acce0aad329b46820757b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e78767373071216d969f68a5e3be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2e730e025ee942e6adf37830fc52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3910ed6d435fc51ddac7504e24cab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51662eaea304a418878d1fdb7e58b53f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263245041177fc00093f7147697fd19f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd995dd576faea3ecae63cbe7ea89b8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a1cfe84774c413d666e9f0530e7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e0622c4c059732efe800d8596fdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877152ad5213215320efa7288b08e22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c9ec68cefe5fb3baca3e618adc168134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c76309792a5b43492905114c72b97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d565ad5f2e528c585af892184c2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7e120282871f0732aae7a953480c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d9c8ed1df83cd7db9b07dac48eb45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9c071a4942b23d93dbe6ef550417c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73a8dca87a971bcd2b17e1cfa8ac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420867d5e23fe6287598f0b770fa3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201e2ff441a542548b1722b8e085951142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171ed9fc9ea626a708255b296eca3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba4239a9f6283f394432161f809cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665760ad158770c36ad6f488de0d3c73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed4f86ab4e3055831d6885379bea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e91b7a500de34c5dc0d9b4d76d691c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc28d94f89058415a9ebef5868ae072148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c7020aea0968e9cf3f53c08c4020149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889ea8f01f1dbb7849a4af549a004b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7280e357c790505e9cd28601d26d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae12094b0d3576f1cabcc74e11b61d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c43658d6368ad631db64e60fc20e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abd88f155ab1b8d8cf5f6ba61777e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770689cf6965115fc7b0773e65e512b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e264f7a4d19a03a2ba99f747534ef2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b44399ed4333dcc6e049c572b3e41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdcaf91ceb5a3ac56e1af4c4185568158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107de6676bf3e68bc3854cabcc3e1af0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e41ab074e663513221a4924ec4a58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda352251d45e649743d914b211b88e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66bf14938900d88acd1b574e36a26c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d3ea41226a46c0113dc24a745409163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3688907ac416ee6adf1de6a162042d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daa67f8b4bf491ebc89418b2b7202f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc3ba3de1e11488e6472c05568c904166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10d96b40943996b083cff4e107165167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e22d1c365128cb9ca7e63cf4e2248168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2302cb93704c315054f4866c3918fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df518dbb192953964cdae6b7edde0bf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb324a83e38834910cc0d82f1af71e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d95cbf6dac765bf243f4c62d388d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddddab04de1b5a685d087b34c16cc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ce3d92723cb0b97f5b8f418ca1c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622b21837bb8bc22cda9bacba9ac46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb8207bcc5285847d104deff5f0d67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957288394cc2df425dc91298542d703177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dada941195b06003184db6c4e5a6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249afbd74a040f9f4b62e98153464db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b87f807c82e28c2801b0a88e24489180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d21c401c2540ef1768043f02725ff2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689212a388cc9e8dcb056a76ed41f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c49cb15750c7d10181800502ca7d1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a17e43c5f6032e6ca8c0055e34b7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc526dd1b964c109caa691ecab2fec20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27ced37cd3c99909d0778fe1276f5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dbeb04024f935feb210fa2aec5b05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70663fd822e30fcbec08cd802f726ec6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a6f3cd422f4c3284ccfde293ec9a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7b9d4f73d8058b803f16221cffafd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc75fe2aea2671bb38def3ea23e12b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb9c23bd239bae6705d831c52b5aed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe43dcf834093735bf088f845d6d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d2ffb41c4c2df687021cec796397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf11e4afb0c9e0acd59639b64c2e32a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb48d8dbdedf99d03d27f384f24b399196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c889ac583087777d45caee2a354e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc5d74f6a94bcb706f8ff2100777b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063471f49f31a5061cdee4ab69350c4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0c97640c4b3bf0e4c463cc167641200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79fe769c4a2a08efbe7816dfbb20c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013c6b21e23857d649425197bfa649202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3d8f81e59801531e38b32201beac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a78daf8027049285b7baaf50015283204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad881a44dc6b4bb0fc92e485a4fddf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df314fb86612014ad18f657db7bfbd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3cdf70967f32e759660d0c36087c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955a857d52ba4978263e7c1dcfa599208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec45b7ba634f0df3a58b89ec1ba2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764c32d8bd0f9ac5859937640534a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a602b51eccc2617df055bf39dd7de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d349f51ddb158f7976e8d582f539f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd917d59be3de2dfb712f2933593e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c69b6ad54f7acbded1430aaa920a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00fce0535f58346549421fbbc872ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a879d8adba63fbb5bcd8108802ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af566cd6e1421275732f2c0f739b011217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d1131b053a5097fc4b181509035d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f458f4b15506e31cc4a086520dede219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad28a60ed5ef594fde3c8348718d71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e24bea8adc079b473d3c57433ea47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a24b3aa45a536f3e7a0f5eedb85b51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd60373d6ec716beeb3340826cfe5ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc17718539f151582bd1563417e6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac08923af0fcdd48efe2f2558e01f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f29ff3609580be9122a62b4f051e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf828ce7b4e90fce35868f187e502a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459262afe935af0ecd70c33e5811c0f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382f60fc4edbb5a91c934132d0a8472229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f109666085fb45db4d2e88e4bdfbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d8fb3374265340d6f092e9411acdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b058cd744a63a01a21f663f7059017232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859767c541136b95be5a560122e9d664233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab6109eaf708ef885c730e1349890a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312299b676494ba253776df2689600e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16086040f0d09c4d565de22fe7369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63789ea41b490c4cf724624c73a610237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc93459d5022cd4d443fb854a4cd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89fac069c9f2094f436e9575ae1470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3322311db38b1df340eb95f6b4db212240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23a9a1547c2db4c6e5ee284cde05c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bedddab93c759c5c376d72e35cc569242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf94343b2f64806c8782660b06f1bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2746a61505ef097a3782fb08153a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef89cd6fe6cbd5c1964dd7ac445503e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568883cf36f0e126868e1843931d59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6193dd3110cd02606c6c8f168b7e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73381e50182f8c59d2ce2a53fbd6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df35aed126db276d8da98b61d301ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca854a57d9c5615184d9f5bfaaeee76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094514c3ffa6fbc2a0b7574213c6acb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c7d63917ce9d5f001a2d5bfb90f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09808913676c7a5fc88f2f1ee1b3acbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d98f9a7d4d818684a0397e5cb5fe25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b52172922215ac57b3175532bed6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f62d51a4c760f5db451433935515ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dbbfe36bc795a6fab2994515f50b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195abd89f75769da805a71cfc6fed76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183bbc72a45f1c29e2eaa6f867b894259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83f292a60251695b0a3b454a7bf8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5114d111adf1c41047ebbdcc023b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21750135144b029bbbc4d166b6c09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089e37937acf31a5c0cf3fbd2f660e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aff00222b1f00e902af53c792e4b6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398722568a6b6e2ec901a243d56132f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c11acd561b28ffab17e543edfc5d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef57c32e70d080f3e53e7b1f20372a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f7b0f2f30635e2f890167cc203237268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba87be90cabba3f9b11552ce6fe3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59488e8bf2ad8ed37f87bbc8b0359169270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8e857cad7f8fe87d43496801d1256271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873520bc518cc37ee6d8a5544db13fd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274222dd50d277d06dab01724c9bc540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6408ace1c51dfc76f5cbd14b492c37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209a6729c3691edccb3cbbc3d17b8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b00bb883c0fb0e0b835feb4978453276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b887484b53c8aae52c6f3193bb6fcdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf7eb7192e03aa500e63d028d1853b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5ab0f822a7e58e91d48b5ce542af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52526f31ecb83e34558a3d71f4a2f15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf222e23e6ed9aaa954058e970ff72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1c2086c72cbd9460ab0832fa1b18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf888d04ed7855d5c5545aad3fafe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2074f38fb39afba5c6b7e8c943b28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8e51c6b11f7dc5c2bb8320caefde2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d361dd68f0686548d59cc81f790570286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337b33e54dc1eb5e87f0f6819e3513287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37380db4af8534fc6a66beefb530812288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8031bec941d80101da878e4da557fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7fc2c43777ad62923535f26afc856290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804f172290e70521f05d63977a1f893291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017bf53a3faf3019a6f146089677e10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4dab17ae2fab90557a5512d2845da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f505d92d51b3e58d1ac7d27d0aa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381463c3449dfd87e6e85e46bfe5db6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ee4d1995794e24d0f844862e1e44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03d377709ad540c52707eea691b765297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074bcefce52e8f61e9acc6add20d8bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cddc39882cf125c34c071eee3d8a6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a8f421719b925f4866de26feae7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64575ef8590a22fea98679f7624631301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13555defeb4a71f69ac3e57477f09b60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f902ef8cc5727b091fd4e252206ee2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf11b3e03b8e162968341189e5b70b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4415abbfda790313a5f046a1475648305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96cc69213c5d3034247f4ddb70dd64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d2a9d78b1b2b77a323fce6c8fc56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f569ffdeb8f404cfc86d05edead563f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9bebf3e1b9bfc48cb95882944ff82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8fa53f54f3a38ce257886e9cfcf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81d9b50d80320f7947f6e739e2a40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54f56b2482f4dec0186224a52825d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4beb88e9026f35fd7b74991868ed4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e261077f52b2656cde11afe5475c35d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6abd39fcfe9d534b39079abd9db85c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06630d5b25ae851d425137ab4614e505316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfac3de6a42f003c0613d0ae7cfc6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c7720b5c60ff74ff913b5c70c5369318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35266ec5d64b50a90701161f7fd5f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3769c5ba0e8dd788d8b01a4b37f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cfac89f7d52725964fdc28a80f584321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab26c1f6e7d4b73e0ca06be8e3763322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382f76d01b30517d20390c8bbdde132323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b352e0ab7adebd6e08aa0594e6e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580057685ebdcb9b40ebf6f3c0e99c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe832cce28492b0b2555ecbc6a3a00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6947487d7c4cf33d4482eddac03c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce216eaf69f5d98fabe1027af08f7504328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074384c543ff95287ec8d18858beb32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fea39599804f0c8e372d49bee2a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e86bbf3ffa3a2cc340f6201f65ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328ce4a3406c5671259fe0a78a3089332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfead64faf87a64dbfd325c4a8eace07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888a28d8bc00b8f76da767aa036be0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f8006b04c93e7d37f02b02f886dc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1d8db8053acfd93f56faff8e78294336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a00bd7aaf5e9c21f20d69e1ca728337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18d79929392242234d8aeac056319338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4d7e8e53ab678f10767457eb876a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3334cbb6f300eb290c24b370af80b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a30730cbff18e83392286c2a129fbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc45a44632ab6364eb220c4ff599f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f09306de9b3877305965b73fb1efa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5bf1dafd2e3e129fcfdf49a1292b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3412638a799a485b7609a8ba7656857345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d66e2a8e093e1a329812631eee9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f21699145db932787a70cbe5c8fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23924ad9c63c9748b8b3bf1169ce198348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb54b1b639b577d471383ae86a382c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535f475976835281bfc7eb5b68a0f93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e18e444207b033acd1b04f0f6bbddb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d32628b0e0d6fcc5d2d4166f18224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cacf03f85432d9aa00e4c191a0212c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a831d61a5d6b7027e4c5fafd464c9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d624c45ad54a9dcd1f7cf40c222f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68f2c2ba109845ec5028615aa526ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8560dd3258125d4af6a949ba4da54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0dfb7a12dc5d3b93ffc93a087ed2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349a1fbade6ecf2974711da1e495a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527958b316b13a911d250d4ac75461f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891f2475a7fe87079e54052fc99f48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507e5f0b6f82074edf1e1e728cfb8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac7203778ae9895ec2a6f6048f788363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbcc16610a1f48dc9e0658e6bb3547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff7c8640f71c47d7a11e32940864b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3acb91c34399bac8326e962ef4458366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29065bae51a97a72c1c01340404441a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fb7f7b5a17b5f844085a3e9b0ff0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8501402eee1edc791424d2a4f8fa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d5c6e743ebd625091185023098d1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e53447b61ea9fa47e934b2c428c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d95451e1e3694e16ffd52c42cdcc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9984237f5f4a6f5bc6c33e690c82bfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f718375a508caa05de57ca1a1199374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8126cd9f15236d3ddd5b34bbc860a51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1a4410715d68b8971a5deae5776d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60904f2495f69a52bf620bf477f2bef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f082ce7f37ba03dd1e45641a72d5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6455c19464ce7b6e466f6a48b5535a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce40e988cd20c47386f0c750b08f545380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808c7b7fe1f05f27b53259ee3ef3722381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e8e62779d93831b6dad7db842424b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f8445d6538f0f69051efb082d955b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f342a5a58454e94b8a7d9ed518f2d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616004118741870f5453ce99d99e40c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7622f70a619be212792e407b891a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a36111f471efb236e953c0ef7d7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ead17074a844fd35be0e48cdcbad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087b29a1b593b27df5f53347838826c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2509c0fab5229eb3442f9fb853d4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeff9b08206ea8e1ae997d0fe0e97f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5c46451574c8cd456a6986e75016392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908296bdcaab195987fbb9fbc540ffa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9640f379c564625d4b87519ff0444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ade881c191144470bbf13026e8972395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4fb668017261e5467c196f34f8fbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7e84ef66070f3530cc0e39d56ac0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db202a079cfaeeafa42c7fc50a3de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad7adf2e1403fd50617e8dd2057d87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f5add317b0e2be061335ef26672b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72398935c0b259ea2784480471e38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea82662952e7470d814f6c0da5ebf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a143206ae321eb2c3c92c792693b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb708ca86f4a156e3102ea45f2c5af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380d68a3e18dd39a651ed74ddcb0f41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d8aa1e1ab4626c4c7129919d1374406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae51b996366dcf2ffc7c8b9222be9f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433130acda80754e5679c4017ae446408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c57ce6ed8a56b5b222088d3381d5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0517dffe0a2ee75bef43e5991013c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6be61fc084eb57f05c2463436e56b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acdc829870a18e02f0903245dbb14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff3eb39bf2bc2e7c24fdc1033ee31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556774eb022ca3c14609e9574258a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5f34982cbc1e1633fd7cc8933151415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f2418090dc9744ce5b24d17fa7f4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6c6c4a7b48f566bd0ac220641944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5e5c84acbec6c952a777ba9311f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889768a545fa59508ff0b15cf2ac5ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f4e74a0f18e760181e3b963748dbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5581bfc4f450c9468dff78d73f63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727f90dbb65150c7731f19304a493ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc7e38ae56dfd7077cf80ccce4a42f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9740485f63c7b798b911dfe8a2402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3955f9f03020f47ed3b3de4d309127425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb8fe7f474b5c4a00a69177f9e8da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19b853e5e20528026ef112edae389427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0596c7d091973a70730361c4d2e4c09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5c6684c30f776d78eae1ff8c9f64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793229caa5fea76b756ac6c6ba4dae9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121a4cddaf222248ac35b17431921c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd3c03e9643c97df859bbb88f119e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287f637509d3119096e07940cb276e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5ca66131981be1031fde519ebbb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0135f9be29aebcb8d2ac8d99fb78c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dfdad42c916e44263bd26c881a7ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9bb7f1ead7d928b891141df157407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa15ec51579cbd75e394ee4ada491c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7de61e36f245cff2393d39c45ecf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3624a1c0cfc14286fb64a6f81deb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd49654e4a2ecd3687fc69b5e57bdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe71391e9054e79ec871cc8cd3afa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a032df3b5107399fd8b49b02879c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d994aabf0fb633fddd0670a9d1d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1940bc742fe1d83a27ca57b0e51415d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7993e7ae57e0e66747748ea24fa3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e5ed6d871e89417cfc4d0fbe7141b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba04c1ca8bb2798f993f469f9595c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd2b775f7770c278a3d2931a38623449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b94b12c101c354153c26ae4958f53f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172fde9920dcea61208c89e636faa39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8df6943bdb315f135e0c406bb556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab08e7d100628760ea65245d20a6d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf01fb5b55bcdf8af62963c988475454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba68d52222ba792d2f2a29f95b41b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931097ea0671144be56cfed6e3e75d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49de8f46f01a7581b3a408fbca477457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac57477f50f913236aba3445b1ce5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a35ee3878290b5aeda2f862730764c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa11618fa7932f0ea8bb58789dbee80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720407e550d3368327f799ef7afe5eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6f854b7578a804a6da47a6a805da3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2e80756ce948cfcf59810d425edc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4bb87eee0e508e9eea7139d614c76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d83c034afa75865cd2e5c985eda0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4368458fd1614fe588732d5c9fadc77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602b091b3966d89c981540f75f15a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0527f8e87b09d38c2945e480be574468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59958ff62a442e7183951bdb419ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e4eed67233d81f30da3af12221cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d35f8180d9000c94ffdaad24fef2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b8b5b28788b1d8abf1d6e97272ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9962de147b79cd300d205b578c2e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72228f251b26034377a990950b13c1d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ea0bbd9d9c6f781be257692d67c80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f17b1a5bd674e977d3497b948cc586476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c54bbd840b745d311615f2ea8a7f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d31a1cda283834846edec270cb3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da854c2e6c81c81e35e6e91d6527e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6820a689e801814a8d9d5635510603480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cbb00a95c24c224e96fa609987bba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45051ddc3a45f4ce1956d9e33824d351482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151238fe2fcaf26c261fd00845ec7ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33806baf26dc514fbfb2fa2cb3f67c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6d97e4116ee885b10d06d4d91fa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2681fe1933de789c8edee0553c8edd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1bfba4ce72976ad85bc91c1f3df97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79b043f7255d38af30c07bad8648b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b861636d330c2037e0a25146101449489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b1b26d56a5fa15282f0f53d61d11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef366a616f18e96ddc3f987cfbc7face491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd67a56bf2552f4dd24765aa3479f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1476b06c0cea8db26579f4f6e587c0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f947344012ca95dd9034dd8c1d9463494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f26fd329b232db69d0ad2125d937495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a97e9bdea98ecae42cd3020dff1d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bf73225bf829ac470a42840b6d9d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e021f0b8323a412aae516612fc75f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6cff818d0a5f8c188bd634d62576499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59636c17040f6ebee84bd1b164c39a1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7348e2bc5098a9873fceb66fd9b43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422586bfab24636c1f020e321d057e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7776d6b95d6877dcb3726a8dbccc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b93f1c5ba4873651238364d2227cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d48506b7eec8984eee8745cf6b52a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0fafe4aa4b46a44be0c8f3d79801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bdc99df884d1a482ecd5a2093b9ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d92a5c7b1eef0612afaf0b249a02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c450d49df76daa884166309875ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc44f3b7b4184a7c86e00c4b9b776eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd24d7b66ba03778ed44a424eb6d1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe7a0537adf4b857914219f90d70c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb6ac3f66c91ec3e8c7b738264ce4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301ede615e9aea0ba129a85f3fb1a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23675f81c82501915f74259b15227ac1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be08140cc84b976a6e3581bc184d73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b4954ea7d15423d9aef48c2fd47f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7633c617f12f180d852831ab342043518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa92998c86d093ff734d8f78053c5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e674cca8fa35b9b23847235d8257520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6f0b8de84af6ea38d00ebdc2e700521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eeb0380fed8bb82078d8d2c74299a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff006cd52b6563f40da5589bc73ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e5d23eb62a1b8d863a8596d93f56f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fba6aa823ef09e86e87f4431a977a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8bf5ff36356a52c9087259af2817526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c2c0c35e4b7cca5f6d77900288ef6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586194fb8118d38cb99e88cb4a5551528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ecc69300907f16d10ad9a0fe240a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40874e92d1c49b1147298de0b96c12b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173902a8f4ba80351433f192497be70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06c25b8dd8e0f9f73b1825b2408a80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163622de647699412dfdd803525125d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7fbc1fc78e45032f28f0961beb3ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617afa69be3cbb77e399d9de9b47c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8b716ca8997686553e81c0cecc755536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33daea32dcf46e6bb7536b650afc8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120417ae3db575533505f3bdae749cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47445db4ae4d79b767666282ad9de580539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cad32411b1b0b895c41e7b1c8ce062540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af955a09575948c53f1af16b534172541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f828eea2a5bb74aa43e670624e71c76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471effb72e1d4f1999df6a3e73c212ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb33d3171007ac01740b4ddb7404974544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fe3ee2afe4d6b90c7de97e13e1c99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f6cc3c3eeff3d91dbfaa67cc04a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c3543ae8161cad438623f69a37d5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61e9258412a4b7307bbeb297a6668548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3d7996dcdbd87c6e6decb9e45e5d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971f5451942ad0c58780f722a066d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d003a5ccc67060605dbac1d0f96cac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6489097d497e05bd75084c5674fd1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce16683daa28cda1f988759c1de39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868c0c7cbca914e19eb0a3187d23000554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a99d80aa8a964047359516156b6ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c8bc5b65f5f65ed8c11a8fb98510556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca0e53c59bb6ba0558749159be2503557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0100df2ba6a33672146314e66ae99a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e8b4243e3ae4eb9694786cf91015559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb968a08a2ca867fcfefb5f55e7b99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080984144b27e1ec087ee8b53a2f531f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b3f0e7083d11975dbff595649f40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675875365255569800ed93f03049998a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40119e4583f79050e61b1fa264ca5314564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d14d7c08fc999bea9ce6650531b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa3484dba06e747823cb83958651b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1952e1ac1e8f95002f752391e1545567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba07f07de6904cd6d429f06202ac3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392ef0a9b51aae2b2b7dd71c1d749b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b477a85ed38f5867fec21b44c171116570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d0322717a2dc7d0a7f226c7e16f3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733ae9605f64bc0347cdf0ef9f74ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159292a7ed87e718471ec60d3dbc7aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143bda1e2d5315cbe4c43f14f3e2f9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefc437a426bb692aea6f6e9b6546c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43207b8049cf650811d1ff8a7ff00126576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec596598fb7700a6860b110ff69ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd16ab0dff736d1cc807ee6282cd69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648391ea3bc9661d389d7746921b57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546fbf4389feb1b067a3de6e7e30961580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf7e2d322dc5dd65cf6714a5b0e21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec548ac3e166651e35bfac474c0d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba26c99b91430c6728f760d8f989cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beec5cd70fab3d3d00733c9afea0aac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d77a9e3c59a64447f84f931a922b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d789b479bcdbd38b73f0ac6d55114586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfefb6aedc1f11db8e172b9db60d2a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19525e14026d2a85cd443649d61439588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932bea805189cdd5e1cdce2741fbac3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f76e52ca81855d2b2d2e43a12419fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8134e9ba34408ddfce41de3c20de43a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceb88f7d0795d1bce94e37fbffd7f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcad104f9092764240da549d4074c66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12e9c3f94167723ef1e9cac033c246594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f52e5b764db8b70a21fa43e78ff0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45c25a9e51d9f38d35cc9bc10d17d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6972f88a42bca460d028043417fa1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95673759b9b1001bdd78f4b5654bbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170565b3d6cf3451bd9931f1b138aefb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dc76938f31bd389491cfc4b3c0811600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2edb6db3b16ce10ed359b30e3d611601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8646493a166d2662af36a0821bbd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ac5a710a796f0e1632669e1e99050603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf361878e105f4c3d08092503d590a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c007c6b9cc8e2a05cf2272ff4b557605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e989f96eba470a962986e6ebf5ac273606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db593ab48701e84dec7bea28a987158607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a6d2ceea3bf38a15980d0971007bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e264e112bb51c78c09fbde11625adc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3749bb0fe66ab3543cace1bed99f19f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cec654673e623440ffbfb3c33e0e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26405764e012c74ab470318bd160d308612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55907d93e4ff9f7816097164e513d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051002bf4b034e5ee8024bd247be2ecf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a651aedf2f2b39406fcf0b0fdcbf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d966fcdb2f93cbd87938c7b56c09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0001901da05f0a4a18724e7316e829d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334d4aefd71b4dd4e11579634d56048618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2423ac9d492303276bda924f31aa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f2877f7659dd2996004eb29a39f9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820fb8bb2ac4b04b23fdfd1effffef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339f4065b21600ff623072b71309a46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb41481e30b1ab38dcd5ca27c4e08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c1522b4d71410159d84a68214deee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3416f343cee1c7c2770df1bc1fb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02711d7b381af6f88a8dc913bfc81321626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9b294baab5b7ba8a0e09fdcb4adc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abd03f28f3af1da9b5d55df7648b4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e4f5755a61ed556879d03a4e6558629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b1d82f9759f93fecb162ca066564630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2883aad88fa38ee77e7d8060cb8612631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9121809aa789ef2f031cf90ab0d2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eeda2cb3bedb188c689976ac4a0f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199c60ba58aebfd031e2e16b2f0add4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367378ed023f32221a103874b399c1f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614c84c4f68a2704feb7814e5a84830636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84dbdeabee1e00d37e8288b1985778637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849b34a29c82c0ce4f543ead9ca17a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed41174b48994713302acf2cf85120639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806fe6414711195d8fd70199d399d8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca858fa989525afb3a35d45e9e0a58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889271fae7c627ddb3c9eda05d3b0bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc840beb61f4103f8e33105e3456c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274be1dcca4a6474bb7caf2f255622da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a9ec5f19bcc04ba346b922c7d1de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017db873a274de4e334b15d0f8552af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5a8307e95d95102d0504ccbc1fe6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce514c428017993b4379735e73dc7e42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c465b40097546543ab94d010b7f86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ddae99b39ca04eaabb441da95dbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d621616f4ac715ca2c4e635ce8b2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb864f773fe7bd2d2f3e55fc17a8e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad676d46d279fcfd8fa30addf5b3f6a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990ff060476c542923a609ac0826e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9e138f00901624d779056aa501fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb43afcb3a9e29b718c0bc50c45c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e9a639e02266566ead348b1a4748c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c89dc64cf1429923691fa8c1221cdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39eb56a30a7bc02355da9aa0c56e38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74fbd912cec85d1d829ee281e5dbe9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4933262c80fcff3252d08dde33170ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e175d49499150755f6584fa73ef59a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b150e2145ffc0aaca78d8d19849fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9df399a1d28283a27784570ae4694664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c00f0ecdea92b808a1f67e903320d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ee15621b47210292e08e804c3b8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0b18fcdd1f274f506820a323a6ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febf8e0213fe2fd14b0a8d06003d390668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95268f186fb39ccc2bc5dad90cf7f11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce2ebc39a5a9a1ed5170bc58c5088670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3c461bdd99351b835cbde97bd56e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9abc8e47ecc293446b220eb8821862672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f37756a73eff8eb72240e91702b438673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873501ccf162d622dbb5e4f59af056674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e020a75786943220da9142c97bb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e235384a7c72e34564d7c15f46d7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f0e1ff7d719dc45fe13941a956363677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f283d8b6276529c8d3330620bc3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac196e82659563aa1da89fd051b574d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b2c6a5de2e8099c672cb5060703b0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>