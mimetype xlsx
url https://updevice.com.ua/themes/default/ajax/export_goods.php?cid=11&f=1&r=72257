--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25328e2b4c6d42d937f04cdbef4b50291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7a7892d373751fa88e1c5771e4ec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cde91095522ef0536e3252713b94a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e505a2d8f631937d4bcc583456b4d314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5d88a0be4f096da0a9d64df35c865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac9d891887cd9ec3f965df88619f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e37571ad2d217945136a9701d4b817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c071fb28242faa8f651a379a5ba618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8bc062dc7ef51f2dd4b1c83122929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0125e6cdd8df282d9e198ff87f215c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251a31629710fe49505521c532ab2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb3ddeb424ebbc7e99998c16e1bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbe4f8a6b35afe3185c002c71681eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac361162c8882a33b29bd1e16f0bceff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b9b154a201d2ccf22dc5dadc328215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c9728295329a2a82f0115dabe58916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63adc7a171f5c4b9c2943009ee02a6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958170a5ece08e58a8c539fd82ad66f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b9372fc46e75ecbddb0bf8526ec0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572420f23c52fa779c820b13cb2d8a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b468d2a920a999e88a4990aa9cb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4bdb3c5c23adaf30d3311a755d7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de7542b2039203da8ac1d39c89ca923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6068f92c036b7bbb722eb0d68089b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff10c8a48de90327f88759437bb2b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f86e81176bac2c299432f27e0854826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05ff068afa981d9ee3240e29dd7aaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c126c8d6bb209ab6c61e5459099a4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bd8e0e6027b96e6b0022f748690b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d22919617e75107a1367a7ca688c6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69421133e40d7c503f81a91e8e743d3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be7aca197ce18c64f0ca9df3f602832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009877659c576be8da6c0a920531c0dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1685b68febc8afcb512d83ebaa48d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067acc67a2557d43dc9a696373484a9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f37b7a3d93dca080c359ab9ece15436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ea8c3e6c4956a0870f4e3481c927a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb33467528cdcbb00e92a8f020a71038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a4e4893426bdd8e10a32d9db217839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e7611e318735c12ada2dc1d97fc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c151e1ca3904e2a876683bcbd2fe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942640d5aaba744565d0f0a658cb79e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e5c65c72815bf38d9e476cb2498c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed794a5f56e1299740d47bf2b0567c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c81dc22f7652b736306483fd681c7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37eae2e1c9ec8544b5ed0b9f47243246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1f1fd46d571ad30a67f19f93f6a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd2627f951d7cc2f365ac5f95c3d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf0b16b3475078521b6810d6847f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99786e023e49e0eb95eb34f1370a3d2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5bd8f82c8c9263e4f223ba1569f5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b8d3b39328313fa3626a68d1b70252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3302e89ac8121f04c6ef3c10e4d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d454adcac3a84cd15de1fe77c1f8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf330518feb23fa7cc33ebcd77b1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f857db04c7563d6d83ed798a78b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c90b6117c640f2b876a37348872557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b2046af2ae7565360652f9a25fab958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a35b816f86b98caf9e67aa319a99559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4891fda8a28d7eb6cb39723335ae360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682da4588af7164c66498c718a4bd0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0bfc66f02960496ae34bc74fb38862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38996457ddcfec742c113dc9c4e402c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c69a049bc5848dccd94fa05d59f8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d69329d8c6a61c448a2524387b8e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcd301d44c61c36c661f27b7574df566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c55a81f364954936b1390a01b59767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4973b4e5462ed00e5e34fad8e06c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b5264376529662e8ca638da98761269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc47bb7f066caf22027256ed4763b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d0422b3ef3813bbc4d35a198575d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0459b5591395f67a8f47f2d50e91972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93355dbe4c84f727ce7e656c8dc283e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece1f26fa0f7dc0d4fb25bfbe0f32774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fbb68883566d3ce779751d941e15675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2475a4d57bd29da6043b35f34e3db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b488f79ee8e02281f6f5a5e8bee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e9090020e5071c62df2f599f09c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f925b4614d51aa5facd08b984ae48b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528958aef7a18f622b4905b0b9c42580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bed254b1549fabf98f8d89736154a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397e66dc0486e6842e98b4feed55e8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae79fa226991d35cf202f9e549d181183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ed1a54bfeb8c52a16358093590c1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb5ecde679605cabbc430081636fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c714b6363abb4fc36b9054f4d6278886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c95e9275c8fd12f68b5e2f4ed79f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c7e6fca28661f4e6b85f5aae50caf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d43339149ca2da8b6de1fbf0a43889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2af70c89cc948a8f028e2907a2b1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808657c7888afc97364494ef71c13491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08056922c63131138e37b58cce3dbfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574887fc82e74b0a0f7044ca1bb8095093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ec1d5563e4943d8fc8f1ad783a2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30482d93e5c54da63cd33bb7d4146a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38983e50a1a9869fa87549a5284a26d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c92bb84c4db4c647576caa64527ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573b17d7bf15fae950c72d10b5769398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0c11c03d9c98890a13ee533482dc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382110c2844041af552c2dfde53bfe17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfac601a48c401fd602dd8e6061418101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5fc54f26d4bdade91c424b22bbd38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a459aea1fd22d3d9574d75d5b7d21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea99b83567b7fe3e7114e345a5f0146104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc4450ee3aa8bbef931577bdc7447105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b795e80a03e5684a438b6ec57f0fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c9539c8aa7c83ac8faaef12ecb29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7dd356bec5567ce709cc9e30e11e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d04a891058b9ed98ad14e0ea91e38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d3737017d752a0ef610583b2abdec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748147831a287cd70355f589f9118c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739181210ef709feef6625c998752f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b328385175eff547df38f93538622113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf51776fdca5aba1537162dd6f454e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547786fe839b72ef6cb920b116d30d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fd74bd415fab6d81b0111ad52c6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b169654102c0a4e9417fafb43a8e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aca1f9438c427d41d14d0f9f0f296118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c6e24f27f7f376e8d743ae6d60e69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8448feafe2d838907c32a4b0274dfa9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b968f6622421dacec71a9c4536eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c82e19dcdf9fb0f46bff25230683a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076f17d4e7c894c513599c2cbfc9f6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59169ebbd0b22ab01e344c40f7d15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729ea6489ba531ad55d10f4406bd2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4250a5361c76fbfb3448f92b9f4931d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dbc43cec410af9046a747b1bfc6bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd73cebdf2ce7868098305c7040ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc119c27516b6ce6a4eccbcacd43dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c65f25cad32ececdfd70317ff33ef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965c5494e20a532e08fbbbb23e12cd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381242dfac535c7de496fc1e147cbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf8dbe8531e3199825ad63185d0f5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf694c99e7c74c050fbc094a6667a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb761d646f137992650479623cbb6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe203b8173ca0cc5c946be2644bc36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec665fff625c39bc42971067e67b8bf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2135aa6de33508aa3d83dc15075d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54df8d6de18d1781ff24cbb62d1152139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29ba0c08c5cc972f3a4bb6605a4fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d808d0d8aa7e49ee244cd9ca7e611f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150e17d562b411d16236ec23cf4441142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96e5e3a8a7510f859015d4814bb8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666577c2f67f7c0ca1545f8d7f1c369a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52068159da07fcd06ea8dc465745ff8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c9f96ae1dcf8990b33f3827a0386146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd51341b92b0844a060be1a44113181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277a2e385c5ff26d1390709420abca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd076e05232f15e9bb687fe0195e7af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab71c927f73af8c9264e4314961648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef287b5280b85b1359235f2152bfec5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62770a7978ed3c7fe3611eda5eb40e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e776734a5101b445d81f4331faa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a58c0e3e28201ec7b797af144f94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadffe1049c8933fd23609d0d358afaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bcf90ee927530663f7f6ddafbaaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26bcf10938ebc75725e572c955bf3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68891578a6d5ce0fd8521ff7c780fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c10de722ee53f2b91e2a1f5014b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff6e98625d03a1ed4508a60b804a2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035533074e369795c116ae554dfcb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765350641894e4a8df74c25ae51764f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01195b7abf89715cf83faafd2b7623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb37b240c97ede3592d2061d158380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b03d96130ce23dd89f716a107557b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733eb07e52bf5f27ce89e1934de1846166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1ad80c762b177cdcd6a37e4a1260167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee880e0dc1f9c4e39d7deb556a0e6cf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c4e48359e198918900c6902b101d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db8549a48c42435fdeb1ef03d1933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e307c94737ff56f11259440dffc029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624227f9db2280561d80ec32cb36d6e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b783427a584ce7c456089baebe8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d463354d7f61d89b8e7508b8eeda3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b46a2062f97c7ae931f7b5520cbc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a14fb32f0e065906e358f1f762e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba541fd0d2560dffcefda775c33e9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0a475fb0d847410a58b2b66865bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc811ca36fe389b44422469f40d6673179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce119cf7f3fb1b9adf1393e79768b68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1588207fe4f3e2e5239822a31c1c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbae74d1405692fa64603c38c04f5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c548a9952b6e4800116ad707cd134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686343666b5067ca655a8078cd4e58d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2a4f6d032fff3938ac8965f5226b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034b38822f57a69b8230224aad1db21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f0784c9be7e1aa0beac1b5b78c2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586edb4ce19b0ea656491bb1e3db4c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af859146654d0d96fa76a49d4dc2d16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e772d4f0a653adb662cb3d022d20a2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2f1ae1e6c134f7dec6141fc8a846191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2205f3bacf32046d0831fad3faedeb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df816beb48e51bbffbe7c57707879c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b07e0f488dfd63c4d6b432b80a21c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b4f2a8972243656a2e79a6a77664195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023615a00794f8d3dbb2639558cb9f85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac869a47ebeb0b0a011e7915b75657197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d1dbd202d33a596be0684a7ce118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155ffc8e2c04d18f8cfbc1acfc8b8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dfee4c142953099d8de9218ba2408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a62d28854905d36067cb87ab468d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223fb80fbad8f1bd2ca2495c8b64cb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f30def7126c6fdb661fdb0b2ce997203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f0fa599d18a41e6ae8b3439a6d99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b9cd248f102cf77cd9dc42dde0bd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9db2afb06d45d914b475646b0d1c62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc804e5abc32ffc99a4712a5ea2dba0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5af6dbdfd59b64b3dabd260c88b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb7127e4abd8cb14aa17b3e06a5959209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee2ea0ea0c51cd3f57df4ea67ad2f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f6b5820f5fef1c5f5b31e63d002cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd2fe225e8dcd74d1b4658426ee16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636eef436293fc073bd6e40a31b7113213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ab605e5d874bd8a6ea01a43cdbd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f41bf02a981d1c86e339c841fced3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7823d5708f6aeaf5f4842783680b8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b280e2dbf496328cf871f0ca4bd53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c06cf4b51fab5e898a4b3115ccef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f22d4b8723a586c96069e1505ef570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15847751a036d70732d9d7b6e481a77b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2be499fb3e7e6b8bb0e45c66501f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f326064eff0b6ea1ddc622797e03f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd6e885718723e6f9eaa83a58913d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2904cf9abcfca10f70e671df8a9c15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d6690aa4db6b9d8171cfbebc476d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d701343dcbc210291a8f7ae1568c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dde2e2ad19568e742f62e1a5101ab5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a34d900d97673dfa69ce0381f0844228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ebf691bea02417b7363f1201ef80e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e7d8a3dbe563c47bb91e6098b062230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11544c4ea41d9ed279624de060913b85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef601499f7716900fab20d06dd2aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a42a606f856de60bed134128758654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268df2ba4de37e12b9366a70eb02c61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e72c4325663b9f97540e8145ffaf7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a2a13812ab3d8b2f87d0f82c1060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73907c8d7e388e2cb98859ae1f65563237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6014841a08a880dd319139a73194238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f394dfe2f6aec87dd7bfb2e68dfeef0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864de98d64dd0f3219d83193346dda0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b372580ed8c1b0619663684faad025c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e083ef99cb277f1d5e0e3a96f9e503242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013df59522da2060240f7e19c743052243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d978a5419ee1c9780dabc03c1f940d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb17e9757ea2782fd94041378e67a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ab3fd03a1e0265f79e33621446e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aac7dbafb019aee59cc6fd458f40a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae618209c9b6e2a3f862554aea28404248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910016e6f7692109dfbc7747079f95bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265fc2e357515436379585228311582250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753c74a56458f65834b851ad2743daf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf97960d1dfb02b9216c2b77a4fd26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf378e42b73b07653d2e39d304310253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4c4fc210f6dfd044694e722d18be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573368fe8ec5f5d8efc890a680b0d430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58a153bdb43347c084ef54d9bd0f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d5f37e1e084f853d228b5e8607895257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991c2e110bf423fb81f502fb8c7cd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd615059dfff25ba0ff5727e2eea111259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a07eeec5cfd42bf44094312721dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57ea8f71dd02703f986a98e4504376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c369e89c1aee3cc1573453405d1b64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7c1cc174cb0dbeefd6d7d43e86cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8119930436f8d43212cfc8334f6345264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3c0a49c5c95e2fe4f9225ef9a204f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f511131c03b55523df3b8330fa2f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed82fd3e74516a52a149bbbc7347c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf6aad4d4b0e7d29b98465a0f4635268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540a103834113e3eb8f73f861f397b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a24992f009946bbad0fe1bb9b3150270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a78f627d9b04da15cc458da225c5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a56847fe09f4590498010853f3b66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b064e88ddffc53e89bb2fceb422c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5168fd14d131bd78f3bdd9dda23e42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9dadc817e2da3aa6767c94f3b51f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee308b6fd2627d3381d5e550a234eb00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb70f9dcd8779ebb90fffe4809614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670ab8e8fe2a7c6da73f5919694fe4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393bad83bb2e2459ea6ac8dbfcfcb2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699e6524d57e5dc21e7fee8cc1c527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28363ff8421511030d070f4296ea57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb18c6dcfa4a1e324eb6be36b3864f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec44b0827c4ead77dcf51fa55e916f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e519bc2942ba1f46823cd64395315de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b934c0e74ba104f562d2fd80be9d4f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5da05169e8653d0dbc1b112410295b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72a28a0777ad4e41d354b6ab194e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe6e04e9dc79ec41d4faf240a798fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a8f6bf24a4d15412303371af60e20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d61cf4b1205c95e19914988b351fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464380f2f7aaf8886a177137da9ea13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181f0dc1be26fb88e86fff8c71ed71c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7fb8992a45e1525116c2990e1235293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60993574775622b1d2adca351a445294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9a92dbaf290d64a429b7b04f5dd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6855efa5ffa1efecebbe809c493fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50040b11e22a40b4323d754b0b1eba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4148a978b457e90d4fe1c8b5bb412a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8deac5893d439fcda9f136730d9c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db0e4eab519f04dbb4aed5487fc6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26882c9f70c84f7a4e41d4f0a481f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e02a30793eb6bd2d64090e16b800302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e8f7f38366d816956edf43fb5758303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde4b79b86c4eefb697063eb7d73909304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f931dc4bed4b45e8764618aa62617d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c3748261f3297c403929aab9504ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e831cb5e0a04ba9810d79d81e9067d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fee08a569b5a50fd597c5e1882fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b8e2dde3bd544661b4915e6e18705309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb47114e2f994036636da1b5db5db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909b32d5b886c25907ed5874ead16e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae134cd395d15027d3805cdde801f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bccbd691188f1f6bf979c618d2695313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2580703e4d139a691ad69d3419ebc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b4c1bc68fccbc03fe958aafa15205315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f499bbdbd3d2c73770bf33412e4d2e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b46b8bc42dede664fe35cd48bf11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01debfee141fff545a20ee3ca0386cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce823f4cb3a60bcf9707fe56177006d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889328a196670912bcf094d844d3cfbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789cb28ec0a33b10253d69b6954a660321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91269cc66c56c299111a62614b0401a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d130972d815d116e6d0c967e5fab5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61edb6fd3cb3f87add59c80e642bc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a552bf11bf7b8da6e1be5a3c8eb6026325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e37ae0563d8696b704a15cf7432ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de63bcea55a7f617644c853e87309327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f261bf70ce181bdf717227ad6bf838328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137855e75ecae52b38d7c713ba16118329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b66ac4ba3af1aabf1fcd55af4682e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf29dc012937c2b8fae1788489f7fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a3af68125540c0c17384f639f83b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a8e44a8403bee6de4e0a672b33c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af8d491395d45b10a673949c2929bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03020b14bf1580c57e952307d1c440335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee255e54af3128a974e9e48d96597336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca959e78aa95bb18f1c6f445f69dccc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1dd3bebdfb3911aaa3ed704c74915338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2eb4211b34df4b36e62918add0c3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374078f45ca8e8ea297ff08737092fd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37263a2bf778ae53e6e096e4b6e9f30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe370710859134b5f73bca4dc439599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297ef0c4edc577426a65b88ad19d14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c1a09e8c15a7acce93ca4a1be49c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c13b7d691dc3c01b3a5cdca877c6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075192484024dcb8a862f0ec8d199af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7969301b57eead55edafc6188122b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02a6085b9d130ebbf860b569b3a6ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b499004a7137a3c1fce4ebd743431a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73527feb7497a4dad639ffd1ed537a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc703ca741b6fe31e7236fd47dfbd486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3aea98e1beb54e80c1cb76cb9e15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1bfc475f468ff4f71fba867b830d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990b0f95f0b7b042f4be9f2724b6834354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9898bf33ef1190b34b66f26696037355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004330b4821557d1b37fc5017149cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2d777219153ba542390885c8c1933357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26f8405cac9a2708215427276af27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c475e7752d77834d089c982c797f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d4aea34ede171a84344d35f96e6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796453fcec2ec5925923715932c943361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1270e40a3cdae66b66dcd0d906ce2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007c769393c87fb2ecbcd6cbbb2cb20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caf2544f6e80d0abe3f925e8be63a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246de02ce896c23f9b95cf108a561d6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364c5bc0865b9be58608503e50cdcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d77cf1edc81b16b561c8954e4498367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac05c6d357a5266d050efd960a1440368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5b9ba8c7e5d8948db7c02de4340d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52addfbc665ab1a82e2eb96f2640ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65edb94f618f93f9e69601b441659d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06071da05cf6096dbab8760d410105ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2243b037c7b0a246de490569f86b5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329766214197a71a0fdd2efa79218708374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5199e4d3e6429a06d118902c9456a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2fe8241c2f5ac493fe54c96bda010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988db72998d01c5d66e3518fefb4e6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b35c7bd15f2478772adf130fc6c39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58a4bb700eb0666c2e6818a60e589379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5ea3ec1490021811e9f3dbec85bec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2afb04b328259388256f036292ef20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc4c1b3e66be5645356e0a9dbef6b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1c8552e5c828d2ee03e754750017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559259b020f307b99cce87f36bfba1a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305298276e907026a6532c8db7dba1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669afd86c521bd049e9e96ea18f1f03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe95cd4b314e3e4741efc2ddfba3e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e4342608e3d62c01d4a6b3c569aeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a71119a9d36aeea8b5720ddbefb9ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9584c5b499a62c92332656d34fe544c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844bacb9ba247803be932080cee90b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30741b23c8db348e0ca5df0089d773392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351e48178fdeebbe308532d08f85a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e7616d934b9443921744236fa3d9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4f64b2f603ba9e3deb30b161e3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910cde6a3bf4ce4b5b329b80358233396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6af92a0ff8779169250623b0e244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f33beef608f972ad4d73ffaf1306398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dc117b119217d60c1d8b2e327c0c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853dc1069e249deb42359b5aad48d2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e37de89b1d312bdc65c8d44c29e27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb5376eee0878d9a234264dbacb07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910657c3e2b726c078f53b34f5d5878b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb89d96b8ed76db2595e0da65ad838404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af361bcc2f8dc5371c2bf75a1e386405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d13aac1e9d35313644e82bf941684406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21641029cb49abd5bff116503e2667b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e442743bc308d8aa16c73077b9e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234079c3c63bb8808691c9224254cd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54691c9e683889f5d756e5d9d3c7d4d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b936d53ed2e5bc4e05b5170cbaa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b30d011f83f01af9ad4ca513a0dee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d6a7cec7970b53d7eae5a3743a3df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2565601e642bbf55690db66039987c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a4570aee173a0e3ad11fb94ae5074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611019a3761e88eb707d80dbc30a9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee7777c307fce38599dcf8c54e788c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e17156c26a703266d57916ce44f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4246b19adf46fb3d1568525f86d1a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06c58e17ef5309621002b5bcabcf7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6f1f99b2f76ee8877f67d05da6f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c099fe0af3ec31b389489b1ff5716e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62830b87bd070de28138e437ca7924d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf285849528e32704f63095eb84c421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a8764be628b5a7588240fdaa1de0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc39b672b7ea487268d3532755a9da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108634621c43c22e3b6c1d9360c936427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042c3a5e76638d754d065a536c6c23c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72048ba1b0129b5c78d637267a8dea5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28606e2affab267689bfee23f696b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9256b6e5daee91d6430d8ed1ed8b72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e26c738f9eb289c8facb15448ddea0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daaa83802b7615ee2d4d6352b768e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e7c449eb929ef130c4991e31f30b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b9f2a0f17952e82a6cef24ba81bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2aeac2344db41b232debcbdddf8e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac77dcc6a81d8a5dfbf45d519e7a53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd8f3b44acd9ff9ff652b5bf8b788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb991af500404b06a0b78090fae255d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d2c981d6d00391641d975a6b6df2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736123a946edbeecdb9c7b8a6419e094441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315ee788f344b4649b88f9b4ad40d0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb42b6927b474ae7a085a7a378f902443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7bbb341b0de8dcd2a0723a678d67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e1efb8b052bedde521b60480d8845445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8502f091ec4cd25271308e9a81da7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8db0a30a37eb8504b323c1ca10655447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329b9d89c808365415e1bea2ab097a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdce94c8927379882235beaf8de538449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4184088d0dc94f5476f834b5d254d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e593835a96a42ecbc1583bf84a7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b6c89f2c89681732baf28d84d88b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ae280a5742794602dfdf0b3760d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1905395d64b9ba999020dc2a70a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a9126b72edaadec34f57752b46530455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410ee300a65f8e7679a5b2491aee07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a9eca6d6d6f7c451159f5d6dc404457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c1477d6e8b67404f2ef8f569e729458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc17c9b7009ac94dce55ddf6c7b6e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cf59348db13b97643c93994d0122e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba055eb461b96f938b523b66abe42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c747ed9940ffb5dba3446ee964d1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b85f75f4adb6afeccdee74b9dbb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad022945df1cdec30dfa32bff90b1d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015603de4691e6bc884a00b8f50ac7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d770a63ff2ffec5a679f3ea7444b3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eea8b7ebfbf2891e9a537c9f5263b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e19109842342052bd0a279bc7e58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ca1cbe71ec7e7234d8d08dad7f81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39971e15b9def06c98344084352d032470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e504fe33dcb6a9a758bc017206451471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555462208e79381cfef654a5c25fe47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf98addee9e1d70716f0d335c8246a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c57b4faeaa7a17ef5caca4be6a946a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e6873d79a0a501a15c8aac0958de1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825322e95177373f2584df493275c9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a46e6e47fca73317ae7a14c628c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a8b8d2de1e1ab925b4e6851e440b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d1848647997e3462a8a9d4cfb98b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838ed5ddce2b8dbc417ceca64cab4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca0fc3cb52b35f6a2d9c6c7e102a40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21431b0672da2523bb239702a6ccae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f08cd6c35aacf2087d62ff302804d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16887495e89e50d4d768c93748cf091484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69908ffd86b1c5aafbaee3b6d510e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1203918bfea248e8f4b3606305f68b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a14c44eee1d8e287f618944aa83ae0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a471d64a701615d205dd2839649a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256164cdf2f4107fe7367a24a7b644d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417d10ccfed54542889fcd6d739fc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d5dab612945076e57dd323f183921491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10110b732083ec220fc16827504a68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160a67efc519e1bcdff3940eb873d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838a4857ad26e93d05e739a32ec1ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fbf2ad16d6e616b9bb6f841681ce6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55570889f457d197894ab3939cc71b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05807324e80e014033872c89c5bd243497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffff35fd77ebf0be4a566e411ce0294498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b615055e5f295431955c00924bdd4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3e16c403029356a0f8d5cd50f6a8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423d79da2608043b3dc042a51d0c70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73627b493823ec25172c8239755aee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69964fe2a54e14545bf82c728cc695503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cafe2984e81699d410923611be54c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2d8a875afba0c1b6d4dbc868c4bbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bad303013e70279e67a67b8dd88fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436337734f1e99637d1a31ee041d9a83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03253524f964eda9662c9348db743a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368af85a114f416fa81c487fc0c761d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b94a5188704672f54bfb8afc2c278510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348dc18583ec521e5ca77ed009269d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba850baab898602a0ec4e84905153e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6d99aa90bcdddbbae4f9189e101e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000934f01df72234b9f7c3157efbf3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460920f2f5a0144804988dc031a13897515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0077b9b6b8e5628c91f4622af2db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d0d35cc1033a94a693b572baaedef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb9a58c94b6daf240856ae5670addb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e947721913de990da952e341c4f47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ddbc83bb1384179e74a50baf49ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a40977e67d198db379d3b6fe6ae6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344b1ba5752785b35a8d57a9743f95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b13745e9c40a3697dceef6bf004da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bde8deb2b1a1f09e30d34a1b2958a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d6aabfb9a2ad70dac6b316b8d00bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1812a082465880161369be8971f5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794340563fce972b8d883a8cd816864527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e329e7c17ae0654c376258221d564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2f4b79cd737c2fbe225f4b2a80f37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc1830290d9ef22725d00b5b14bf7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9994734320cf10affe723a9cdb6290531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d57479980f672bc15ca6dc00ddba8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfa53be4f3f8cda8096309fe5b018533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e544930638bef519a15d71b4bde548534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e9e1b5712d8d1b97dc829f0a957e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfe1de16679f6578419e79da297b9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b495576c4f4e16602ec378bb5180a46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c91a3e8ca98c7494b2fe1cacfd143b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157281ac1d68adf4225efc047f16a2ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8d2775fb9a9ef6a6f8749a3283ab9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf74bad831996747630915f88f45e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1222b8ab52d826387b5fb926ddf6e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667b851be5aaa465920314658d1ac8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cb60297de40e794b41fd175a3917544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2aba32c0176116765fc74a7c39364545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ccf4ed021ca68e2126f51e97988f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b045f696db4158dd16b10ff79275e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e3b8bcbd362ce15c39277b6538ca9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f0c11bc3726e28d1e1994cd555c96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605e3a2bb8bc56bd3297ed36a72c4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368d7ae36140c420866cc59d075752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0dd30c350d88bd91712db2e38189f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e997f50a7072b90fbb59de8b4cba03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cda68bb00c459ae36ffc2451cfc64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1deb93fe0fdbf24117329de7eae96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6097202a75a0475ab568c46e3b21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e30ad239b712476ed99d3b52bc5552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b4b9170d023fe57147364aa6c1c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7816c06f3eaf22a81af20faab0a43c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1e3113fcf05ebbd33448661506ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659042cb7987ad3fc4563599fbc698df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0a81135117a4d72c83d9de6c0175562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99283e2ec8e3444c0624cb30cb5d3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd014e66cadb55394f28da8e604c27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b687a19c0470ee27dde13bc1c72b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146bb3fd00a75626f8393aef255c6bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb6d469f1e29c01cc826f24e842a90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea11b94a0338ef2a095bc336c5051e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326c68cd9671809fef647baa1d8cc0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f9870d5b5407ab543dbff40a2f3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d80383633d7d9063289ea9889cb69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a119a518d78ab6145803ae726b184a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706256f61987b90310985b503460e92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa0a4fb7b050826b9b0ecac69c6725574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4fca8ae370387e4d9cd702298fb95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aaa5fb7f558ab1b448ca14c12888e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d9fc0b9ea85a51b49cd165ed0c4dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93155a189986d20b36e31d1edb8d05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdcaadd44f7197e093231c12d5dc4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40d6ef6cd66c50337d6ed7d048a48b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ca968616989846c8bf2defd03a0d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e92a895e1bc959be70355e4a77eeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd56477466830ce8338c26783374759583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a1d704cb7fc7715d40b1f027bf6fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a87c51143965aff944f5115c894cb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd6f6fdc85ed6cfbda1907112b419586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef30218841142b3a431f5e551ca4c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa6441bade0ffaebc3413af6b0dac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06cc633b67f6b95002c301302d6db8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38d7354277689515d6e4f29a306ab6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa267bb91d51d82ebf44787d543bd9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c395463003c0b82dd834f5bb7eed035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a842a63621d56cfac597ed900b390593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b74270d06aaa8c160823820ff0f6d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea930b6256f4070f595bd0524d74a89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851cbfbc4052412f6a0985967e742fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13c1c22f2a5225030750da8209aa26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a481ef9ddfdb20d41a0f066b072cec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466888fdcf73e7b539171223572b80a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ef949fc27921ff94f0de538ff717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d934c8bddfb75f6c41353980dccd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62937fb5f144b0fe1b96766a2986a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec7e2992a249ed26f399062939f2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f31a9a3eb40b0f7103c55e94a40b38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1860126f3d43505ed03651df5cf84c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd53413f189b49248d8bd741e0001606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7800f981a23a0c04ed0e0e245776b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c61b4a63e9ce828948aca692de6a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf759f965bb29d6f1280faed1621f15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49573a1deba9bf6b0a14a0a020fb97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f49a642a718912230bb5a0a0d270a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a657f78c561f069f6b8d60f5e069612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca1c88ea374e0d04bb35f08e9032c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531093f9ccc8c01d7c06f88fa5fe97ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e776fcb11e8dc26f3d763ddbe72fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92021657addd90f3bb18785d178ffc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1010e3565f85f314e039f87400888e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6300862ef7c30a019d54f3c2128b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a516e0e1defa968857e1d9fcc2ddba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa7a90cb0eddc1232a0850427a838c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2b29b5c4b31d7c20651a92504928621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e8e26db452855631120abc1970195622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82c5ce0918c64c1beec7ba0c38746623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e162f5d6722e1a3dbe3b66ba9f6cb19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fc20860fa4c86bfd20058b4af05e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7ca0e3b4358bd59744e29edba570626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329ee127e418f7f7ff41c31de1f5733627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b8ad9bebaf3cbd66d71bc17dccd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38771cd658299c6551b411059f6747b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd924862a8a6346ba4e3e237baa14491630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4893f5aea1eb42e5bc46d4556c884631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb51f8a01eaaf083ad4ffd017e6f07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b31e1ad9b43dd6b451306c4ccdbc60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c764dbcbdd1f837609c7e31f6ad810634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a8c43240f92ae7be55eff6b9b120635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e19de407b5af1249b23c3b2f6f45c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed72e34eef03b0b51873811f4c42d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34846be80243f39153313b7381266ecf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c60735a28749c4c9906faae5155cf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344d9cdd370566d0388390102e25de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4045428a2b72c9f34121dc38b8f42db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836082d76306c0551687d3f875d474d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c72cab93a8e1cd74b6c9aa948362643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd300c8149b4a599e64b26efe7c236644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e77259b258dfaafe64382716525f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2e24b3bcab7a6fc1a0098204c1264646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f6622efa33706f30250b19e45608c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c50cf59be677a4109007b42bdce46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07636ad23f240db04af97c046d264ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4472b659d7fb3ef8ea6fcde47a5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19264119f3fadd19d422de12f3e1f99d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968131fad38eccd5ed864668cd11cf47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11760ad067835b6180da6369cffd6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e9fcb893e96df5dbe81ffc69fbc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba830ec7b2ae9601dc3616b20fd754655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed6495b79bf49c1c3e7c8408df49c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba165efd97a131c341ec1c1c7a876a01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d73e76c139ffccaf9cf7d37bdb3b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a1f6a63591a0900d27477d8d66842659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873e3f6162b14aa98742f03184bc4ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9e7c660539986d8fe29cc997d774661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866c4f89e1d13f8eff705eb1339fb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99a483c681b4386e66f150472f38c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a89467e0350ec08dc465034edce73e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0947d9c3ef5cef84d3f8f5ad4e3da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593043218fe899a3ff2385b936e7691666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffb368c1d3f2503e687f413e5145e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a5944106add37c513f5978c07387f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f50572ebbaf94dd979f4035091e55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881901485262e90e7dd55f001112902670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21863834f4129f777df1984a5d6e55c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4b9d4a4c4de776235e19d4ea2e54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37042686292a88bd2a310f4b52023585673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9e6f12d41eb5da2222346ce01d1fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ed55091b01cf959cf2da16c8a26ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7f9c1cf01959ee7de18f544ad909676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028312234ff63e182e3eb10cea10dadb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fcafecee6ae097fa11ec1380fd6c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b380998865aeb638c3241995409f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b85e8265178bbd27ca77da7b2005680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe379a3a328f14207ff749f9c4a72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137a22563fabe6f45e4818ff37f0414682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259ac97a708b38c202a851fb20458ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaad1b4ba54eec299119103b0e76ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d90f8eed2133fb3052bc66386c58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994eff4a5072590efde23da93302f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761702a7a9d0b2735b9c4782e128d03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b877d328ec170a8a3a802d1b9eb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35ae1618f82edc2f91ca36dbbe8ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1a3702a47629c9ec20f20e070ff7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bd0b554c885f9804b217890d92ca1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95f99a3ee24c3891009458f0b95484692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf78f9b6e605938ea0aa7ba811e8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0da5b7c5a372320a692bf224f2dc4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7b1139fdabcf331f7b67136fe86a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b15104d6f5eab81c8575a484e1a35f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9528ecd60e1281b9a48a38b51cfc40697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec450e18b792958b900ae25c845f78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536816cc1098847228d82cc22cfe625699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b9237c31a20d4134613528576de8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677dc4cbee878a1093ee24c93dc7777701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb97c7a87f2ddf5e968787030466bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea8a55d7a93fe36b2bd4f29d8580d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7cd1bc7b03f76481577640ae78774704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e463b8a2aca7beabef867ebf6a527705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e2b6e6afcc8ac4a954c01d8cc51e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa7127adf5b3a38efd1e33204b58a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c9a5b71bda0bbd1176656f67cb32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0a4d4c6e542a1b32743e8e521160f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c450f9cf8013a04e388566b72d6d00b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65074ceb90d5b268498363d13f55a8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ff3d587710737cab13ed1f946902712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402c2928bb3c5bbb778a064d8a961b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a61ebec07186a937ac8bc32314f6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21480a2fad73ff94c36043c0e88636de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2848a032ef988726b35b07f77cfafcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bfc66292eeefc6a89f15b50960f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0952b0ecdf80990be60099cb9c57d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd8913154628f47ac9090de18001277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f288eaad3f934d40cc692a9888558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de187633910196feb1b1074b53a14b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086df8f7a83283aece4d20ccf22861d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2f317670a8e3ede2516b641ee061f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec6c5ec712cd184a4b447c995f5a4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459f7bf819f07837675c6f6bd98536813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179afad73e716f92adfbaeede6e05fea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76bed2e910cf3f864b9382287a76715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71883a255a1776340d40e8202c897b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c735c917fca6fa8d86f7d4a019cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18590ffbdb0459af7487a8cb6da1876118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a641433abf43f7e63cc0869a678a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7149ffd81947e307b2c35f82d69c3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed186f21237b03cc65ee74d941e88e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946eb52179c419a29861c265c61b0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f64ab13d2f26ac4689659fe04622ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7910ace16b4fe7f1fa876fb7f8b3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ee1ec32d7709bf762a020160cd7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300920f48a25cc447093393237eb7fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9834dd7544019e3080b7c904f23ad827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98bf4889f33c917427fabb3ea6dbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593c7a83bf2e65cf760a16c5cefe94629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a4639e511b872907de566cf25e77530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39db9189c189073a1634095b2df4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb263a3113569ea72ad5788a41336d1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04277171a868b8303803b159a6e0de033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6de6bac4c1025c8cf3017c867127534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe333d2e2e3c88cc84d4c6c57550f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e615c48b1ec0330f4e7037eb3b120436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50eb59419471d1463eb3181479fae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df099362e87f6cbf9dd20219aca0d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90dadbeb4afc5d2e4cfd2c75dfefd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522698a53db72ceb285da65c352245640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529f150f010846cd43cdf15706330041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306da6f380e218cbcb9c674a8d731e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa698fe6e8da89be95efc1ad43947443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388761d3615d9b5ee16ebbad51930644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c85ec53769f8ac7557c6899d54512445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec6d6403f9cfc83f9e8babd8823d1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241e2e29ef65c81b8daab218ad5cfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3c328a90751bc51e6bd1b3535b3c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d303e4e7715fb8663df535a97843b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942db5dc74bbde157a22f96a3ce38d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb5fcf1cef643461a06e3bd4ccf84b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd363650e73c1c811f78796f46debfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37b7b73338a57ae28c41962621915053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3b76388a2b4923514ceef12ff7cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c438b35c65faeaa372cc96e5bed96055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9999433c17167103640c45ce20f0aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328cc3e2855cc0daa2fdb0401f662be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7268d306bf66368933c8b0edc33d2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0842e82139f29b8374afd47141def59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d67a7d558d7258f182fd870823a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca7872556d3072801ba227616ba59a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0f584f551e3d61aa943460286497362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c14444169aafa53dee4fddeee47363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f2be7a2d0dca13b3aae1732b9f2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397bb2c8d6f90c748c04d26596a0d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b04abb0675dcfb81951b4d35acea4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d017d0a80e3f2ffb5ab1656c04354a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a85c5cab8ea39fd9b5237994a4d1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4121f148bcd7f310c776a40d130dfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ffb3f63c8ed0532219dc68a06dc7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57423b2e492b0d8337ac56866c60096371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6227c1ba6abee1a648922abcb74472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d323d3a70134e3c980288b779efc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c65920dbc9974f5411a61db27e58974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c1f92cee0c026ebda0a67de0dabea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddebf9483d41eb743bf230aaed1fa1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8f3f6812647a3c372c35a161cef777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d0a693ea948bfc600f6749b275a5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f45f93d02bb5551293f100d687a37b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa7ef81ce95bcd4fe658e8523b340a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed1b335d12502fe53bc6075c6c40681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9996562ae57a378ccc3c03a767c17982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed7ed8748af0756672e2dec029d8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a90fc865984311f9e258720ccbd5ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861e4d4f29a6036a1d816a5fbd60da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b820baadaf1c1e55969cf656feae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46e5345b11656f9f26ed1600c792e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571881eea0da73d7c7d02b9a472dcea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeababba02803cfd7ccec4fba003e2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371db19abebdb8b36b23e6c43c5622790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62facb4873b8b051d9767e9515cf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1975e08492e7a1a76b048ca7368592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced4bb4c8f19d8b612dff970d2f2bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87affd9543b431cbea59328e6b8f39594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029ae437f06ad533a17d5336b89fdcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370efc7edf54aa25d1c959ff2cacdd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee357027640263cbcac67d9a9cad697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62464b4fa2523728b41490d8e567398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a8dc0d42c66d7126ba3773e80b1c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaffdb86149639781fcda838f419e73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09c3f6f9a9f305aa73b221d0dc134101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b32be5cf9002d12018387dffc820102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3348c106fc713278bfbe792b7e495e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d41f255fcd5208b46dd7b79685f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9121580ac767d32721d67480f62b7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6057ea230731ac3aff72485b52c3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dd4ba38ac3fd61366d9c3f55a7322107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0824e5ea30c395f9cdeddba115c6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1f99c0575aeeec5b1d4f57ecf139b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a7e1e95cce441b14059ddf97c828e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c0b7addba95b85565771aa645dbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b03eabed901d41958b468132cbce57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f72f096a8b870c7dc6d280affa1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8743fc501eacdff6afd0fc694571f67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5f86721672dc3b7c0a1fc62348ee2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10744dd7a9f74379a29ba473c59ba467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd634e1c8ebdb101b52cf052ad9abe1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14751f71a42c531f7ea0e612fd9749fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79f8d48e579c42955dd94d0186f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2678df1ea5131e8c9388c8ce42f232120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30545457c676b4afe46c9891c2109121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018472a31db1f30f528341af2bb55db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d519f54ee9df0202c38cc2ce14f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625aa82ad2498f0cffb567b143a3c44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf598c0a14927848760126ab920440125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bf1d494e78a4a2c894e5ca5060963126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a00d8e6d373d029b293e05bdd2345127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace23eee5edf4493ef3fa0314519960128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc5b5eb1775addd01f913bada3c1d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff198c88dccb7176fc5048129d757a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ecb969bfcc009464a4cd8300f02e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c00d06d46e4140a41df8fe88b9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef4237eb41f62cab46f6a32e51d16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802c33d50826f110ff20e4a6ea87af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9400ecc4f5005da9340b12542226e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd050e3fab5e61923b26ec7469ec317136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36e7f76e30fa5a2afebbd8a78c71fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07791bcf2caf3be56d705844f1a38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9ef7a1b1485f82f6da7897f704975139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a5da9f7df760623ce72f57c08c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7669d9471ef06c79fedab5d7dc91aec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820ba7152df730feaef6b74f607f56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ee84e458cf3ade613db5faee33a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9f2dbb1a8514e53dfa5afa44ea2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660ea7e39dd3556150d87384127319145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa35c87e01b117a4908047773d683146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b8b9937cc26dbc581cffba812c72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574d2dd1b70c200363e3beeda9af53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d530e0d56bd949caf5bb10dd734c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a7d24e34f67f434aea37ef62c22ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2030680bf6b34b1c5110e58c1b769151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474b12269cd530ab429d08e02d166a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fe50830c0995527f5527b1dee2ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df15c8d1b833aad949133e5244bb5c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e946e4b40011f9d424937090c6cadee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9a478c7c7b62ddf1d870540f99832156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd64198ab4884f08453573466d4cd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ea369fc2218c2415090ae9942c27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056b79ab85cf15a9ea54fffbe5e908e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55846fbfdc33a00478b012ca5c1c9180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d431006d9dd63635c4fe5a0db9821161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda76c5fece58fd5803e317ac4f107a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7fb791f4d7d8e229cc4cbd8f7649163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab92d4893841cbac32790e8ee96a0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214e6c8741512c400f770f6acbe903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547fd585e8966c523c63cc59f9aaf00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aaf8bbfdc203ec589c4445e2c1c87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d58f6dd7cc6f144b4ca6fb60acb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55921957cef0e41615ddc85145a44e89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ef874f6e8b01ac4696ad86fe5336c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149807bacaade8f83b90b14d8c71547171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b134df2c24ddf7baccc285eb22dfe7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb6829430d39c9921a43b6e6136ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a21c68a719027aef91254df5a8368174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b3b5ef172feabdf5f8a80b89857a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0830b90d1bfccca12811e0490b88e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08e55f878919a4cd86bf2069ffc18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689386e30895c2e281a9c44b7e3608c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227ee464cd1193b64b3a6a4d013741b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd7b0223a16ee3a6ca3bb231b35e5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a06b015d338615a30df2f2ab634e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9edb560001f0a8df5a48f387fe5456182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e4353fc446104c9ca47caea60008c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be0f49ebf8ef0280dde8a09db882c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f3bfc33db6bc3fbfa71c1f9736e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1e585a34e65318f0df26462f7219186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c202a37d9070472f62b4e74e670829187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69be0c4800d833af1f338cb2b5f84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359021cbd47ce31ddfc61350291e014189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a730e767e0d08410e1fcecca7e2df2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b685892c20d840fd6f88a5fd4a24d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a98cf9f68c25359c1f3559c7a9875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87de68c8d7bc26f7c7ee4db502b5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12eaaab1552e8efa69315ad6aaa87a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ceca676424c7722cf4fc3e38d0cc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8527284ced6296c63ab2c6bc361f30b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf72a94947fec812b4cd92b39f31d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a474c5e4f1039366ae644e4a028d994198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63edffd5763d720f7613163243dbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ceff3ee964c9e4fb9a886fed9cbab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9728aa606f8fabd28786a70a9bc6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325790e6c1961e1332e2349cab4e9eb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6c322a95c56e45bf1c33ce2ba6363203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a989abeef77006a828ab69df5dcac2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b10becc07d07ef71591ee5c5851505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b4602a96cc0b498df02eda5c170f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ab36ad5a8311d1bef2b71d2a83ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d04fe88e32f35ccceae11b6e3018af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742c88c4b7af11c96b6e1ad576b488209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8140669f07e507f39874a9224d03a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed506f95c955152f3174085b3fbf5a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320ca63132b53effc284f617db7d78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9f072dcfca3b762d31ead595defcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967cf93146e624bc3d6adb9e72c49d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c11ca66735ec1a7975a0d6c31614a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb9a1163cf1cbb558b4568dca77a28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225c2ae2de0543969492e8281fb784b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f2fcd93873fa687448bf149e1116c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a73b5688d18845fd173b535a8d880219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8caf05b946e6d1d185698d9b32c4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbba528c30ed9c611b08c39e5a4f69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eea69c6f32219df8fe4e7ab092c5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c147b51db3411ad80cae7162a15cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f23c054f7ede47edbd1ed7ac21a92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b076ae0dabf2f03dc716265c04620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedfbb6bb7afb3d1b4c9883d00d352d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c5bb5393fc8b7c15cea32de0092e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb412beb76791c9dd3dedb7f1a3a0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177def7bd2c3fddc6873987547900258229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96d1131a5fe52cc46ca688e39d41d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a752eb83623e3ce8e89a925d74d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416ab12126e490196538432ce05b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0405c1d79bdd2ef878f451e24bc987233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05be41008e7c44312921cd903333f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf083f1433ae872ea35824f46934e0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1fc6be2f71143364859a7c3d85b19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500c92ac12698ae609f92c8597bbe3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef860f3ebc7e82fa0a480229c755bc87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5141b889b4b13cab99f2578b1a36c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36f9173a56d01a7d64a812c5bc6b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331eb2b529008c9e5418257ca2e39d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f0825d0e17f520e43ee0ee89eb73e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30461a30067b4bdc1e1b90871f9df18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3d29d1cd818e3b97e8cce945a695244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829599ec16a1c7d25f2054304583281245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695c4fbed202df17ddb22113d6f752d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028236169d551130662c2386256dcc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aaa6c0ca45430ee1b66b1403d77c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f4d654e69715aa260c75a288bef1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdccf751ba68b2a4a768e61521d791250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1c79822fb2c3c44c70cd2ca6dd02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d9a6da6dbee14d22023836b6f977252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b69baa0d9fcda929360250ada5f26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eab7161455f927367ea49742d494b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22667050d7ed3b4bad4a5c0b20e54e8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1ec37199674b72ccfe4bc534e8723256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe67d7bf856c949fbf4d3f1bd3096257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba33a738919e0e83d9179458d7f0141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ba5f8e2734e49c6b58ab9f54c6b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bdea545c643ef2dca35a542174e44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd54433c54f2edcdc2553af80706e49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfbc35da9861165e21e9af965213b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72243405eb1dc3d46f0cda657d358376263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a034dbc14f544119197fefbd3c2c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d1b2872a4b30a10d3ae7e0754ac5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ff0a378022d19d9f36f5d2f731ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065b491bbfd87f4f1d695782a7ab469267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d6ea55fd6066b7f13e2dc5865349d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dc0fbdf25d21e5e382ba7c1bb8148269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01870bfe32d47ecbb91650c801a3fd59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71a33484ee3a48d29ff182952b958b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67374bb223b360c218120efb414541b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c6e39109374686f913bcb1c9e5bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006e3d5f7cbf6c4a9b1c7c167981ba2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79289ac3ba4cf7e203f660e07576f008275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df173b1b84bd2652f037d7947f64cf7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fcf26debe13a23bf19d96b95652c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063cc34eba923940b009b379ba4ea24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f610c9214239eb05c6005a4bcd850c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536761e6269768ad518a366418f0a218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e0bb9da7a3716cd0a2485e7f5ae4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1298c4bfd38fbb5ecb674aa9aab06b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea7950784c5a122612c4a559b910f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4955b61a491c60f04104f46e499f86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9d7da477938d8c3aec00049fcc63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580a703bacb8cd8dfc89b207077607d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df34b4e7077d841eae12c8411c98f35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098451fa9490527be4cb9c35012e92a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77379bf38dade04b438f17c69d62f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30fae626cfe2900f5c36a32a8e5a16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5207c61368cb8cdc388c088b8fff61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77b88de6f89ae3e2145c259b6a20e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b536844eb2a722d4bfbd756414330293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0dc05ac97a5124d992795cd76a7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86e0d60e3fe74395f8fba690844a14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad16164fb2f0bb404cb66bef723b24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6deaee172a6755ae57b819001d528297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d4011197aa4d61662aaaccbd6662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a09186e92e56fdf9e2d4ad4e4d1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622089e96a22d0b09f1f3cddd413802300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bf064aff37f7fe3577d449e178436301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39163276cf3713cd0a515b03d99269302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b897297a736e076245c54a3703f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91cf05e40e4df2903240601aca528f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d816ec785c314f87e122dc9d65d7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4a6e03ec8af90130436643f4f259306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670741f755a686a1c7f6fbb026bf6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a5b7f4903c8afdfa225ea835c5f57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ba5f6287c9b4f2ded0855e1c8807309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291c732fa7c0ebc998a1b85ff41585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8cd969fcf70e35148e3b63dcfc27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1506d15e60d210399a9ff749af3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5db7c978caecf2120da5953d1caa8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d8d8f18704ec86a866f791bb314c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487716c53660dc1e40d9d352396e64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc144de00a616157aa1dfeee9f9fb79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08f8d7a65a8329a0fcc486b4a4d8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc424b270ffab682f8b8dd63878b92a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9691aafc9763ae00fb944ad59e760fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e21e9b1b4183790a2302f688afdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720998074a93fcfe4470291f1868b14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de531e3ec2cecc5da842bc0e813ba66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db738de0da65d1c1a19a78f35dfc50cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33576edbb2f383d97a5bccbac3c76720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4258fb5150b11a6d98c5b2e01fdce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2495312b9892fe8c2e2fcdb513345326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acefdf4827347dc5f562e86466aa75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb980896d1e26acfff6977dc437641328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c5fe46c32d516d6624a1f356fdc60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5389f78f7b336c66690d34a2e5003330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103da0de51ba68a839ec27bfad53720331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721b10495305c51efd4258d4e3a053332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff3510d4f1a8528724fe89612798bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559c7397fbf725d4cf670550eec99a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba461fbdafabb0d8a7dd7113395cbd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5f3a3d232470bd10b14ce164e5df4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd9a3b72a564b66f9ad72d344f56e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c74677b35542263f665050cd63b538338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647391d4b1c67619f9be19af103bd443339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b84b8b24cc3dadbdad56613b488aac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e0833e0e6293e219a5036bacd99bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8b89e640b6ee9b9686deabd1b73f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f26b95bc08346f70b2f5907067f6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f229726c8d17d94059d364324a7220344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a30ac114f75358c77345e925a5f07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ff33c55451ca78ac47febba289ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94dc6bced7d713ca1b0eb94f2e73e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d246701d919f8076a27a98d1b40e09e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a519f93dd73724ceea67684499e22ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e228513ff3ae492f4d9c92320c86049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41576176aa8e0b003df9614c3141027351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769fb416de5f5da62fbd7b645de2f64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9597218f75d99317b0f7d39d0380a22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4652ae8d7ef653222fa20a74f176df8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ef52828cd2244e6900981639d088355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35eb660abfaa5f2cffee6e641dabe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bca7deeca1dc57253b09d6e8e7bd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eab7a807b3a32acfd3b60786e396f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84e56dbe1574a496ba4cb42c3bc403359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423b2d8eddadc516edac036890f7bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a5c9b9d27e5f6e3252f7683ed8c00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b471e1e0087fb040957dfe9a0c21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812bc0348bc821c5b613c37c8ee527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d76df235b4803604dc14146e127b07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be140bcf22fd470c87833d16973a09c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6937b4822206a1594fe5cf893a8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ba66c07467e9ed94d6226345a5b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158f54f5619ceffad68e70e19ccefbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d12438a517f229944f1c973146c2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e84ca9e05858bd7468eb70aa23544a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9591736b284404e47cbd5161b97ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68998d76cee5cac63ec3ef7e9bac342372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ae649606a20223b6e88530b59124373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6ce3509b6644dd92387f1a7b28ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3c5c5fc74296c51a7d80e2d90e31e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2727dfe9a650878e25d001b9f011376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a97d7d94578a816e531617b969a543377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd754036f04bb8e8975004ffdc41f4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011bd82bf243eb77d9e8f07ff218a7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf266a8d9742d7b1ea56474239beea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c61db9a517cba8b0ac4c7886620e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc327152e75118aac8d20cb73dd820fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcaddb84e752e685bc023918545076383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00d27fdb6c664cf3bd01882a8d8b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438a4dc4076e8be31ace9471152946385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c0bbc9efeef2ad4bc52a62ce2976386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6206a0812945f9b4a0ca6b1b7cff5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cb426bd427a2e62edc4a6d592bbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159455a4339106394871b2b4354238389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c4ad8f0aab64b52f8ea9e093b8c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfea21371230281b3cf252aea595e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350132ae89449918c8c83c2530737f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9383b39f88de7d3323d414c2ee403fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e8f8081e6d1d50539fad902ab988394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2483c5966a210e0185ad25ba03c817395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18daeca17a65d3867e218374b588e5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd624163658611f15d12fdb1184b33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e48795591371c15b2c8726a54d9ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc161012d3c20bf939ace18b5eac7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d5a3284aa2349d8abcb7e5833f3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621337cb243a1fb9e44ae98331db7ff4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202390169e6f6efe52421985e2047a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd63e82ddb3e99d799f5182afe01a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e602d039690f019ae441ed744be8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951a3491596a36b825f632697c24ddb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d650898194da8a431ec804703729406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f018cea010b423b12e74cdd95dfcb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa02f3b014bc8c04e607f68eb966698408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4194ea55881234945b0088a6d0f9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92d843b0b4bf6ce6b86eab6795399410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8299aef73579d740885b45655e979411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413f132ecdd02f53b145948bcd8b2cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ce14674c159a1d2399b8da406b0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9ad2fb7329d893a526bd2deb7110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817961b5f5e7f4a92214ce37d44d96f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79c52c7bfceca9714e83fb31809e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f540e6a131c300d231b3c0f08bac0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d885d775dbfea44fd2aca9bfc2fda7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d981ef759d26aedc124b5a31711b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265244a8c44a19a63b7fd2fac69d97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa556db0955904360f0f91ed01c2f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e11c639ae47fb8ea721a85415f0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704f7da266b57bc1698267809a3d61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777ce5be336443c19c35443764414be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f3ae2fb86619438e7bfaa6d5dcbed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4c1afc1fa6ef00db8dd1dfd741ca0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d44a0b470dd670090145d612a8a386427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a96bf4d002c77793fa27f6c33c29b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f262bfae1239a2dab1c285883a4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a3f468406c954254faad2cb71dcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e464e8d14724987fa37391e24260fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6442578f6b4f34d6f74d113c119a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47a8b0a02dd1677cc29cb6807d0057433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb512e4a9ce8aaa2d64cdd91cebe26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c07ac4b4b71f30a119e4de20054a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eabdf669f820a450302fb5eb291f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab692616d4b39ed15962b8786c2e10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0621d5c82050a8be3f87a600c3d39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37f96e1b38a0fec018811c25b8a25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf393f1b20c4b9476a2efb070b12905440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668d17713a5f3bb12578cc51f24aaea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ca19427a521ecf27dee3feee5e6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135327759c09d38e337c35bb119ada5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47d996aebce7e76afebf38bf32e502444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8635de7bdaaf3280c4d8f93536c800445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb86b51693af721fa202ff01f1749c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b93da236357309c82b9185e0eff38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c42e4920a61a5704dda9c6d5e582e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d3565082dffdbda7a3ce08650511449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa09eade2c241b725e535f9e9d988450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a84d3f50e7400d6ee02d58f231827451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c2c49cc9e385c8fb1c3c36dbdf4cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e6f15d1d90735c7874fc27141558453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac57ab83e555236323004bf78c427a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dac0f12059085e8127f81a84f5e6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b53c13b4405914cd29940908f092456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3574a8be76fd331d9e68528e02c6066457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04336d24b946a1254b072df0e1e23251458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea543d640d8ab78f05898c188d433459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39270b61c3a095f711ac7a2ce1497ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396cdca19b18b519f5dbfae7cfb79af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf967a31cce6cd7c7b496b77f12f69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e389d0dc1005dbb910f947ee9550e65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebed800589a487b0b778a5c9e95f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388264f293b9965ec3138e97c863f9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405d545d37b1ba501f3793401da8c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e7298420d50d5a9a16c88dfbb82f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fad393d075ed0b40a0ae9b76f4af6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ea7c240ef93c5e12b033fd5d260d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e15d532c7fd38be080006db3834b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c52e3209cda2958533f6c604c25e7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1adc1365dc1ae56f1e8db09a8954ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c01525cbad60cc531faac9537bf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f36620704e9e6612b88e3b3f78800474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a0741040f5a269fc637a598189fa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae06e6873f8585b1061e047915974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6ff25b803b15cd0c5240c97619532477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b40873645cfd2ba5c60f77f76b354478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42da4a9049761b9d77291688bf276f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b11b2ccf8cbf6e47bbaa75ace1f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d53f2102841f9bc42afb3decb8223481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc972c40d98e9a49421ea7fce90b239482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8817dd24eb3ef6a0ab7ac49988f6a9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b565248ed0c2dbc67e57caa4d3da2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad439320f41b988f6998eecbb93013485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74beb9606eda74a8534e8532b95f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b288c937af7951b57dd4c9bc6aae6ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19796156dc3e0835724841a6cf42ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cca21cd7752007f569b60f64c8e05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3c35d555eb297976f80f05fc5ff91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f222a05727799f79725985cf9d9c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27536d365cdf116c80e187da39bcd9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f19bec2c29253c6fd9870c23313e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe8c85b38a4b6111be5b159f39188494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fca689e5fb1f36235aa1fecade420495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255de1ac2215b0720f949381af733c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a40791a4602b116b72e66347caa942497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf519891994396bd4c253cfe8c15c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938cdd7d89d82d69d079f04b71718a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739d3f7ee3357251997f01af7371f74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86046e4c6d2e83920cef0e76113344d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d15ccbbb24e9aa742cfae2cc9f6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e191b1c76aa32a3c16aeb4734175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9ca5d611290677a3280004383daa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70650e37377d5abbef0900b4d7a938db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defcb8c426a84e52533ec1ae023d580506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab535ff738cc83670c0b4f120a12ddb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ccfc83b7fce171447b8868e651c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c77cab3c288cdb708e3af209a63004509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a807f4ca338f6bcba3ec7482c4c731e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e069855e845e4e7f028b630473f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b82a30a9447be32b20a48908d305512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c548e0495c8a598bc83ff684f6676f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a46914767f9f77f9e2c4830ffd663514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d341e58ec5cc2f05cf83cbd47936f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df2c8a10569b567b93690453067e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f871296e1cb1e24ba09374a48020517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bc8eef076145115bda1e39bcf8b42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc31b9ae4f94540e569486f6f08d84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352159c035327a82ba3baa153e06a9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330ba47ac26ee3cd62fa3504f851c03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa280c2c8b0334d87033958c4c92b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ecef12628134e635702024579723523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a9b106cc4a8cd7f7ebe3be03b6afa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82593c05c19d95833183f59e979af8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b849361ea108190fcc04c20c7c34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7920bcf5e346017511b4550515ff6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf62d0d997697a6e964c1ee8efec5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0b24943ee3af72a164a71a00d7361529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda718ac835ca18b69466423e09dd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984189acda7965686d18f1d990f93f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481f94a1390bdab502da92e1e098956532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957398c0dbb1b7bed72be65ff6a9a1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab71636802dcf9eb57a03813b29519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6ffa4655ef008b2708746b9ed65f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8a2d511cc9b197ff976e33d81059536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d4bf39214d8a0c8a22c6f819fb6d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ffd4e130c827da31e05efcdd5d7a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb1d0d283e731f5cbaa8813ebf898539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73219dfc518f674bf9b3258cff351d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67ae977897e2aef8a67f863785a2db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd8876d949b7feb6df3aeebf4f1d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2f1aad3fdd82cfd8308fec5776cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daa46e9a01a6f87ffda4d190741e1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e30127a3170e36871ee2c86c5669545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2607a48806550750cff3e78d3b380d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a25b1039c3f2c990811ca35353d17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f6224964ec5f2f7db02505efb25c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b796c0e2c326913f9b5150830e8f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91768b30643ee51dbe9046c4087cb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c29bbcd0d72663d429983ff8b67cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe04e7fd01344af3e86cb05ba6efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a672a87a2ed37f9b643cbd45f5520d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a624d4fd6de88c3ae6d23065d242554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d00f41c6e9b918baf5d178b330bb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae33da2b7294824faa064a219a52e74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4863c1efc695120e858589088bc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016a98ed4d28fe2fc1059325d1174d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24543a7e4be1abeaaf5f3178dabd88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d327e7e9231595accede0a157c79c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc07139d0799b34c2731a52d97ba7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94aa1528b8f6c790f234138b312d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4c01fd02d2516590244bada8458d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c1e8e5b879cdcf0168e87b5c00fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c95a478539341eb689a2aad96c104565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90edd9d9cf1a1f77f8295d46159b71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943cc8709d7878296ddcbc75b4cb343567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5d155c84d45ab18e99a3447187bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca99bfdc05a53d1c8d7050fa36c369b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef1b5c4afe41a5a98b5100447fec23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34664ab482eb83d2b272fc029fb41c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa174e6a3575bfb582307f44af0c40aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f939eca4a993d615af61923ba4406573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b77f82dcaae2ba545d2808258b6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9927f0f2a971d03e579f3848ab140575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019673d8f8ad7eda863adb810511db5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f498d24f9c9b44f2e42573182b91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b054b7e58c3110a92494e781f067578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1c484c262b539e89f30a9e10ff029579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ec7d31390b9ee6a705477c9b14d4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde7329a6ce7e2da8a1430bbfaee328581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc031478ea3fd2e686ac72289b8b97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38ff113827761f7c2fe5ab19d2fab3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021992883838fd525e7f589ec2170f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2d39136141f4704977b389195a4b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b352207ad10ee76c1f3e8729ddf3c41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273928fbe9f1ae96fd9f9f3e9be108b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d4b373f26e5a94ff38db2c9908ee8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a7e11c21a1a2abf780beda9aa3f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fff5b698cb71104aea0d49a0557323590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b95f25ef7d5d64d3c45d23ba4bc91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d125dd4c3c874248ca5650884dc1470592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc78144ddaa213f2feeedd3a49f6ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf96dbd35fe7a2c94d14f113d0901e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f78d4f5a8e4bfdea9e36efee2b7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceadbe6b9c875371ff4cc9e9a7db94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc029da4f8cb4ec757fd78ae49f1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60aae3c6327e6c535b2398d805c4b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013dee05717ae1fc661060e919ed61d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393cc49975a4b5f2f3bfad469308ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880f613b396ce2d8abfbad58754600601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e5bc52979f72519df76c08212663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6285a7830ab2c8b3fb83ea8da1786603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f834c9a936987da05a86d3b0d99972a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3f32c48e24ff4b341948c4bd2f30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521b6dab7749a4739a813f1d414ce43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045517e2a37ed2a039d1b87e325f254607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4ac885882c7dcad6058fc7381932608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f5bd72472644151c8b11a9cb31b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d52083abb56e3bb5c4509d15f3dca3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbf963fd2f28f86a3c268fba0e4672611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b53d02e9c5e852e5e6ca3e58a52d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575933784b7497fb96e828b3a461f2e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff8282cbc04007f7e55b9ee078f82c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443e1ca6037adab211d12b575e950f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d25308f4df10c675f4fbfccff17b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40ad7b65220506923fd1b8c19c6e6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60e8dbd84c38549cb5ed545921398618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee02ac5131fa1f6db12bc441b54100619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763dad95bba18a02e81cf8b2444dae2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e5addda71e08eb3ac15f9b82a0b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09cd71658dadfd6ab7b829f9458567622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85bc27d424b693684a3e4209e00f11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917dbb276e33e17fd0ee0308c5abc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973fadc9e7dbbe64e0658c1de708c96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7a2eb8e5a14319ffaa6d64ab0d75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232aaa1854302a8cf84ad7268cc3e3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195edc03a3e85ef1267eb28c622d345d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddd32159224a776e63c3c8909cc04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785529b0e9e52458517670410b29fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b78b8b51dcfcca401ee956592412631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077362a0f1cf69d2f1e48f844e2efdab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbcdcb8e7a4b55613f6f32805d8fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d145d29863ab333165309d82b935f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7adedd7c4dd091ff1853c46d32710635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2e657fea75c2d91a5e6af226b0273636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f224a88486bdc34274e68b9a5111a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da70529b7edf277132e80e84b9f65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c610a20a56c9baa05d881e8430486e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008070d8585ca7cc6402f699756bea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ed750ab1d60b702647d0807d6ff70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3fccddc1cec6bf56b963abbb6ac25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783384dda11ce8b6f3682d1b226ed1e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b363a224875b304665c927c84d94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251310c8e7bb89652f74232576b1309f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee97232389da5ea16784183e9d339646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033057304c316e53e49f322d63bed960647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a14c4aeccc3ef58fa0b95f6058cef8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e8a02da5c9ec19520df749c008c8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc5beb4e1006b38385ebaa206b7cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091aacb9a37a214a1c9024e49daef94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f12bb28c3cccb5b19ad895fd1315652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecf96cf448169bf06c40f5d4642b7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d0c530c60a077f375e7282d2055f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420ac6564df7246af96716d8189643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173bb837693479fa480ac13cbb4ddb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb304053d4e7a524387a7d8e2d4f26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15f09288b1ae28712c4ba46dced73a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f6c80c29863f4fed185bb09d12953659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49d8a78056a0881b7d2bbdf7d9f61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af512bb145cd31ed2ec4621db578c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f8ded39b874cafc35aa54f1ad9c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c647c789ddda64829c2def27a5c5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe05cf41490f28b6854716471caf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37844e061750cc93d3e8c7e7b6765a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ac069d3cf8cf4a2dfca0c37c05206666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6662583a878f73d139a7d7555db44f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9adb1de0d096f8725e4422b27d43a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc982e54213d6f1a955520525744425669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ee3e823df2909945527004b80896670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa6a0b6d19c48341f38762c31926c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63190ff1522b3e4f416283c1705af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4564959b60db3d4ea455a7a7f3b6de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee590bbb8fd166ec4d7219061f74fcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae846726105d401f3318fbeee38fd8cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952f10371ab56ab22cdd69c4ef7b67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc62624309ce780fecb6186bbb82c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96955d98ce203474854b45890f002aea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca05543392eb843396546394ae6233679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84625eabc2f2c441137915058efac0c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>