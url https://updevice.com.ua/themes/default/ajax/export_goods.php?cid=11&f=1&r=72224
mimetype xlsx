--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd5ac01643a54e61d641f676800aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee114b34cb7838d2454463d015cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b0e1caa9f59774cd86cf19f00fe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7e1027274ce003e25aee57103b0584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3091c68e071d7d828ace986f6008785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92923598f3b951d6ff6d7bdd7973c3996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738373dcdea98a66c748274782e42f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cad44f1844ab2e3e5cfe302991b1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79529c95a58babbed8738189de21bcb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739718fd84d93a799259ae2152fd6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fe8fe09b83f098d6c0f42d04b2d3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec26aeeaf22dfc3805c87a2a9f6e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ec746f27aec2cba1a2e997d726fc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb27d3569a7ac55d2d1fadc3a334eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25c892f805e996f40c5c253b38c8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870712914ed9717a493a0e7b3aa485216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9603a2b6f4615eb032f5f7809b78a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a482f2b87b9c4b340c049a3aa7f6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05659984a0c1cc50567e99cf118c36a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee804a8d4d7cc2073e890d30c76adb5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ba7ec5bb3efb8e438ebb8fddcf0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e6faac19803a91907e1ba5b2928522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc9b59a54c4e002b85a8a24f7f3c6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb2bed15dc8be87231f9c3155afbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9814fcd49c2ae75bce06ac2ae0af425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e25d1831fb4a1255dc7e357b83fe6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd684ae789ee903ef926e69b0cc364427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180dc721037fe13003f78e73f9ae5ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22166cfff67b74247c77b2f5875b9a2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31cb11e23f5212ce4c4d2cfe1c41530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644dc40fc4ecc43a2bb9a256acb4c0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e73eb9e0f6951aeee90ec6748ee1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de56e1170cc0e60bc36fb9412206c6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e06f2949518c2486114755a9883d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b097e527df0d6496fec948f01fb7fe835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902776d63f9c31e1e8b0bcee0f6b95336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e29bbb6b79f5c50c2fdbcb49aa5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddcd96ecf6fc1257bcb026c74ea9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63db0ff015590c33f972b84442824439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a6638a41b44dd258275cd16ba08f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77279970620a8393394fdf82b3f20741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410058b07fc8f4196c61f3cf15aca4f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b6b29a15da29f7b9da62fb182ac343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092eabd5ae21aaf550a56e2d4c832644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf51b03770a85d4406759a71e950c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d58a2a878a05d32f673b8e9a9c829846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d3d8a990c95235c2dccb2ea6caab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d627603c90f0826335d71d38dad9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1514d0f1404658bca1f9d992565f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b920d8eecc27aeb99661914b9aa0dc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e8e647bf5a18a1a7026b6ca385dd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b4abe430e287b09f0bd8570a9674252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0a3286132aea2450abc301474b20153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c019de78193ff0dfa9b4926d3aaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8ee1d7e3514a377fb93e78492f8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a186c4ded10fba9dca1f8d2991f3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998422b1687840881a44fdd357a81157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06656fe273bbf5355459d00f09715a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a8153348db7ab0f90a821611351759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870300edbed0c1db95baa9401148358d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d402af21c0553295b7b633626bb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fe183705a91f657d94048a9b9f11662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71881a5a7857a142d8349c84319708563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff50592650dcb95f455ea1f1ab87a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49fa18c7eba47cb0e7158c0faddfb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c2a011f3b81eb05980354642337666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627608d2df74723eaf6ad86c7eb0182667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9c94d5f0e1d0ff125c32d492d8de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ce94d89317260471b840fca6450269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056a03b7a9185d7cb9b7ec8cf70f97870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac417545203814a31cdd47ee4c7b89571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dbae393b324a1260e4655716fd07472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92fb5554415804c80bd78307435fe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ea87adb652b1a827eee74548322274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9fc356fd4aff2b04defdc8e47f7f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2f4281657fcffa3bae086922f54276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f24db2d6a77cccd85f31b1f6c47ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aad16318ed5e4af2595883244c3ddf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da731903a6b6f37a2e512adb5166d4bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c945be851f5a110f558bbe1bb03d2a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ab20c5b6782d9ed9d6e7d575bf71881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408a6d1d6d6709d371be70030d9ead682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47e2e07c1b683b0a62c8dc97a6aac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e22b365eaf67730f2dd49c759fcb0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e318c1fbab4da3bf3e08e4791a3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8c00785b2c2caade94a328a125ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45d6011e4df25f9bdd96afb565c17b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6c000773bd5873b7c28a9e504bae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ed2b68c3e9af88bcd0bd7a97a34c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6bd282a9ed19aa7142acecb8f3a2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2198e5e99433eac6953bd16bf44f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a26b7ebf6200f9d729557cb01b71b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252fea63e351f1370f512733fc5ad5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16263079917ac8e87aa73a06bcae394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fcca3ccf930858e29e7e8735635ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57f6bc9bd5b0710532ea6af80ff82996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e68c42e4c45f20453c962f9507fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61b48db9678aac78e9c8f1bcd708798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86d9ac5e8cc4d6d00b645c14cad0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6da0248ac79be2a9c190dd488f5e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c95b4b65a55fc0a653a9b3d115c1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc5d7b36edb3bcdfd15a882f026449102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6eb57adf015c4453f8f5d350de9c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712a351a64c3a4c299ec20b32ff0dce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb703b9eb3338f90a092d7d9f7a87fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dce8122bb1a6276b7029aea47c217106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0c9d0a193b4bef6668ce5ad28f36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75837517d7afadf3d54cad37ae84f1b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491f6a8cd82bef8a591bbca84542712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0e02c11189b837460f301df64aae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93215acb97ce3bb187ae9729c7e83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780614784e4c001c778909a356a6c38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e09885a9e5901710f5ec063806d826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b2f693f4ac693572693a0e2c1cc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ac57e7d62eb5f8e147f89529aafd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a97fbb1bee589916d71b3be6d67caf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7bda9a4d236c340257ab7103824df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05d5f95804678b222669ea349d51c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11eb354e7320a7a60b9b8ec1bdb892119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635559f8ecb75ba1ad60f31b14a8d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e7fc69a984fbf937d9712cae2ad33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a5012467c833cbee10060aa6b9ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338d65866fefabc76e9c1bc38ffdc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c223cb48bac72dc90efecd209c5a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda6ad2d3c0c7c6323ea01f7f2c334125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157b6d5ea69369e8e1020507a7f0d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fc3e918e729e259d92f0619c44a7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9207c7e21155fd66dcd5460f0c19f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315eb2aa97270f02c262d2b2310c6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc58039bb78202431c786d2968b3d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544211fedfd0e0284b7e930d35bfc604131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a1a8019be322379ebeabafb69b4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb2aae52396bf37bd7b930596815ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0041bf05b6b47c760e6fd98996e1dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e7b85dfc4512a3496773006e9ae7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ace48fb1ef9a409a5d3b7fb8a61559136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcdaca387b205ce25053a32da26c5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6cbc013d6ce47a4569ccf115a0cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26330c738663f9becd5643233290a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855301deca1e72409b573b50f1b35ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213660d416f030b7f9fc7de8fe5e9730141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f538cf855ed39ab925260c947643142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f277c3a1130e3899c2da81189aa7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2dadee4ffe5dc4f9e541ac91d5ddc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5d81ebe863b079fcf595e9bae2b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571933320d8c7411d5742477f47d8aa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b8de58016eb5a486f507e5f6fa36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80942ec4393dccca8f5fbd3b40136148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd13c9ef8633b2f87c7b76b019d11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771dc50baff426554b124622bbb15d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3688a6fff1a7e3026a642d0f6421cfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf5c03b66fb93f023cb4e5143d5b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b06c261d40dc5f2c895b1b577fbc70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2e0f546aa328ce7134b438a13a08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfcbd6a1f3f6996fc4b741f458dbe6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc83fa82b3ee21f1195605be10bcc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283cf34434ca268cfd5a33879691f5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297d107e887ad1ab06b67967b31bb5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad212ce96de6cf123e1ca647b528df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd4b5cd836f3b51b0f93f014a866d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e94c610e1c45d1d01710fbc691aef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb59d888ac610ccb7e4bec3c69cda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc9d4d38471d63eeec1439bf8986e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8aead52fed842ee04c7bbdc0beb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b069b856f7a4e438726502af9cbef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348633d354d7f5ffca347f8cc40f7ac4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1db3d29f57d88e968333185133978167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1500bd779fb01d0301fc662a8cc1ab4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79e5836b15983c64f770994bac32b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e12981a35a6894b1bd29a1862db1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b18743c7c815e491c2c4f63d72f43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f71d739b326b3e57bf3b64354b1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a0e9ae578072d865a9dc1c50f9b61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce66c283b64f26eee0a310423e5dd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f3ad9c60bcd2aec4b504e59a9be8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5134704af1009ea53be959511bc3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6798cc313c2e9f2596b76883c24ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430212cbbbb5f4fc584242bfa1b672a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fde7cdac10dca21df28932d7e2271179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201d04baa1773343f39f0fdcbb91bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a1ac46ef90cfade507dc5b12715c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c9b60d793d4ebefcd514f57607e1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6318c8d62303477d990d5c9e35184cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f56dc711cdf36448e11258cca93dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed1104534ac1c7007b8bf8be0d56f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd645c2078906303bf0e8c959fed275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48063a33c9ae6fd9a6c184be80fea0de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a45b2176e743ca5cb32e3c068d1696188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79908336b196b21a26fd29ca0010ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bfd39f56106bb33906be593c413de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817575151feeb4e064c6bf079ab6b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c42c41776885501410f88b1d66426192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7021aeccb1f8f30796ab8e4cfd822193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f722ead284bd7cc277e1c32c63fb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b183a4bbb16bdeef6c361993636220e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637da1ffdcfa27267d0245fc556dfb85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d2747c1e89469024b71418e1c045197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba768ab2e8464133c14e59c981e7560a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c2ec88bce7a188dce8af334d46ebe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6fe2d8233974e4ebce97b024e9687200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d518de369458b37ca1b1ac5fa8157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558d3f59ea42606354adb4a3cc74bea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca78753ee77762f528a4142055dae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f89c34aee5adbb02cdd9e243b110204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772faf062ad436ff7d39a4c0b7c82850205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74ecc276ab252e50d27bca0dada42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b36b133a88c6a827905eccf1f03d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9d117bf79c94b70491d9b6fa705c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b634c532ea07c029bba40a5a7dc56a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509e01cf74822197a8fdd45a00c9b26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa504f735aa5f82ab4e453eeae209f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2180e628d6246e15c4ab244d3a210212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b75ea1c6bbe312caf7bdb563ff01c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6e24fb8d3fe0720874ef41379c437214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31853778ede78f8061b9ea099441e1d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf8a11b516376bbab6f297eace7bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab641794da3cd6c2440b529aeb16b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79f9d2baa3d6b96793ce21b5bd794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d2ba0e8fc9ab2c79fdefaf1ed934219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a7890733ace71a7ab3d9a6066eaed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df7ce3e7a531862bc93bb9e90b3309221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95768efee027c0141deb321a22139aa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c848b856f70befb2dbdac786548f4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af12d4e23e165693a05762258736145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aefe34ab5a273bff9414c61c5fa79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9769aa0334606dbdd4cab4d280c4c82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d389cccefc7e14c73ef8e25936adc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2f3a45651699c4320a63b591f3fdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d90b83591b0116a73e71d56f109a97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d837ec50ef657294b0c781c187db624230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2ea930a0e1993bfd31e26001a2d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece78acc24cf5e09a71b281ea21240232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8e19ec1a72aa2a0d0305e13a2842233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc19434dea2e2d952e3b9c602a0de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc946d9bd4d3e0aa9e8e108a6b2b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7a633c9317a248d076bcadf2217bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fbc21745d58528b92fb34beed1236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af111499a11bb496ae1e65f49d408d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf093dfb6ef916cdced5a7360d199220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81fb41cb72d64fa9fb57167632643e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e37d3e71d65ff710a768ff89140d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5120e2ae99cd2ea856fb4e4781cfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e267878ac4f2834215f6169367e1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513cf14e19665b9d8c0af4d3445aa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc55640b799bbeef13a0b47f9d61a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ce967e3a6ad34d1b404c52fa1305246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80d239956c0975c3ef22bc0f04aeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885e4354c314eefa753831db4ebb8bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686dba7c83382cf4daeae2daafe6736249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b73229d18aca9854299f9347554d1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8fea5ca212b7b38d47059c55c235b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43530eda4ff89f8faf13db99982b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba934fbf0a9f02c4daa3ba55e11d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342ba3fc47bfae6563fd0c0d5e2d150254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f410036db2c1262da51fc490470a63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61f7255188b29cbabbcdaf8433f44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823dec541233f99cff7c16cc688720f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe0a24408719eba5a83e113be4561e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac5bc0ca003ac74a0d284b1cd1205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fe7e714c4bc2b1d0374afeadb1495260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549f1b266145ef1f874c73aac3742c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725904814347c4ae048bb43eac5153262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ddf1f7eafa1ff19040e46c217c715263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbebe3e4e8c1b59863d562a552551be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f015390d02e18a0685806a2adfd41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f48ebe4459d5b38757af2a0813015d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421765cd30a0e9391272aa34a91ae7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a18b292533f3edfb16345d1439ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77569c253bba477e70e55b7182d36a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd605631caf40dffeba9500cb9978270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c2984fd873b1328f0364ea9a35f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fe556dc10783dfc679102053187bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985d88e54032df535f628b1e09a460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7bcce749d141be19281cc572341a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e900a34d6e98809dd12c1d715c90c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4d76076979f77fa5c715891404c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db6575ee3a0e2f5fdb14147345e1f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914acab0a83ec3927df90a2eedbbfea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa7ae2e7115721c834c1d3644b67f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca10b7f648cf16e8e34a0f52092fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f3d72405adec15a0fa2bfe963973281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8cdcc17b0b572d5c8a0a0ba7e150282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d4f7ef59e6150f52b314dce719dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93481f0c4807d3e91b2aae98ab999d1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83da42d7e74dfeb26f436fa93ebde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83674d323a6ab48de00ec47355719e02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932291539fc7a5864751cf7299fb91b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b73ff13ed5bcdfe0cc019688dd8555288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3eb9e67d5b791766507f6ca9ed277289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612159ba2c5df978643c00e72606857290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecea69e354657e50b1b549a17f59aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e8842c032f7e7494ad4afee3a153292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f83f79a52122ca86014a51bfcd0fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50ae25131d2a3413f816494b237a19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83897c49e6ff289a31f5f4007c4bb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d606c22ea1325b70bd103cffecc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060bc318db2794106b9b5fe47c3380297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d34241d49bf0c9fd8e100942c8280298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b3957b79507cfb2ce0a772da2b95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7d8861a7d6a7c164dd5d1c6586e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f65a8fd869612d4eba093cab95de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54f901a4d1dfd4781dfdad5c92d6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd2279f5ad6020a42aa29f011a88e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370e6ee637b83e13fba4de387782d27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cad2575c6bd2a13c08a0d0bda6bf7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d125ba1e4a7cae0dfc3bc73a03e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f7d3be66d5bc8cd9587edba9c0cb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002117687657a7b36abc275408baa35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3337e42be3b12a13ffba24b26a4c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc879339462888d85019f70e077217e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea6a0705bf21fc9b1bb6934ea6ec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77733c18800a32f5b080bf130dd8ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128da04d186e3812d99bc23c820eeb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd6e711cc62682191da7066eed484314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53e2e8f2a82550748960aafaeda070315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4488744a998edb283926e8657d59bb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad03caff39015da6a84c940a7be700317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f208e5c04b629836d972f06abeba5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dadb845a84c4b8fe3aa14abf67e522319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e55eda5294b5c12930b36c8148d6fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892866ebfd6e099786cd06a0124aee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa30fba00a5c2e8f5a7b0353f66334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c45f4877ec1bb02ba37f19a3dbf09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538ccd8559346303ac25c39b9b90778324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a7d12428431eb5da6de9793ac512325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75ecf72591b6f1174d04fa4079fbac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6834070c3ae70e7565b78b359e596327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ce91709392b6c3098665524547a78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b29f1a68affa7c71ad465135a947329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd7bf8bd072ccb9e0615f6df6c675330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc86b86bda78e3133a69d9c877f034b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565bd4cf6753553bbb84165c29872a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dcfaf755a7908a51fba3f342dcf82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df178c685543b652f89f03723d11f2da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615613aae8a897d1b11cc23d45fd0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c5d4fd84884c245796d2db7c57d22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25d6f710e903cdb6fc8a29164fe932337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfaafdaad62b6216cc456fb20f8473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a6ebe8a4b6a9fa3ae26807291408b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1ceb5f6e6e2c3e4be1c65bbf3b6ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803251232df4dd78abdde2acbf3260341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676de8052ae516466ec954d66042cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d5937e0537067571db5d1271b767e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98783f75367661c9ae25f282612166344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793cc0bb4008992e666573bc9f28ad4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e176e1f1d8abed5af58b253f440d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062019f6c5409411c932af005dd6752e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b671ff8e200027141bc31cedab0a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac6ce67562dcb15b8765d22fc0d584349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ccc9477c64e90a69ae8f3c9dd29a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24d1bfda69f716674f9842976d0799351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611f12186149f9aa182b24ae869f74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a77f20a2d01121b62d46301e336ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd877aebf3324e6e753c490537d0bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778a095aae2e6d76a5dab7bc12ec23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3cc954fba0eba6fa3cc63e7b77eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a0635544086dacb05b35591855439357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a648dcb697ae34f5facb0679707dfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784273ebbbf8f392f17e5fd7ebd49534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668b84c803278ed843042c0a1fd8cde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d45c561a85827b5e5e4803d75fa9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08421e1496d55d36cde08f1ebacf6713362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807e9b08c6b69c063668d6146a17a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28a052342c9c9bf553b69390ceab5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc31153365cf446f1c7a93ec5e7b01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69abd28c112cce2de2ac1c65a94ca9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2470f61505cd7f9f793fe1f4273e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd99d8d1c081123abc822c2035ed5fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a469e3e34be32c2c95b2503c16c120369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb377ce2540d02a8803eae3247345370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9fd2d19f98ce04edd2feeb5100ff9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52bc8e395b86f7b3f8c279b8a84e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9da13a33e5583367eb522efcea87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f68b30f718365c69c51b0d832657374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7195a2194c7bedd9b2d80c6b9bbd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274e01943ea13a7fd4f05d4b06c5fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371da843593e44b283f4e6669e8e391377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945afefedb423c864d4be3a32e60cba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa107f03a3c677c13461425a6a9a46b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf528ce9e7f26407ffa3f208c0808380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164412a4acfaaf6752ac3ccc2c1d941381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3588830fc293cd392b8c42e29bcd50a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89be809a8cf989063f2aad4ca9d8f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b2e5db65b0bc58cef944d5bd28a77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6174daf3b5571debcefcce36d5604b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd5f761f19674bc61d4e302a634f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0a98b46ec785d3a506a1b6aa7b11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893b60baff4a3b62b10619b8969c2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24ffa3346d2fef62dfbbd17d35d779389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e25a48ab939d1c6cb3e74992806b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb7d501741286bc775b06a6672257391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510e306752a24c071bedb7753d0d050392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763f51e72b90351fb0d8419bd1d9395393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c095ad90d6c4a4a2b54bf1512a7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b9beba2de0a57a996c10874e47523395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a935b58f40962fe121f02deaf7669fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764729c35be1d5c68ea6deb17c899897397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc938087d7eee6cf9227e70692fbc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ad1a51db8c81da47e6c07d621712e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd059f8d2b777e0c6017df8eed97181400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93931406510c31d21211337c22703e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f338cd90b155fea5d05e029557dc40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b8458ffc40503b9fc060f53ffc8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8878c3b6528d5c07a51113e9cf5a0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a035537f9df38c4f6bcdb2dffa08a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8f1d054c3969c48154467d315082406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42f4bb189f1309ce14833a396f1d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ce8cbc1e45c8c58795905317de68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9682ffc3c108ccdf83ceae2c9d55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191368c59ec88c6b79ad5dd75576780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d70ce001bcc46c1a26407f20e5da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a70795697634ca484c8486ec017a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c417f8d4cb688bd98a08d9c6724799413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4effae58282f48259fdf9cf0af45f59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c3e081edd48359485250c66be4b7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1fa88017a59d6b6d5e0c1b917ce6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdedc55268fb04b488596c58ee09aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62ab1b8c449369026aaa15a355b7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49330d1dbc5740b03513a9ad838fb5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81b2f0138c127764b04ce27c45a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c1b4387f77c7ff09d82696f88bb45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391143ce06254cafc8667982bc28a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac1ea3e302e7ac988b9455c1ec9cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87059e705dab8aab70a8dab6043106d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f790132aaae19644364f028966a63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27a817f5c5ffc57e710958b31abe54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd13035e39f98ae0087938137e2b7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92057f0fb292b76d83ab066b0c54bca9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b708de912feef9935ca6c78ae993429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e634c39b5c527bf2b698c7fe94a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec14375fd35188ac51b919f9ec43e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d7e0658c71b6d6fc034bf8789769432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d01c78bd265a2e77ac2e759c3d2f0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825424afb70dc392512099b85d46a4fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a4d1c30430dbef819ad868a31c1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b616adda7c4a1f6a86c94e3514608436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e28d36e4e9e53d2a9ede23c709a8ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9a36c242065517005784ed46c555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c373c83744054c65e86123d5d9003a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb888a8447490f01e99cb3f5df26fd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d45bab56681fd13c4769c5c16e9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c347808d687f3798b346bc1482bc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad3e90c10428ef9759256597eba34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4e46d18645bb53f622c2c63180f83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e9c2315c40a0c25aa76889a89690c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8522c003c8ffeafbe235730b5d53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60e72e4e4edc9149c43b236696e2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183029a45b1430a2eade56491ea65be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b919824740d66fb514c990f5d413449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8aa533061c60b1550a18f210ebf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8a9f3aeff3f2b19ddeb155beb933451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9222582739c544cded47ebf54c3ae5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f74de5c7b29aaecb37d14ee330daf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116752f2ddecaf47b22bd0378600d2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce01164889ea418f246466ec5a010455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ab173145e9d11ded29461204316e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503d692cb5fc88aeaaa5d27eb6bf30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85931e5bd08a2ce99ea954555ce014d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda44ff46b3461b384fc80052cd51223459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a057e0c08daeab444ade2271386401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48388469ae41e281c4aa5dbeb21cc776461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182a6cc24c09ce46a167aec2cc0607a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43a60a91846f6c9912b64564ecc02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b196ff03d7d3ab8845d5e1739dee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823b7aeb3612407c7dbfd30a0d6eb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2fae60be434df05526f396e6dc5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2c9386d4a56c9a630fc80f3359de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086103ef5fb6159c4623672376e29db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d268e2ddb1f6bac45a7b6ec2e0150469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca8a6d3475cecde2dee36d79afcc93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173fe4f67e8a1d6ef76c51af6e43f9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e5dca33ae054b2b3812809491ae9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141ba7d52fce7b31c981bbac703b0c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5239a65ed795e8e4f3889bcfb7d398f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464daa88478cbb080a1f9d0ae22e545c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10f4a284bd55577ce11576669b2ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e5c6ada9e3e4595e939cd2e44f3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80287eb6c0bc5d5a62915478551ae975478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e8c7687e054636a0584900d72050479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45fb3cb267ea02a8776614a1ef0e32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9a5c4a5374d2535707620f8473cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e1d97468d52dd262873c82e2bd312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28cda1b254a2c21556a6329f8eb1e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0044a6f91fdb74e9da0afee0b1ed42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79e253de5f2b981a8252c58dec170485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b4f408caa7e7eb7e48054bc73531d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f38280f365c8f7cb0de76311466f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c54b0bb10f400a4cb99608adfd9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4603897dafaf92d5a68f78aff7dcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc040d3d9d37363e6d1b3b2cabeb7f2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0864c4e8bf0e08d264815aee70826491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d263ae31294a14aa1a666fb0846978d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54802c95832c5f2c507e3d95760118b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac0b23fd369c000316d7286b1879aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489089f7961f1bc80b56f6c5ddbef806495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf93a27e5895bc2ed5fc41611aef4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016abf08211edf0ce5773cffa099b47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfb080b4febe6769cf1246047f7a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f488b2e835784c2a41a47b30e19c50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664753faddc9632da132927947b5e4c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697fccc6981741d838352992c0ab2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089b936068f9e868ac4414342d72e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16748819df69b00752c81a7d9d3383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b8f9f1de077418eb61e492d4b7e09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e71292c67382c0c54a69b5e7502d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a475851a78b8ff5901418d196895506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75965857e16f282c019a31e71e0f62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce0abe9942f2aa927626541772fea6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73afcd67d79ea718d016d455f1ae767509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c99696e97abd7d75bd3ba878d3a0b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc8c6b4d25876eb8c3ca1e2a43cdcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d654d9d2238f86fb53af3a029281512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965089f05e83acae79bbfe7282e1a501513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b14491bd64cea8c7b72b3c0511f04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c01a757acbc5d605730dd5c59979515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd3bc290ba520bfe89173e4c5b73a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d3e03717088ac10f65e15e43758d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1d7dca5eedfed7c84882e3cc61aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cfb872985a610b4db9d0b8fbc66f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dec0d2602eeb2c12de9c0ecb2598d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9de318b7d6d53a2d3c3ce3bbc7a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917fc9809898b8170b2745c43daac7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eea41f30180a73a6de89d5383da38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3110c1d4edabeb6eaba99620b60aa72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e529a21c744778ed1cbc883b5478525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b697a7f5b13e74d40898e988018e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66389b14599a49ffa1d67c56049d31f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd489d0936203aa83ffb8133de1dada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416add6bd59bbf94f5a8016058a2ede529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36583758914a82c01989c5ce3c8b57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510397270a8f33adc47e5d571e550f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf96567a210e9b62331e60b83ab29e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f132fac91a34b5ac09e549ded1100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bab92dc8eddcc59962cc9eef4d750534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63cef8d14a3fa7ad998b145cf612a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954947971979e6e1cb5312e7d98db797536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419862111bdfaa9d8ab2a5b1fc86de7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675152fd516c32039f8afacede3b9fbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6effc241b9de972439442989d15af2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312da85c6450ed1c28915c6af73d7f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406b05f726754f06e16ed6b804c240d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816092540a763906decc63c56a862141542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbee26520d6f3aeb339f7c138015e9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b7167d93640aaf7b6270c8783311e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0161bad4f544fea12d50a5d07a1f01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f076f5118a4176cb0174f2891c4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc94bde43cdc28c4599109bd83112f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56557d28bf5be28ed1e230a3c19baf2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36153394a77617287b2f3dba53209e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50706374b60682025424133d0c2d7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c23dde345b2edf2437ee9ce9f8fbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54bba372ce3601c7dd7f4b8b19cb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ce9bc8237ab95de102ffc783a0c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7bc1dab30748be7b8d09665a80cd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde83964f881de8e79a77f854a1fba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa01c0f72ba92609a0bbbd2cac5337556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2724bb031a9e6f64c191439895c65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb2009fba94c5fa7a3298f91280fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a560051f8866f2f9b00ea945d306d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557e4fe0c58b738a43f65132b519f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd87c48eb6b3ad3de4f4195b8f4b38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24641ecb13574e315079ff36d48182b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de740d8ae8f128fb92ffd638f9511563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b451d3920fac52cef2cc23f471c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1fa73b88f05dbfc83403eb848798565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8f65cfcab09b7f44561e890420f24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a91cbdd046417ca0495262f4488c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f3f2f17920b749879fa59f7819a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f29eb9d53a3b5c4e039723c6b52ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb8c5eb37a3536b8c2fbf0b44b569570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295900c6ae1d6d0763e72d15ee6e0b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f65254c600382e2930a3a6b418e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f236dbcd2e33d15b52f91be842b41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64812ba3d35e8ea940fd1da844b622574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300b3f723f00d20e0f05b2b3881ebf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9ada9060c24ca1a9163cefda72f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf4368b7f6adb0ceb862e1211eda72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3df3f1eb152dab6169ecf2c0c690e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f97997408a76fb4219c320be7478579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755916adb11b72f65ef72e0722d145ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a80767563682ab220b81c98b40610581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5cba4cf4a73202629d0e999f63112582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9147c13cfcbb6f9db360fbc030279583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd0d1bd1e2f96f02b6f2a8bd4ec79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e4e30a7c7f7ab3c16f38865f4f66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776c92f537d1bd9734318765d53283586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a1db1258088f76f7dc92e503faf69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0ad03c8325593b7a714bb1494a282588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b952cf7a144105ba3b7a499f6dbf08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674404dcf164a14ff084282c6a4457fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe8efd0385ada983b1a919b95390f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26447a5e31db5e7621871e4c7075c589592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c482a8f16ea68ae4b925805d001b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98d400d8af656a87a215a977a409a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2813ca544bb1364e4d72f31bfae6a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625c71bcc3b461d23e1617361476e0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602e84c8fce59581b1941b89b72aa46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919739b386d1199147b04bfb62d761598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7b963bed699cc7a5e8f6d3f3391c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d980eda165aa5bab45f9633e48fd05d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bb5df3086886ef79e0eb6702a1602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a15bfafc186b5f814b61f051fbd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c244d1d23e1fda6c0e99bfcd5359c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a6ae08077a292ed2783d8acf5bb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d274e190f32fbe4e5c59b5d6441a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4eb6e2867709599b7fa5cfb1d328606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7953f433e90ed53086a33667d4f87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01305eaff533e347974d3f388f99a54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312d0e8102127099237893cf73d4ad5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976086604586c4bae7557f371ee9a41b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622cf7a943a264d2d2f242f16073da4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02249f3872e24d4e4f1d7e2f3cf7acfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e029db21d79325500272a75fe096613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bdd1543326f838c61aad7549f4d6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c01c56c2c4d4e4505bf7e3b6c9c26d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6e9cfa4255bcf22f306724765736616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a189cd5f7ea3748d54488ebfe847b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723e4ed1f795230ff0c52a27989ae44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfd45a1abdc92d3d22447697bbbdfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dcc80e9d11b7dbfc4ab0a9ab03e7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ef1023091d1f534506bc9ff4cdd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b74c6b805a607e248aea1e3a640ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a799fb769280e3e38c57193a30d11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d557cf16cc16729648c75b7fee444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4470905bc18be812f6b8c4afc4fcf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf96e59501f9dc97217ea1484739b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124edb07156d1af250c955d4595bb599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1800cab062be39df84358d932bfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce26088cb423717f618a91af8b17f61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a80911cd2d21782a5fb0af361033a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab1f4f858741cdbbfdd98afb7b16fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e10ac5bcf758fd61856ecbe47ea971632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bff6aab4af390993770cc3c42b62f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66793e54882bc1ca52c35c4bb826f00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a539ae357cc0aca2b4da1a553c325635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345e9006fb3fce71026ab5281b78205636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4e5193f8776ed8593b35dbca5cdee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c983ea25816c2a4ce97893db7235638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8704fd008ed64affe864a9a063ef0c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f8c6cab734540cca18d6c8a287510640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131f5063e05dd0280c0dcbce80fc279641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c735ff9a079d954381e49eff5507642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf7725cdc6d281e13f2cc69202a04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59ca39aa7ccce7accaa545242a6101644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1749e1e55a9e3df631de1868f552c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a06fc00d9a45b46e65e8246bd057d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba315aecf39c525e3e1d785f553d70f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66622366b433341b09a501145fc99e89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a54d938bb777ca4ef79fc73e9c9bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b71cf467e4968f57474003c18698650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd9bd22281390edb4440a15ef3231d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0a92d8704304075cd22d004cc184d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ac0dbbb24b5b7364c51b41fd0a324653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf14e9d8466629dbb2a146154f86c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4be912bd33b148a9cebd8050a9b49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1c45b0ffee93d4bbfb558eaa7f0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad592368ac29e100365c9b42d8c45ffc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357388fefb7e6406f4a754c7f24f6e94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07cca488781ef659fae260e174a4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72911934bc1a034322b449524e202f46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65f9e688b9799c4a7cdf24410dff1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58456e0b72ded43c4e246c6ab53148662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2235ad6f2e9e34de8d742fd682fe3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1294555a51adc47f25cbfb06d5a12f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c34171b86015575f3d35a2b9c0def665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0e3991d05af4922950e0a84ccb89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e40f8171934a10f74b42b8c6ba7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40af5faac8afd8390a4b27f1cf7628668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ffcf97315eeffbf72bcabfc185125669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3ee2b2f057a7596cd8354a7b2be02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a7132887792b15fb0eb8608f3ba57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d481313c904b5d255a0fba3f3f5c79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6294884dd2e26a7d037a5765f487417673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13182d3cafa8396e0583e65ecd2bbbc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2c9ea0705f5b76ec837e85db9e782675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0316116f2affbf0fd1a4633c4f92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffccb4b73c753857de94bc7ac3116c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d8bd3e145cb3803966fbe027e14e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea22e60f55727dc5f14d678bae88fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0cc950f2d2d028b802f8ff562ec93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92892b7e0a9b11ed9a0d262aecbc7726681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b781d8d819fdb410cc48767b40c24b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d4d2d7fd89bf3945c5a8153bb0e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f21dd0a1d0e4e4d93766f519db590684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b46fe65e578ae6c6954ad16457934685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa70f9a5168ebf438fd8ff3bd2bb9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456518795fc485d00a9214df2a74e05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a51ddf39af0b0b9c77fe4749ab76ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66e4f35cd6c793c7ac09560d6a8cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b0fc1257e6f6fa924b5c3f0ca72dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2b73c1282fa2dde01d767b57dd3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61e9a6bebc23b976b7dabdfac0f85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f87d718ea50a5c6a9737a172165e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab3a27eeafa51fef4dc455144fe181694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b1b6a53a9191621493a7a1aa68b99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf966ceae1970f9edc79de5b40f88b7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e4c0241e8c042d6a9a4274edf46bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f2461d6ea37acf7609f46c588472e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f18a8eb4d3ec554bd92ff76db428a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e587e8b57b865baa1bdd4958fc7f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61454791528600576e292c32742a973f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d44f5a7b3e2a4a56e74d0c39e40d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b174fbc324cdfd9263607b050cac9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3e45a08a602fab5c2db7e1429bdc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77904f20a07744022c8616e7b5ca9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5643baff92d8c8aff25a4364168eef2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4782858145154f5406e1a1af4602dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ebef024f7cac383c5ff92a9e53e5f708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585aa8abcf03c5768d5144c00b5bc711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580a45c51097d853942056b800445422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b7c1bda6c6ac81b4681101e29fb613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582267a7ae7968cc351d3854ed528714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd99f7530ed221c8e0ec81ed0d69db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b8341384afcf92c46981312f05e3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a1fd0767bc440d96fe4c5ce9089a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205810b5602ee8458e163c90d3902da48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ca2bd290ef6406e94367b7960338e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec95c62309fccb8fdb016d524dc7b7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b89aa51b8ea523bdd449367036644611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2df74d1047a8c17d0512ec59d7f9e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb59212c9e4b457aa56388afc6ef8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1225bea726ee0839d2aaa8d91477c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d053bdc534d77d116bc3bd80a01115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941c49979b2b61c597c4a095c8f80a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73d075be1aa5e3968b2cacdac908e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbcc598f6f10e1949b8b3db2deed7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28a5bb7ee1db94cd98ab49a650c57319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6acbb2ab91d0122028a050b73b34f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520e14e4fb31e3123ce88fdcb6465021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff5a2ae7c270744c082bd3233615b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4aaae1d978d11c6f12f034892a48423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e039a0ca73a96f67222586fe6e75e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe92f7b217ab6240302c2a20cc18fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be40f1de2d3a5783fe03e316dea7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1dbf8ce5df008af6a1164764bfb8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297544ec6edc06a7939ebea4f5eb691028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63e702c10c349f9693833bc9f433fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff70b56f4d113dba2ade8a49e478d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf10e24311457225ed72ef8c53dae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1fe677c0b39c1a83a0c95d322cbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fed9317abeae496f9bd2863a0f28e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539953c8d26d10ebf508c8762d1a525e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f49da8588fc613b7d7ade6c950631a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ef85102294ff3b2121e85aa4516236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bbe149b034b34e3fb053e99bf685237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bceca23f723b14012b94711c9c9b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61121428271d9742b2602f0d75334a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e540b9b55d8fc3f915386c0fe1103a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643dfa2dd08511c1ec5b936b297f7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029bce5122782962da310461046f10842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad8c6d13bc1b74bde08f78b504c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e919fdfca742464643dd57987be2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203162b8fca1c97cae777f33cd2f45445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba0e6aaa95cd2d33b28929e5d87cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c339564c7aba8fe8dadc00d4563ec5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5218a118ca1061ea1e8af9d9b55ed948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e29db366c5348bcf5f3e170cce3de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a44d225cecab9caf3b07413c87041e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e689bd63f5727d79959e1e24a2ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cee1e92ade7d20ab0e266cfc9235252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e68b23813c071d8bef9f6e6d6845153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ed1ff2a38982eb8e0b0a1b6b7ecf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca03a53b29bb17d83eab72552c9311555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54745b56ceaf2e441a3aaad0450db5e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8302fd05f02a04c26bbafeb89cd59e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3d246fd73e6c53efbb4e1f68af3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d389330fcb83241824ee29bad3e6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329ff14531225ba459b526e5fc2d7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9370c064b045807fd6891833afdb28961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa301ce90710fd96127b2d443090d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982ea2f5dbb3d3a6b891cf411683a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ee54cab4028d1dfbc30c5c2e374364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260775447003764fd891d6268a2944b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65fd6af68dc893ae9a9120665ebf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162bfb2e9b2bee759c724172987642267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf229b2c044d1a856702af48be00b7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f6478ce5b90f715df1ce7f4b2ee269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3640f10dc75abd92dda64594f21970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5206e9fd77187a094937588120cf4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4945cb2667f929c683ab3bdb19c12c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9bc4872b0a1ee9d897f15bb5c641a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a0e2f4ef96cb2cecf3acc8f3eeee474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164d645752995474393261df3337ad575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705dc7e6689c0cedf0dddcaa366e1a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cf627229df9f4a309ef001d4b36677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7d5fbc3388ab4edad3c5fbb3828df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5af4870111fad1d46dfb05bd916379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1c5603166af71cd9c04216e4e596f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ddee1052cc4ee685e8a40e5f07e6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc39878371c54fe08c05542c5b82fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37907c91f7392fbb63b01d59c08baa5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1341aef7e7cc7f080bda5c3d27925584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e914fe9be5a69e5316ddb1c4bfc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898309c6fc6c40167492a5bb054295b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d9b6f5351845455b958ae5e1c960187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5516a3713f1d88a786c33bc3031f79d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05553a1dc5cd1a88e3efc28c1c4d5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3addc620d7cbb314677397ad7a430390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1bebd92df4163d53bce1919d4716591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726c880aef56de9fa58c6fb7f8630092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbcb2190c4bb3af97a307dd5e6fdc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e262c4d8056fecdbf0221fb633377b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e3105415fc239c3b13f53add798595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56dc589b905037dd94b93b94124de496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa563a68e9b37c04cab980bec69004497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625f12cbbfce8c72c16af47e8af61a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3456b1a9e1348b393edd121bdc70199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d34b0c5d6a1adb063053e70d72eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86ac15d3c8ae7e014757d7c60756b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f29e1966548d95c456767ce96267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc8bc5f61d87da53029807054e711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f6fcaf38f27eafed997e26fcaaab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04dda2f0e0f911bb4fc44ebee8721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcd7e5e8422c4d813b5d49065751a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0f5428da8993e34c4962ad01e0f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1824dc4446651dda98dd7b813d69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe1d0143c40c4637ed92fe8ebda2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db1d7e2ef396d7818948f8691170e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f33215f7299c26a983ce020e1749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e991cc5e4b75d407d7f6bade7626112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b7993674d311e328b03b018d4cf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ed0b9ceecdf234fbe8d5147c574a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e0faf6877fb2a2f46c228dbf1e1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466324a88e31ebb5c10c7d92c50b4d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8522e478f6fca13ae0219b96e179e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f700adc90bf80c2c2c1a7f06854305118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c813cf475a23ea9b4bb1a7f674ef080119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a8e72a461a11bf2e78c61eaf86078120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba110706da1b657f8ade72a11371c5de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7ff06db94f425f61db6d919f03f66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c478f05131c1d8b3991821e98b2ad6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a06528dd7fe238cdd99e41b749d55a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4734d8e66e388747f7ba5ffced3586125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2179b2f4ffbbcb6d76eeb07e4ddda8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c1379c3f31900e0145b8910a6c266127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abec24c33756664e204d7e74aca7f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100197a4a0f3deb80ab2a70c6b63c127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ef2dd7681b0726fb8ad530a9b88b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18285f6074a6ca24de769606754c95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128c7c8db1b2c090a4cf6dc334281e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb432998f594ffbe7cb60ca413ed4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725052dc154a6cc1f56534a9d6c7a30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf7c1f2d52a9d4d7a220ca6a8f39fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29a873706a8f17e472093392e8ee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c1305599c1af48f6d7f698b03ad7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd26c18c4561f38845979e969d1ce5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4b8d1102b81961003e61b7257fa05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeae0012243a5cb8843b6343667f4d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de5bc4ea7fe889b2a718c626a5595141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3f31a75a29bc82b9f97856bf6ba8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf0a57831016b954f2f0612090b3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86cb5d113097cbcbe35b47972fc65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb65e52533e53c8dee425f8eb790e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e0bc80bc393ddd31f835bcf6d4ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd740968a2f183931aec4eb598432f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c61c30901cf132e8315e7a626d1a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f03ac4311306b1a82c2dcf801adf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae22f34c8e54258a0644abc9b821a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ba5436fac1830851f82ea08ba6cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4d6c9e16facad016596f3c8bcafc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a90e507c1afbb444efda32891f462f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d38e9748a96d60fed6976b8c9c203154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a49e03e00d38b8db246f201208ecd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3e6354f7b303d2246b9954796e83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e6a45fccbadadd3c27d45e1969782157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b08be1a6c9a599b2c4d39c40ae2d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8fef342e91c3816994edeb7316aa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c1d788d281e80877ae8269e91a26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f3b2d2486c9e63497c143173ab1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca0ba667c3b10bf3c7cb4e652ce36a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e979d2b98fa193b38293edb425f536163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38ed65db40c2bfd6e90f5f7f5a0f80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a05e309e3746f617e433d17cbf50d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d1a5b50da686a4af2b1f1f1583dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3c186b5b805d7bd10d4b9158d232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d919bb67c5e434471f785d3b93751168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d6fd647f0aa2e06511249b965238c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6890eb1d6de5a30c6c2806aa8d63bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fcce956764ec918c45e47ca7b822f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434d2ae9e11ce84233251cee8d82ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3989453a8ab0e49d3cffaf761bf51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b9c617c4550a6c1ed96a51b12c495174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650db83482ad13998974fdd6aae27051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b60705b01179a37f41ee778a977a9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f83ef9e04056a95a3198d3a2304494177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82a870f086538676a984b63b14a94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9ddaa859e81dbd52137c13908924a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a555453876974d344377c9a2e34c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799cad2ba27b68920b08844675ef5d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9792056a465ca48db2a4d6f3ad25a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0eb0a31d37993a13a9a88ae7fe77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d434822f7e1196376e11ae1aa0357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713b426e6ba7449093b3564849e2056185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689fbe6ad264e045889cf2980376241186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f4c2cc890b9f2fa64917367914b57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cfde4b4fbb073c7bab5894bd07520188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c236595124ca615377545effcef6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bfb820c545a1d4400372f24509cca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d87b04bff855154165198d88e1652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a986fb47d41aac7101b257ce9e6a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312f0bb4d96fca5795235d979d62a48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620914ce84b2a9c637fd794089dfdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a25d0b03d978a2509037b303ac56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b327be859c1aac27eb90165288cb12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8a728d9e71629499e4728f33730f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ccc1c0460a03b0d2e04667fd7be5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16996a7a328e369d453a4abd9abb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b12fbdda23e3666dee71144962036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6207ddd97964989a9d2e7fe0ecee7bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686274f07495c50cea4a4549b38e7a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5331f413d664f54c66ccfbd87cfeea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83972b83658584a6698159ce4435a15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990fba102b1831f9dd43f1fb5801db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7cd75094a5de26fd658c7fabc7bc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7baab78e90049a88c3d98504855e87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a28871e317d73ff821fb9c3113d984208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2649b060a1c3ca88743fff7941187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec73d6398bf1afbccdac313c70faa67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e160abe34a0f08cc401689924bf53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24b3e9431f802f1512cd52cc5976fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eac827408da0c19c0e1047dc4fbbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f774eac04479d40b83e42278ed6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af44aadc947b3476f8d73ed5868859215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e1c1b1795484032f448c7c1b4692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dd006f82a111719dfdaec41853432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcea302723e5c5babda4e830790a48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4b7730ecc98202cb5af0ec4db529f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eb41bc71f6d9d854c1afcfadf36a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ef8c07730de1acec87e06cb71612221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d997f6e741f96e36c27c2eb36f1407222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe76a043af07a1721e49dd101f9353223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb664efbed4191dfe9dbbe681f1463d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ff3521dbf3ecd9a3e3bbf936498de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5604f66dc90b00e02de472c2dae047226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3949ee8f1a4480055dbefcc92e9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cabb18e251b5a40db9106035bf8186228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09323ef99d117f437b32517c13bcb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65812b636517f7b0cd9b20f130fba0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd59af9f18f31da15d6a8d0c5072d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e84d1e482daa172a14a3a7237ab45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7ced363529e4cf22fb01c08c1504233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e1ac6ca4602fd2c74a740c10b368234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23fca91176f45a10dc42eb0287ea56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b0a367da709fe29d24edf1f7d4e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b32271ca66aa3b65a3e519a0de9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f6aec62d41cdfccace95701fe012238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72975f8cb5158851b25d20d50114b57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b2b588dfe01dbbff4a8dadfd02ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66606957ae0d8fb8205c4fbb3ff798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a907e56ec969bda9f3516e78d36ba7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e706eecf2daa9f3d75b259eb237755243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53915c1a1c393473e9a0be022b3f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde1060eb4b7588670f2e7bfc748254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facff78c703936d19913614784ae832246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dc91183369c3c7a8f54f0728ea4cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccae5a03a3b29da779eab3f358981e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf38f6b3a11699660bf5a10c2595c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca412443a1978bb2d8cd2b1d6822725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049184ea92ac257430197fd26a306a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee67d5727c37c0ee091cafd4dc47e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1afdb81b66c5aa1c95f5962839f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bac9cfc172bcd60103fa0dc41e32c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c59f26683147165f6f9a863f48fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d7e9a6436c11f77143c2a12a7eac8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37da59aea3fe771b7cc46d77fbeea1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dd2e9fdcf00661ebc5614000c71cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a41f82d0c8bf85e7314e3181374bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff82ba8dd75091849310a3f001c5ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d3f09253ddec6f19eda6eaae0e7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac096e9ae6d5a20fa9b34ed8a91cd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8bfbea14997831650cb9c05502817263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba82822af196bf3c54465998d0bf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cf0d9bc15a36d61ae2e32351a6712265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d74079b62173e9114d8257a2497ca1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d7dcf31ac51b3cb1f108d1e09f69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be836654679737d7bb18ee80529069268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466363409e747bc6501e89ee782335f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601c19923f38a4a5b16e59deec92a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f44d651b346aa0e2cfc5fa336f7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee3d27501ec3cd1ea57ece5e05ad9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bdb7a6a3e2fecf86bee2ffdbf8f3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b75efda9c2108cbe5b4c85caeaf76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a19c1ed051e8492a8660529792ce8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b301c9fc16e0d593d5ce89255eea2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599ff6d39cb09c9c1f14d83873759b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271858bd6fcd258fed11975e77ac294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84eb0df7d42e9607ed659e9fc739b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced5c5000d88bbc80f4bcf00e0955a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ae858ff19253f37100bff8b39a414281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89120b60b34eb8cfed657354693688f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf434c1dfb5e01cc85d74f29c71578d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2ecc47f27da6c7b652bc16163c2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acfe2981cc2b2e475efac75096398285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6078cafbeff04da84a909d2b769c35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc0542c5d431273822f2cc7bf8dcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d2ea9ba7f0ab5f5c34f0537f4772288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2aadb7592cf279b3cb92b208f629c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd454bc57dff402bb3764350f73850290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d487eaafcb75a1fd71e0e699a109fce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c3ae7e2a9b9637ad72c1c9222195292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69f5a2dbcfe2857c39470880df4885293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951c6f3f203e3e2aa11d7df7d4ec50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da481a032f0fe886518942948307bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af956860cf8e409dbbe34f0d815b7d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b820c6ff99e2ff85775febe24b48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaf3dd28897b8ad6dc54a501611e25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08288621b6473df7cdcfd69a537451a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760efd968a92c2386e64b4ab2b18f473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da26a811f7c99b317e4b401f84c21a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b36e25cdb8eff83841e4ad815deee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b18bbc85f95b019de8aa344257e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d819bd4b00919ec3e357379ec54af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f044c4dea38789382e39356db8e47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524c425d70a0586fc3e3be789221806306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525b07c57149dd562444ebabb53ddd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabff9866c19476362ea411cd2ea01c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1268b2dd9e2c6d10b6f496a95be6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad7f71fc55d98716634212bbf7585f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf044a18912e1415aba5040960f30f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ff2b2e1f3e2f3fbd9a88578335a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12841897e7320274ecc163eabda38876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be4d05d67c003db043844f6930d07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d06e5284645c1155998dc0f95df13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5150fb0bb04f9d2b4c257247a784f7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53d77429ba03385db463f675aec5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81dae7db477f96793377a3acf2ce53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca1a264d2759fddaff36cbfaf75ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe904a7f1b61a7bb6996e1e97385e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f3c84b336bb687102a8a4e1e4195321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280eaec30a124f8b302625ca4be539a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007eca473987006acb8c388b5047fc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cfa6bbe08b188d7230263d259c3fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb49837fdc7d81787d763d099fb967325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9e9921f37004f78d1475531d9b15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00968954fa00838bf34c0fcd36c406e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a128065bfff0a1a9b4af7d9bf02ee46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19976e18184c2320454838478abb169329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48601dd70afe16e3005770546ddfca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e013d770c986bea3b70bef126585f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c376171d784bfcf218e2ff097c91ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f694ec1198c569e917c2a2dbdbb1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ba95e8f2ebed1b966185cb94cbaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c44f4b9f314374c1baff68d5c115335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755771f7ae8fa17ca236e78300fcd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c012836a0196e51bf4b2254ae1b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec1deaf1fd067cc3ca52430ef35801338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a51b8f0e6d1d6a066dc874820a0c4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e34a86af2ae5c7d5db7fc180ee71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f43ebbdd933e2262d97b81f4fdb01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6770afcd64fb6bbb7cf306cc1119960342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045446fca2b2ef29842956e6545111343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968e868c75ca0f18816d97ece671e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b038b2fb4236c97c0b3128d0578c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4f297fd14bfbafedcc54ca7c50694346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601dcfb82cc5944fd5071d9aa1fd3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c46018b09ceabdeb7447073392c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791007ee22993b1af892d30d14f75336349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8886c7748a99fd7fb9071166c8ce2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b3becc5d13da1b1839367239d8c5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9d80cdff5e340dc614478f89e60c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09ace31363d01d4b54c5070424abb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a101243753e1298bfdadb119661b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eed0cf9694394a7d2bede668955f0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d86da3a60b19688f06d6fd0420828356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5aa6c2406dc3e5180a287ed818c1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a57cb17253a4bf3cd59cde867c8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d23512ff5f6da0505540c34250d09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd34fe479b8bbd53a599fcb887c26b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db160ad0eabb88374c4d5ef673a5cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8699422969e742947df40392b07a663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753307891339185799589d92a93577ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a861f91619d28291708f77c28207364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a699900c54f1ccd95f6652bff1366365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4896c16bb2d4ba2694d043c214814366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e408607d629e9b35869fe502fb69b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1209e014de367bca3b9a3d3368d4721368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb5c4bf35c792dc214e936f162c2c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfc06dade873a80ba04d6e55ad15c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cb82475ba9378b9b2aae06c0ca564371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633210fa4bd76d14880074682eb6340372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368209584c36771fb051c2698943bb9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e9a00b2dc7f59a8fcdc61557c4e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a22e4ee150106d05f1aacad43667375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6eed641ad4a3bfb1b194f11e1f40e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf7a6a13dcddc7aaa31f9d2c46638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511d68e27e9724742929f2c03bd6558378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4d56c08779d76d4e145d2a7694da8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fdee304b1a4b816f48ddb23dde44b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19deadcb0405474866a13b146b0fe33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509a82a0fcdc79fe73b20d4cecb7e84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43d28a31120cffa30f560bf0cd497f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e778b6b97097d60606c5f721ac5f65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108b124f15836350182d2e300bfa65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c538a0fece3528dd157519ac6f0522386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186951a49cb1ee820f6fece0c5dccd04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939d614e44fda26e2883fdb2da4e07c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e2b3613c863bf1c34f45cac830292389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd008f65be3a24b289049e686ac3295390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df71f2eaa4e7a752618fba73db55d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ceb834d2a5a955a8c2da95ecedc5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c5b7e544e0eee0bec94b34ea225f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0dfe62b4e8e9417656693cb1c0671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae7f9b6741ae1597ba699b0589862395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4cf48eabb4ea63f934fccd516adf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad402eec687fa80ea2b64e9806a79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bcca0da80d13caa187ac19cc8c8b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfbad071167411effc6761b874c54d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fceb51576c19a30a0a6bbd7642085400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd63c390a5a0096b977c9979fd40476401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b061623afeea29fdae9ee6855d1b33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffc8dfd900f3d4168ff90c4d77d6da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039d025e76a9355f83b14ed68c5731404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1ac33ed6c261f23e9dbb8b1de7530405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486828cf028f853b5d3cc88834706bf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7008ae5d45e029a796bd984188d4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70bf81e3a3d068c64cc69ee5497a82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb77d6aec5921b726e6ced208ae053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd27afb66b04722abf5deabeb387db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775909e9acba51172cbe9c896afeaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6176a11ef9fc2f04934a15068fafd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06ca4fc6039e5fa6a799521884a1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4e5a341c95bab6687545e80bcfc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51a0bc1c9e72f3c7d75894c8edb73e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed65b51c868797982f287c34651c12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c67b7bcdf86f09fa7b75918d06e02b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11626299b358b63b2c6c7150e4537418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962596a2fa67cd36b800f9bc2512cd60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec9a5a19aff05da8c9cb4f9416a1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb1c5744d83bcb2aeda89e95193753421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442a5eda6180ccf248502f447eba637422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdef7b9bbe06916950f80022eb7082423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3531d4f0fb4cfec20a016cb206210c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3cd570330451bbd8c20503aca6e76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2743447ec87844ebebb79f44c13ab5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950582834f5561f7abd10f7dce49718427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d1653915a89b0be55d60de5495fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f64bfc914d86ee0280342f0b96c44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c132e0d3859861d120c04f3fc76e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569288d9a7b8e025356ec91484d80db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e619adc3229f582f9fb614e3ed83752432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a067bc6908c5bbb67e17f2d302e04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55062a5033c89548ff9672b422487dc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4086f022279be29a1b7e81ec0d49bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18f1bf391b7256236c1a98e6fe25f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10999cfa0d1535cbf081cba6e9a85b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6552270036c9fdfa27e8a93fadcc5b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ddde3a70cf974536b1ca2c3b6887439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f70bc7c5d315ff1627d47be37dc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd81ca5a54e509f767983756d17c182441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b320aa01fb1e6f59988399fe37e01d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664eaa89aa431374f434ec5d1a2a95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d023577342dd2e4a9465e5831185e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629f14164a63c4e1b58bf826d390e91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8655f1557a0a7cc93bbb2bcc6276446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815dfc940ae12dc891b3f35ad09d305447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b72ae75a96a997c8eea3bbc8463e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b03b0b3d4f22f52c581f42339893449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316816540dfadad8e44c869f81a03ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac70d0bd7f1b0410cc2387a2d2f9a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724ddbcbb726ddfa8df705113f1a28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2399763d2c207b923be56d00cad293453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282bd4ad08919cad58441afcc9444e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27566b8bb6bb5750644988eb349993f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aeeda61c3a9d5fcf85c1d967e6091456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff631b422a0615fdc8cca8ea07ea7f5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68975d25950d6e5908890ea38aa988b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d5e243184458966d190f4ce96f5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26838dc58dc0b23b30c430a18b4f71d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11b0c92858c7fa7d3273208a4a70b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64d3887939564fffd1b196ef6941a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f93ab028dcb5e12ecbe7f220368bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb9b7581bcca1a8678ceeec14abd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa0473e6b1ffcd6e581661d771286465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a7d73b733865b1417ddc7c215b4c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee99e53ca2ac670bac1ca56f99efa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21727466f16aae542fed3fd4dcfcf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b7652a3592c55e6c3101e788de7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbdf1e3c5c87e8a08f1ab1f710022b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ad3e4f3636c94095fd15e410de28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c7710c81568acb64e6890ed839a7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db02c468f6b3b8b2918b71d9df6d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedf8766d50c12a81893fc1867e634474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154572654d1f0d60cc0b1912aa71cae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a8e44dddff79f7e73ce422cd6ca0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f118662cbcc877237a7409b18a3af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb49582af268421487d179def485b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b81f38d6c3e3cd8fd9a6bcea8dd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e660ab7074b8c1aeb1a30d103abc26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109dd9dc43f724c466722d1f1970b0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f89f95d44440f091d56b6e7baac1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70f2f123039d3b8554c316c32034b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b89f6c8b1c803ad08bdc4a413c3057484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae273ad81ea5a3115978caa4ff41b88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ee419db77352df6b33defc6ca1b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b106dd161ed2852317587766539e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a1c1c6ca86a10b1809ab520e0d413488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26db4042fe571e59b9ef937e01dd9e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b4b678678377d7fda64be54fda4c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fdebed5eeb9dcd94d24e5e832777491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd24bae7e9f2cf3c5c0ceef5d9cf19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db995f9f2ab1969cf05f042d7fc0a37c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff4fe38067ee4fc0bd0453ae0d7498494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271480e1370fbcdacc273de398194ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06e2b22b262c108ce40de2faea305496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4974a3d1e1fa42685afc2350d425d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12774dc08730e1ae051fb4f2c3cf7989498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af62c495ae35cd857f7ec79a188f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6c2a9c43d9c25c9b2ac075266fdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568429da75d89ef1083b722f3a00da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80a828c172fdd827e54f0a7e827b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a651b15296a0325755a9a531487b9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020dc9e300c18a0149b66ea532a783c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76974351daa9c7772f42406551095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0055c0370dce9756c167e3978c305506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f2ae028b6149128b413ec4311099507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd207cde894788d75c224b30f1f1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710e42042b14ee21b5a9dbae5b8ff7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94906d57b45af29245b7fd1a6204b66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533369d6c330c91f6c6585ff4b7c1f57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688fbc0bdaaea0b9cb2ad09ae533971512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab339904b8e23c918f9e9866d8bfa68d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c778cbd520027733670dd787cd9fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25fd7847a1e28a8a6c7ad9a89df05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a38fd7375fe0a98da4432fcde30d28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653aab29731f49a8934f64db6fc1519517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d8333fa8bb6c5c37ea9a346944f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de881ad4d7eb638d143d9984ce0cbe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971d9da090e2a0c1d3b8c485d19b7e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcb7758027dd225995c0fcedfcbfe3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d4214efa4e6c987e7f0935129dfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67aecbad58285223f543b779592fef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec31a827953fa0cf057fb0af8acd787524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dcbfb7a2a2d8142d856109a636d3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f90a034d3b262909d8dbc8e57fe7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466ac166677f8f36d1bcb013e08779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4855847db84e062530707a666b9cb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc26e0b245a1d052484362c782075ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa98b035eb32c77ed8faf44da42205530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95ec099854519edff1baa4cb4fe7eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272734954cde7b79eb55806a39857b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de0b131d62f172dc0100294888cc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887c4163055da917ec49912c9e9145534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f9ba3bd7e2ab2d6dbeb71b841c4cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411a6452dc0cd8541eebd23546307e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e2f8a8eb25c033f0a3e0ca5ad54e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb9d2c8cac3d95587d389e9e947376538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce613f67c94b927d01b2c69a060b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd76a99c71aaa5811abef0c843e0f26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d019567ed0ee1c8f32b4bfb4ac7aa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe05bda4d59c6c8a0c52e8a51fd0a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2567a378bdd07c1b5c4a68b76f1dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289907a4dbdf38bbd472ba3176d5ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ed818afa28a29592440489073afe6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4e49d960dde1969c30add86fdb674546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f51515e47bcb3bd8ef82070a8a7ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cbf1bc52758eb026d890d94fda32e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebbe35761c92efe574a38b3585286549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ae2f3399fad3bced67253f148f41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fac142af6225c0cc7d146de3785d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b54ae4aabb5c393e179d4bf75acd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c58a5238e3437d558e160a361136553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721c88383003f81056cdbb82c82f02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693335bc6e97f83fa6284e531b8aa0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998da0aae002fcf32b81908b77a27ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd59b6a59f4a65ea4624cd251059c67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb996d71e668b65f596084f4dc29761558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2599ed1259b2b341fac7ec48b5dce0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9657096ac31fb6b2467f1f791913f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc750642a505e12c84a47183055abf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3badedc2e411bda75780c70e3b8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebba7f5ce500e41743c6adf3500e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c1f93d3b0890823d886ccd5850b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69161cd4fb9698b28e8bd844ddeb9b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af92336ab20ac4fa73856b94048df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9412d0cc7e8ba01457a29dbc9968f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e72a713807f758fbd6eeaf5ec84522568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81402cd50c6e63dd229c5004ac34bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8130d4251f59fdd7c769e1ab5519a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1c2cb2c5a873d53cfe66c03d9748571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71585187f535d9970d8127edacb4802c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a733060d36ac5c44850201fa2918573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06484a998bed09617efed1db4e175b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4aa02bbf62e42934b6e21ad21860575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29edf1ba0bb9a37741f684e6435013d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0529f0c3c01229333d6dae182e3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91b8fb1ea15bfc7b9772b9ceb2e95e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305862cf472b56586e13d4a6c227a15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab388206f35233368ee7d9cfe668b8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd837c588b2a16e36bf34a09fccb0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa7677323a0bfcedfc09178bc2d50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3013d813017e4fd7b4a8f5037d83f37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205a05a6a8b21dccbf78e34420f2c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6ab29feb7e0e486b969153601213585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb0b1a17c762ba3b06b6d28afe44e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d80db1c019dbc40946f002ab1113b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2802e3bcfee6c0fd6b89449d028990588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ea901b01ab73b727f7f923449402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce182149027a24e5ec43f3350d567590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7855c1ce948eaf5fd7e44719e286d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6a9367c3d537d7b4508ab11f9396a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7289196783eaa5eb1933b0a0c0b713593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee341e97a65cc246ed99c927d829b00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7fb65af7888b230f436a3964efb82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941ae85e1666177bc6c63b592a57243596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9fc567e99f722636cbbfef1875406597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035221356a325c14b48875973270dc04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72275dda934924518958911d20fd422b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91cd64a23cae0cf639d7f3202814dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a49dabb7dcb0cc969a8b55300c7fca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709e27d9291fa37e923e1c9327a4442602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904823629964d15854985b8188a41b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ac1e71687b64187d1d38f7613d3e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bebe0efc98772fbed730b564abd66e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991916086bd4ff3b97d620967704cf7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0d0171236f4651119f5d64adaa656607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6dfa735817b7647966725049793f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b71bcc0bd7aff719fdcee9e8ea034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aca4cb4394f5bc08077b19a0fb22c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f36372cc0aa8ae63d2153f4204e97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4c9e0241ffcf83205cc79832a3e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b2c984594363d635276ade02b4873613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e83cb52fa1666c321f64018dd40a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8a5d5eb06ae5da5c1914c9871586615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ea1cb1aeb1f56f40f71efdef8356616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5205c2708f75d66dff9d1bba2eb10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463143a8f3cb678b1883dfd1ce62c1bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3c5cc3f21db60f0151be691822e5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83b0ab300879ede73423b17665b739620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b7588e8aedc31052d08345056de8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca805a778d16e587df01694c45eed79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf97334d22766dcf2aa85e2f1c982623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a637fbe873cf4dbbff342ae73cc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a94fc415cdf9d0622e645799bbcc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c2c08b5df785baecb6ed2c8700b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9fb3c152c9a066706f72270c2f14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1097d01fa8b824bad5d95e484db649628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea996f67f6d8c06289cfb1b2f8e21a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f8ae1cb20620d775aa5b0c6adf36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d287fb77dac006ccc98ab6e7a66a0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0308475940c896dd781ea0491124d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc6c4d71d3a151a71d4c3c884a4464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3643d4a95265af7ff947720956a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b135063793d696ee607c81d2c07ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb2f5b67c72cbb5e336c55d896b8a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b5f716b5c14d5e58692254df0373f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d24d1bae8d4d91e98971c0aee9e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c7afd7437cacd45ee132f00efe2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a818c889a44ed6af1c262df763c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b6fc4509083069cc8db5db74cf8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af6ed226bafd0efda551468de4fad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2061eac7cd9c83632dfc8cd462a079a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ca848b3da7ccb2dd69c87f162da7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ac61398949e10ac84d01c4ec9265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb290934a786590f60e70fa933a99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4978823d020476b6447986a56c5e20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf349ca4f827d2cd619ef63e8db1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501299ef6033c08646620d1eb13a3b4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b7e2b03e9948973811abb9e853ea8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35350270e63b1830189532dc247b40c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fd3c7e00cefe87b469e485565200f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207c4fcf8b8d26bb4af3afc1cd6616653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d1292597ab239287be63ab446fc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fcb49aa60e8aa8908e831e1cf7217655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117727810a523cd0750385e5f04dc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5c7f3ec1851ae2d9839db69a088a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78e01ffe477c17046ccccfba742c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26952bb9f21b7718661d60c57a7053659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c30d0e0a9d688c8e758fc50547ac7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112dc00318c1d4a228ccd09178817c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f0cad46d46a31107ddf613755f35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df57b3247cc1e74cfb7456db657c7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccef38137ca5c84b24dcdacfd6650a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518542a0f4eeab1ed7c2df83aeebe8be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28841e4fa979c808f4c07978712132666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3239baf4155c6fd93974a4ce9d9f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb76023740dbbb7a3f0baf8ba0860668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537dbde63da950ceb2eb1c2c564aa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d341cf57ed7952e86b4d54d8de918670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49228c74fb74025c96191eda8a25d9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a2124681186ad10dd22cf84cd7986672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f24804cdecf5cd657f378fb0e1de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0879edaed4db88afdff061c19b80b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93e54d35d0a92729d67996e758927b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0c83dc5ac19a64a185e82fa1a4e24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0206fd3b345aa14f54805b74700de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e154f59c7043d724c8820c38c2558678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344f25da68199431dbb7ee62ee4be04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6ac27b66192c3c80c0c808b8487fb680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>