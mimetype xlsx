--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ca8178eb4ae9ea0042ea5763b7261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2fbcf94dee164e3d26c00076139ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b62df94669e4866a142bebd1bc5293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d229e0971f56c8f3cef59b8d93df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff681718ee0794ca71403cd64d62e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ba2133e05d80b68e9e752ddc24a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001552bc1557a14240426a0935ceeb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ff7891da67fb02fefb0f14164d988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3c40e37500075b6df977d5f721a6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982f959481305bf05de7db0dbebb1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815bfa9494fe32d252759e21dcb352011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcce10c5755fa56db1d093504e2ed512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd583b0f60e276ac60baf8abef4aac413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7b96d7b0db171ea0026b6ca73898f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0ca4cb2c967c86abc51155ec199715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d88bba0dc0f0e2545f0e461650c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8486a295fa9a52d8fa44717cb6c1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63efd2b0291d1ecf0e300a07c5cea6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da856274637f2a966653a573b60c2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f9f860e9433293a385c0a18b9dad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca92f4616224301b89c5e93165afd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0fea2e5dc181ebb48d8e575b85df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd10d67e4828d4af397fa3855edc07d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b8d3330fba71ee2f3f74d51bd262c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ef7c5401f503676b5a5b9594677ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f65a198f5ff813f0d5e212fe9a0d7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684228811a0c6769021edd483ff30b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ae973512bdfbb00b65c5dac24b5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897972b858a5e505176eb59d7005ad129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7113f339876924407a841e55554eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc7cb8d31eb6a9c67f2ace78f02a6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa564ed3c1de02afb68c69c3f726a2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47830e9b5ad33dfaa35443fc8e7417133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8ef19d4904237286e3632f8f7dca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be27ad8b7163bf71b0f0e10b13f0f6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c64bb6202ff7197c13c2c3b14825c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48434ff50146c0479374082c80302d6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b426800706149e388c29a219ae2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9989051338c9baa391ffae891e3d55439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe76523aacacc7a670df4c66588c5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05517f8574582eaccccb9b4dc8a04a7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e61ab81bf61bc61a3ec5cf0f0d54942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534e4ebf7b1ad39272c31fb17369db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254dfe676fa65cb7e31e78ea88f39a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d65c3f7eb0dda9cc89be53c59e19545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d7a7d61ba319583c5c41b8b233e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c104fc746e22d1dc3e3bdb95995da3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840cc25c91c39c8da4b0743eb5c26ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d2778b1a8cda73619b9f53eb19ec649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625db4d2d79022ca658c599bb5abf0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323d8ff3dfdba316e5f4842f36982451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571927f38497e215507e877518c890b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485e9bd29a7f425b0d66b9d66a119c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197233088aa5f3a4ae971e4167607854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11664bb2122122c366bac15a11bd65e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78354820c1b483ddd055bd6183a09a6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7e81e4b48d17e12b1a9288b41cf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e78e2b061c160713229fa25e6d2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe94795a59b64e0b3ad73028d345ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f04ce5c124d889573b207da8159a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e624234ff55cb7a051554360ae3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217cc844ba7d3d5bedb150f96df461f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d05a92e023ccf3601c6e785bebe76963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc845b989efe56b1a1b6ea10af655964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcdd2856492b9cd7a18c60538e7b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b61f294fbf6e203755b94ab2308e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd3d0b2904177de7980ba26ff0d7f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d466f0bc3842d26c0c0b077b8b10f9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d9ad8f87b6bac3f04c5b6465ccb2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b4e28a3d335556d415fc846b592e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd449475b55ed2d97d2ad5219cf4df671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc233733c667ec98f65025cb405f54f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c323728ba2bd264ea3fe7b41bb3dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7ab71959cb3eef444ab7bb5cc31474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752038aac6a1997f6a52d42210799675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5a0d4d7ed8ce01e618331d1605bc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810651676b41309cfeea105f66c12fda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84dc243c4d1caf8911a1b67ad121e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9298418ca07a6cf4b8a616c0eb03c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad37ddf5821b6e81e9c76e7d59129b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ee80ef28da85331047b4a64b926481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba84df0e625761e4e0da5b368bc19d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80158564256d81847d97aba2516dc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf5376b963180a105f36f3ff2caea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75531fdee126cc4dea8023a043bc7a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850f88ed67149aecf225f5cf0c3dca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e636877b1502ea40f665377f40d6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92025011364891aa697f10d54e4e9a8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b37eff4540deca2f6fa245ebd421ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815af263d640e794207e26c691984fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e03b79284a87788160b114f96181091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e7a7c6909adc7009f6729ab07fd9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0286002e1014ae78db06f6587fb3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0f6dddc59c6e61baf53f42f01aa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff245f4e4a2f1dada71d5d938415660795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aff4595fddb208b896b59e7a6188a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669accea9d913b3ec54e1ca867d00ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f105e5161b3a895875a7281d7b4df498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b16035ed855a1c35643c157a24e3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4df5bb049ebaf705161ea34c4e07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f46a5d263faddae4fc0dbb80882eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bfd39d3671cfe01c9fdc742dd8bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8a277df42f2f96b2126c68055138103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4340f11339b2de0b2c02d1dc61e8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713458c882200a54f368cc89cba1d025105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d020b2a522bb09183209789dda3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005f528b862cbf94360f8e5952c06de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811748e4cdc9dd64506068fe6dc95f3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a83ac212d8f4e8abd35ba336644a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8416ae8a6192f087bfb0f80913290c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc4aad2f8ca3c6d04f8e047c6d44c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87efc8365ced978e8fdf9023d4590a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad833f3df6ff07e98668ecda514608f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80360d21d816c1c4b80fcd83bc6171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3f6c6d0a39d41c91d4b04083bf577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452f3e05f60547edeaee2ecb1289af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2675a508b0f08ed1fd2f8c62eaae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b80b297936816897728caf4e2f59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f194aa88b29e2c9c46ff9878907f9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3d4eb20a297d07a7b2d275b781a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00da702167cb6d17f30dc9b227156c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210364f18e84e267cf665397c79eaf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be66843c4e6a8fde5cb66916870e49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fba739420a17f9b1aa77b0f14515e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06b66fab4eb7c689d414f4223b27bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026a3a8befdc265be73349376e2d48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d45135d7597ddde6dc20e3d1ce3f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e172e7ba2cf80a6a39dada8bbb2994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92531777bdf02a49f940d88bcd1d2c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b106731d181496f70a92732a7bbe45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4c42ff99e74441e07a4d21e0c8e27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f58cf4d65ff210f42fce82d6af67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62696c54b992f721c9f9a17107627c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9eeab2e65bfd0e4b60cca46f804fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfd5dbf18072591eed20893f66de93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1775eda50c7e144129d7d447431db90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ccf3380fb0bffd36f8808c93bcd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d034447dde49478c660cf711127f131138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db822d456dadef3f643f2f3a804569e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dceef35febef7bd6e1eec6e01b939d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2514e28c4a39eb3118754de23b19e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4cb252068654e1d0954ac818f005142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b69360a2d371f58f2c4bb095603ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c2511c2f341e214dde7b92d267bdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbf5668edf2dce5a47e2ea8146295145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7dd62aafa5c0575d1b312801c707a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076a9ff59e9d84234c9d1c0e94b5f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a45775a1559dd050cb5927ec5b70b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a708ec289ac7aa5e9444febbf8398149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba84ce840d6f538e45194cb56707e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd851558b7de20f97902a3411adca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cecaa2345703e4bb04c7d13cd078f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f9d87638deddf0fdb7e5eb65e341153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ceabcdb55ca1df77b682818212e32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c75bde31f13a259d7ced40299fe97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d482a8ce6b6dee3674d60c82376aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f46d8c855b4959d98e44e09d11da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af57dd3f7234df68cab6c10220539d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331069a59418ba66b03623414d56979159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef340715ec76372a1c7ebf839431d3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d25ca0e984f714087e74022df47d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36baa7cad6f4daba39136a29abd7a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a840c19f36d6cdb23b77674f43009163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57748c109bd7a82679425e29d8d202164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba775779ebfc37b7acfe5c6e20e0fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c97de97a1e10d78dd2a74a6c9eeff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949913f51eefb4be1ab53ff1b2c4ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeb1c97c36268f10baf40b8902f1fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434bb3eb829b8b5394749f2d1068ae7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d6f2cf50455f967700f1cedd4f9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a39b21911ea8281adae998ff048b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1090dbd529326c2b78bbf909aa64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e1ce8201bc7e78014ae976ce893b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30076910611d070fea2efe427754948174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f9d0d25cf56fd82dce123e1509b53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed116cb2c9791410ed06668af0df0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b54db3f54f6133cf4c3ebfad59136177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f227a24792073637743e159e9dea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef23486c4fd82b8a0cf8765d66185af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f62c2dba707eb2e8277f17d7ed64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50cf57aa5d93fce10274210f0f0fff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf58f8220c6ef102b0644416170e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d525c598dbb9618abacd07c1c006f1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a03b0d73dd4f52d051c7c2b19bfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a757b31d09ea070e59dfa08513f0b03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35815086e2b2139292084bebf22b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca4a7f63fd8373fde85101495b31c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905f39be91bfacd9cc814ca0e91abb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e9320d566e2e197696b9fe4c44ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e285788625d45ab5072c65f2e84c24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef73d0ceba9ace44361de0e17adf4e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb425c87354123407521d25493c6bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9776f254576f20410abcf5013753570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c605cf5c9f22ae338c745291e616e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ecac4af26cc079aa073f7b2d2d2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f234f2c4cd971ef4ae94a625aa81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd42d354851231e879f4316222676d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657ef8b501915465e6d8afaf061cb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229084f055e9bda4b7dac69c4ced972199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9c3a09b475f340774909a6d31e7d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d682a90a02c5c81feb20b52e0c093ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98664ec86d990787dfa6734787631c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753b473bf95fc9c123b7c5e963b2330203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbdbb2cfcb63693a6b24418bbe901e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2985f626acdc307b68ab9a93236f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b674148c2f8c603cf9fb73ef733cf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18305d37ce0eb736689c2210b5fc99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302e7d3d994adbad7e2a73e634fe983208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60449b388d3909994b99b438dee04cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb02e03d4b0c257ec48b4e843670b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866363ca81167d05d1d7c68dddbbcca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272efa6281f44889161401461ab14f69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020822992fea0fe2d810ef424d8b72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea73abd9285932d97a4ea933ca4821214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ffb320e00527cbb1b0456bc13f0d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d0e81535630a2931f7fce38a8ec11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b793afef6e8435c292c8384a980830217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535725f222bbb73119e9a77c6e92a8a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d54aeaf1636c391d2ff889510c3040219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc7966e1b2193dd57d98a3ddcc6d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f75eada07abd29a51d71a230be3c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e1e1f287c721f26e5b418c813e10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb186def26707028142e9e9e6ff338dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d723a70b800946bd1af2c0d9f707421224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85be57e99559e28cd8bf1a11c5e103225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e56ef1ce813cfbef978104d1bae50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27010a50c75251d6ade8d57c00a479fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d8e67c2fa0ed48beb2543d563b33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850563514548934b80fcea66036e479229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ee5e2544ebc09215f184d2b0b91c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eef51252bbb6363be687df73f5a0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e77336975de5ac4a081db6c914acf9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaced98d8c737d8e9b29c03d679de261233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2a6aa168d87f122a3cee4035d043234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3558bad8341668a7708bc832cfe2665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229c2e2c523964d1d0bc5e1f5bc4d69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acfec552cd09ab9b0eda3ed39f56a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a715b05d8fa7536f2746929cfb29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe0866e0868dfc22b9270c7eac81f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b3e513dcb6a3fb7860308ec37e23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf495ed98f8a7368402b0a3b2e1f291241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c546d4f24275ad947f2d0eb9747cc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2912c10c3ea5e680d264376856bbaf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f6c3b1bfcbb5b52abd02ebfb6cdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804c436b73daa6dd2dd855354b76f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4a2fab89a6d5f2abf96ca00516e34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9d6d7534701701cac43edae8c0726247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998136666b7f7bdfb6374fd3a9ba5f97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852183726cf4670dc43c9177eb0e151249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f98351da7da1f0d0d0bb3fff0af38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a82a36a35ddd9e1b6089b39bcc5061251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18213873642d51cb632a3d585202f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece34d1eb27382aa26e2832dddfc8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b333a9db1b01fe2acb0484fa3c15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7e68d3375d052753bc8b8f418a41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5447e7548aed7d3983e8b5956d3dc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04137b1c3490714286ff29a060b820c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f80a8280738f1224b875ca45a07ea7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ffc36de187237eac141dbf12393c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d86f8063958ca6456de4ce8dd57f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c969566f612db448016f0798193aca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae8b78184eb9dc7337d8c39fb8734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995200bb792588a4a3b5d003bf435437263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb1910865a13a0197793d47490c0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a074c35509181f64b45764e36238265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b0b8f4d5b36007a85391de2151141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003841bbd4e170cbb5c1c9841d6a3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6960da7b7c8996578ee4fbf6926b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3654ddf18fe24d2c0b9cf85c9e44b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b60d8c8ea7632ce6d044f284e75fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa7fbd8927dd3b1f56b75ceef6b9b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4addfaf1ce39dfccd3facdbab313b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f37622bf5a418ac1c33932e63d4bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467cd72f6b9f8876f2111c2254dbf6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce0788ffde4265a5a58b2b4bc2c11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534cfcb7c402d4a4d0ca2aef677171276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcac7c3f1131d9b877529657733bc72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3cd02d54933b97391141318869147278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741dccc444567c49674feb1e957390279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f7c3307f22d821fdc60a3eee868c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54352b220c19800e48c6ac77decb16ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c549dd8fb80a58450c28ec6ff58cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56747ced020c08aedca3e3fe4fa7329f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5cf2cf405d1586173dccc7ed753d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1783f04bf364387ad5fc7c61bcc60fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91850082e69898bbcf38a25a810be19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f1650723eed74afbd414aa114a29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769b337c2eb5926899f4e878470296c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d4be1bcb66383cf98b07622fc984289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a32dab635698bbbb2e278613ef49ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279016d58977c86552d9ab4aa32efe47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a7069e15cc4da7914190bfcacefe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb31df69e0c93f77ed7067d0e27d89e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b4a14d9d915e9619fa6e1dc0c11a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927fee0a1a10596ba8e21b9d2d335dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfda8d1c2b4d013a500d05e70c54d78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf39be0c42919ee1a7bdf236f9327297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22361e82ca64943ed68618e10af69049298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5aaa4c622e42a69fa8d3cc9ff4b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed2ce99592184912cbbeadfb6c1df5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b06ef1a65c3a8392d20795e67b314f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fdefe079bfb8329a295a635c61442302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4e427016d1dd3ec043f881491f6e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034d44bcd74071436ea3639f2a63dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0383dfab6d5c66617fe9c3da7c17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0076a28d2799dae770b2c8bbaa83309306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0ab26f27f343307b41aee277bc19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c613e671c86a244137007e066075e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60042583628aa109a9932c74672b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bcaa243d251cfc349949bfa0c1b7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd624511a677ff0e63235e842dabe88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47932c656125475b6aee3133ec036113312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25698c24c04f701390aab20acf169e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f52027c13b51361b92dd6821192416314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194bab7c89654efbfb8b52e568524f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f72036ddb80646dbf2265a6eaf18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ef6ad8a892ae7d15f1a056fac31a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a0a7cd83244d69a42e8a763a84089318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010d0e129b4c4ed2d40629ce15d2526319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b38810b8f37d2f3b6353cc4f1cc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac8f89f6addc2c909f88854ae8a098321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899296cf19286877c3cdc984c0c7eba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b59908e581359cd63bbd10c056ee24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf74207809035625bbd0b9e4c1171324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f0ce830a40b58bd1272ce158be755325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380753574ba9f8f8292f178c9acd09b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c0b8e86a89b4826dabe9ecdc2cc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3700e59468bea614838efa5783f6857328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc126ae6e2678f794cce66ce91640329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1647981b175ad6c5877c5f2391024330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2347c6a679b9b52c1d0a250d2228331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86bb283802270aed3739608bc2fb1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd76a915382229ac401f563636e590333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d3d63ee0d31f1a6f668655b00c99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da749f84cba6c79c9918ff4ad3707a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed1d9442a882aec72decc5c8debf40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff98da4013ac3d12a903bf67a5de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2be2168b925981d801759d81283d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25827211832c4b60be54c37381d0bf09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b71d39ccb015db7bb48bc333c9d95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21eb7182c2da1d9b74cb2f1cae2d65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56308111c8edf7349b5aca7920f299342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dcd5af339e1afa8de10e04b8956a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1133e8dd688efa88cf54597c81830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db7c0b75824f130086024533a64ced345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a502a5b129d0bcef56c1de6ebdd64f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6305199fdc8906f8c6fc6ce1e44922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b911817d3650eaf9416fed4cf9e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b824200fbb4f42b1dddb2ef63d40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e91001be487a4bc3a322a21fa11dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e1176f795f05b8bbe3915b1aaf5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a06e4b6cf7a9e3a1972d93182d140b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961a58f78936c02e4718d4e675e95be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabeda165916b235b5334724da4e1d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6e21bf34ff1f421995c52363f363355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca033036ddd2cf5fc8e1f3e902711b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ba6d9c81405b37e654464a99cd989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ad480cab2c26154cc01f18ec13cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86730943d9214e643b5804020ae85510359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804705c4aed68bb7f97295307c3083360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71848144270b7abcf144cd3918c4bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633e0645c1983fae8a6e0311e7a52ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d0810bf0971eedb252cbc0e2edcfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3508acbf327054ccea4454e19dc2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501762e394cc653c3311546443e2b7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f3d85959cbfcc79f38a898e19298366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5e863cf021a72152e6ef4f60c0f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2ee389db18e8623d4690e08eed55c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dead927fcbd00e9d38d7f6637d4dff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555403d35c10946d05c64f780a7f966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16024544ad438e6287df5b74b109f16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb4c27bc3c1e65a49b8a8f7f9dca50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c6ccabf020114c5dd329689143fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e32f75ceda6099049596240316df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d851d3b45a6c6d85f90d757d0aeb74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b6c151d0c8a01ce5353819d90d18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a36147ba11482bbdf36bc2f7725b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c57d502f7bb4c10ec389397857b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af40d3fc87ba76de708847cbe98f252379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745153700344139ae443275b901c041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59392187e1387047cf14a1dd602aa95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94608ef8a6f022495eb6034313ff58f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20306d110f40cbecf4687fc32dc10b1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7002fa58dcd5a805f267d855c0e8626384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01025875324a867bfcf56f5554d53349385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491d9c2fb3f5e4eed804db4285b780386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ed11c546509dbd12afc23b52c3f4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ed0f4734165db8aa23396ddb7715388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7dce1c37094583dff77b2dd4c265e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7d8df89d6be944b0e8fdc1cc33ead390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2726d45ad5598aa781c19655d54a9f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f22b79559805e4900852afd59f630392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d98d91d616095872ca4195c68f2a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e8b12b9b6c228afc1d529fd22b4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520310a69e9b763aa6fc73829dd0138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed286de8ae0b6dd70abb24fcd48df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530699a56f4636f7bf8c781d188f23b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e291bfc125e2957eb7bb17671372398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a120d9e212446f2dbbe99bd140006399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa3b58f87c6cf28a6a1fec794068f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bfdc4d7abc4cd87b7e2311dc5781401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f18f611f74f4f77ec1feda7effe0fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7984fd5ba835612d10d1361b395f7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb95a317ba238b16a1ba63d2b3962d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e8c27adbf8c39ccf0be3b0485992405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd88abb5e401734406da483cb12fb31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab20bcd1271f36dab231e10a81101407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da36b1fde7163a7efc4ef5572cd9683408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db03725450363559bd21adc89971da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41084e1c75e95ee9b633dd45ee00b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319034611625470b1e73825f8e6ba75b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020212414bac295228ab34d14b1299412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42f39b6f34151a3e1069fa94ca63e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8261f80df55f1dfde3c1bab053acc69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdd3f185c0fff15b9c4c085958096b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a6e9543e630cbe35c5ae6d41ffcd1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e94f09eab5f8ba139a402a05095af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa4e04a98e59773ce770eb868aad89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96351dfc5e3183cdc4132295ed3cb59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256094829e65d102cafba3ab54c031d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f5cc456599ffce9d9af010c9b48eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4911248a4af69ef87090ad20773de0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee45b6e1096e513c7c5a36ee834011423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc9302bf5832fbb47a57b19f3d6e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814812d2345f4081eebb6938b49c83f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f95d2275db176b4ad067b4ea06d2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe693d748bd81f55dec1e4f57e4399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a69d353f89216632263ac9ad8af94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5546f5f27949fc4adb7a29c90ff7b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c49f9569963fb278cf09b04cd85c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042dd8493761304d7acee77ec01cd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa945aa5250ed6faece7ab1e1e120432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77e33e95cdb9ef9c35c053f66f5416433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09269627c73c3d047657af6ffca5796434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc515f43ca738354637e66b091f3ded6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43cf3b1da66195d97efbd50ee0153436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198b46aafb4d1d7da6d92544368270a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337adae36fe1d6a752417fee05cc7bdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912d0fc1bc7945ef123f9ac480318b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc73a98d3ad19bbfb9cc6e8078748440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9836df3246ef3b2df4a780dcd4a7dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f563e529271b8193618cc2035558b94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250d116ce4950fab60fb1548f688d5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c8628d0ae85c274fbd8cfa5ede70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff03c46a21fb70811edf4e2d47cac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb42f4e30406083caac06253fb5ab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a991e0febb18fc0fd54d002f277ed6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5c199ad1532a8c77e7d69a1969549448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cafba8d469534ee058d7d3bf5be750449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e36778e15a415d0904eee04f0da2ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c9b3a976666cddcb97116d8bcecf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9169aa3553c16dc85e78a189dc0702452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cb3c080f205fab13c0a13a873a540453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb7ffc142d6d86c3f92822fece7436454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f6804ec2924080eef034dc43d2ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495107b05e72f37283810e43ec103c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ccf12cd62e43bc46181ee560138a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b415a085923f6ebfc30e8cfdef8bf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0caecc3f9a96be574eaa4fe97b58b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06485f4845b17827dfe7238fcd3e53de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bb7ff506bfe426f2f69aa285a1a24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2f25740f27b061ed7a6bc8100ed9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c359e6792e5d790de5ce156010c37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022be08f8497d092814be5375107bc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53142fbc0fdf68398dbfec8e88a2055465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb5cde2edf770f26203da8b26a39ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1ce33e6793d8ff562610c06ddf4b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8bd3f6fd1c6856253dfd7ff1eedcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf2f199a1934460c25adee020ef652469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c03a2ab266f61d6654553d47216db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123185c10e3bd84da2635b4eb19406e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b28efc1c43d7cbd7979a4aa36888eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68fdf44745aa205445ee6c9a5beb21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08017a414dbe38ed4f4ce249799019474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be026ada295fb02935711280cd1c0ca8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea27441e53ce4eb5d294c4e5570f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4789869ca5b209ea4921cb904986a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286495030a68317124bd7b0339e8885478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fac6b254815d212ee59f67b57df4b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7f326e1d12fd269082562f1b11d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bb75eabe36c99a6940146f7931d47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b59cb77760ebc363f44bc0ce16dee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2b818bb628e4c9aff1721ef849e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d01c104319fd1606152a1982072f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c7b0fbe53ff975239d8d44e359589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863405528aaeb8e6014c3097a27d0f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e62a6a6ab215fd895087c72526d99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d2ca1faf6c1777ecf7efe35889f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c212809350be6e71b632b52046f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6baf1b25eab03d4355849beed9742490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e97e96aa83446849f33da75186a85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890b417e25924f869d11d85c3708fab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2255180f0665977cfafa2ce7390dc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028cfce966dfc9b12018570c4c8dd9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465beadedebcf426e541e91ea512a3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2828ce3cb015de9da95a0c76b7c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364848f0ea67152c289787505a4ed5b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935497aef9bd48f73d6be455919351b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb6a98923cc10b28d69d4432532516499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d503f3db00e327e86bfc6370c792cd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181a6473488ac608e69714e688de1ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a87192da24ed2dabdc7c14f4a8fd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab375dd7ba3f2ad1f75e5eb7dcad033503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057310a043397722344003ceb45f3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf4b8f2264a0bc05dd27f6d96d146505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d83451c9d93b7d239fcbd7e6fe785506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b34d651ccf9c47c289faec1f572dda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d89a5fa34a80efa48378dfc8d2603508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd4c4ef0bdde77702e9ddbbc216358509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e574c2e2186f1b32a5daaa823c89ac7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24f7ac43b9199caf2bb7ba1bc0a5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2958405fe69c32d10fda9aaf088891512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e04b720970f1fa91897e9ed2bb5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab664b2c98971ab5d73ed793a4b162514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e1ff78326a67dbaa30fe502ab39c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd398d8b826137aaf56719ddf4bcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea76bcfab33d4472e4c8cdcf480b11e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208a531c8f4a14d05f0964b92ee17e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625428f62d8a83b0a727fb70b4e5707519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed3811ffb86dd1aee9f331e61c9ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f4b70d0051e24d40ad190d7301be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee858bc2e9e00c7e9b7dad96ef8fcc21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753df5c8eb8c56d59abd49493de79ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b586d1310e7f4d1f6a447370d59a856524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cfefec58a93bc7d613b53944129a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd5d0c939f20735a1335ffd0c2e55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475623230a28b21f0753fbd354b440a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af90d5b6ad5995642a68c50284a7122528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d21c419b61e4c0ad68a5a5f65eb29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda64356ad196fde54872d05dc236b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e82c463c0df65a81af16c7ecb6e9b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2a205cfafe48a7ea012bc193ad3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d62fe56293a027cfe6bc00e350f6bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd57bd82ba1b3eecf17fa5e32632ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be652ae81d585c99875335b90b7a64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c056725c9738d3057d9b060929c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c603adb74074f6ea948493d3938f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51bce0d8d6980050677a4c8fbacfcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044413f832756f3cc46c40924b92e68f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850cf4cb87e103f32a1cf1389ac93aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb075317bb2a33c05db915497c5d02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fcc3cab1d9c7ff6584d85abb8d9ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ee13806ba299a0a5b6c30802bc6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd289de33beb81fa8666ccfe392c48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805a2b705d7e25650d33a3df172ade545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba6a9d12f54bc6ab263312153129c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101ac3357e3daaeca1effda685e4a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741ef8fd5862baa80cbd304e70ff67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798e9615af9728ad3dee649f8773ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa71b315c18bb8db3ec7413625b98a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0a299f616eba6ef351690acecca02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0972ca28c122b7b304515853efc68a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dcbedad02e49f4fe8b8af5d04ac32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12ee42d5b99040e9c2c8723367b701554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2087b1595fc3bb3f696ca93b801e61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2036744315d2d68a75e59dbfa77689556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69942b22e79acf810ed36f99d87a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965cc4e9b5394e1a5834beaf4580b7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2320904c92aa1dc1570c0a3829b40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba0e0e451071a22ac832d42c2ba90e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece83df5dc602354d9edc75705b92548561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f432887ae805e79ef880222363653c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271531b336c2be29031c3c7dbea79f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226bd3df5378a8279e701d53934bade564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf50e989211d40ab5ba7bfe5c0448c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529405471906452102fb8c2eede5198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f924872c83cd4271acf990c20ec48d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6c6579d7c03c4d6e97270d636a8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a558d4a8afaa8e6ee1c4d8bb92a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a1bac8360574865ae1ee0cae8d35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6057cfa184caaf87fe92c1e870cb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2303fa34b7f9cb396d56c24a2f73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da2d0f2bcfa572ffed828b2d9f07c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40e49e17e7f565595cb4e81b0534f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f06468b3eb4fcbc7c4e79f018eb0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2940caaaf8c7a2e83cb1c471a4a78bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ce3cee8fc1136f9a4bafd17132bae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe0a71650f7292ff12da6309e514d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068f557f320ff6c9c8161bc06fa14e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7505f491a32db7fb23007f20edb112580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2677d61d53dd4e206dfd50a8f56942581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfce2f285e2b22d06e4d9ff3dc46894582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641760048bc2dbdc2a889f18d153c4ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a401605a8bd89a435b28ea2fc0dd65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e6be7a79a9fba29e9c84f7512840585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ee113f39f5fde25ffa078a9968ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74313993a0b0d5e955ed279001a458587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de53f3080ae5dd7d12bf05baff9b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067431f4db7587b9e8f7c7656b92965589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efda262ba754659ad1cc76f1d86839590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698a8f59e9ca1bcbf765839564a64b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888762e632920051d2da52aca73fc35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d0053dc9cfaba4dfffe5b0b6729ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d072d2774d1699e6d635cd98d3e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc2a8bfdf4ecf14b3ee498f9217b7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b2d0e67473b391ed2a63ff417516596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5048d5cc44dadb58efb7693d8841597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aed1ae9bffb3802c8ff725ebae2b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b2b516263fdcf1ecd54d675067b69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86debae8bb0491a09d6c96a4a7c9894b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71456279ad33da78cb0af4f4b44222c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb0fb490cd62143e7c110b20df974602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01aedcd131cf48ce7729996bd110f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907591fb1aad4a1cdc48f657ae303cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb5b495499d305df46f64e09cfea9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a771e218fb84e33a0729d02a9ff491e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f9d73487cf5dc47713182aa580eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac88780037678ad2906a5301f9ef0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932524b15ab7435b637345a6097b0b10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c927eed40ec94dafcefbe21dab7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172f366c9febe5c04c45f557d7bd0c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762f6006cbc3176284136b0ee35a51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f107784051c6c79df1c014e1d60b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71c6886f40abcf1f215099caa87c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88538925701c4be27db6bbe2e8e3da25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8165a247da12bc764aa9750e1365eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e669cafa3e188ae2b4165b87e2023617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddbfd520537df2b70afb88dd9a6981618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef4c7f5a49b8f99c14095eddb7d84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936aec0362f67ea072efe53cf31320620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dfed6e6316e328b132c8363ebc314621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b69b9ea62c0cbf22a0263bbb220b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533c0e6e711c62314b2f3f504a9633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cef2aa41fc400da8f23e6acd6b90e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc0923208eea5b0da7bf41504b78c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc6da3b509e1176b29cccac724193626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155506220e37b093ce3df89215b135d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bbf66502b4da05bc33c52ca1351e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837fbe82e7f8fc2ebc4291536ed8e5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be96aa9bd1534056699ebec8ad940e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b144d41ab3f6c2afea723dcf667a96a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6282176f8fa501f7084e12745dbf1c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705c7a58ac3a236e81b48daf1cf50e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aedb098ea472485f5087a066dbab50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef492910e2bf4e67a9adbfcefc92a0fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c037cdaa2a9fed58a98452308a459c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd3fc9a60f00fbf980a3630c6dc01f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae4df4581624e548d31494ce1cd99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decc8912a9519aa863df16c556600d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a8f43edefbec056f4fdc6c2a0bd6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd7a317c0db9baa07167da31946f89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf817b6cc18e7292c89c0a6cc3e078d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257b5e3bf3ea5a81d3f4e1a5ababd64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b1e47cf5a1d0ce90774fe50f455ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd2d821181ce3e3d451e296490993645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c744dd300e12586441b09ac4ddfd70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90173059564be0b47298a4e5dcbd507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd52881b783d53c3990ed68b853e71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e674aa67d82eda87f4517b5c872bd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f13fc97d2e8919f0a946f9dce423e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cad3627c8b222c4bcf40674a867130651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3a5a18ab6b924aaa2e94e5917f3d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad970b310f67e6cdbd970c2d5a68d41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6e3fbbd4595af020cf0fa2e2301b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68903c1f50a06a10d9e8f23826fcf2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cea0b20db24f97a66c0d02ca042dda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea033a6eb6654bdaa19186ebcd79b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a120d829171735c6138829f0ea9a5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef1c8cfa1666190e7191fad932965659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095dce68fbaa7d7da90f8bb937f54e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6d0b664529414d5bd00fdb5cd0a24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794e223dc0e8c11c8f4ca9b430f0404662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b7913286c660f9c40ff4aa07987c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3969e1e9b54388bf073048236790d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1d02d74350b19fdf13c23154da1c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b93769b28aafcb41a413ed6cf022666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445b641e3014c3eac77d592e2c6131b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5952026d919669d5e6c517fcac831668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e342293de1d984e32887bbc965e9af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b02586cfcbb47a542dc698221745670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa338dc211f26c190f27c111577a7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec6e7190479e40023ccebd52b2d65b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5d8dcbc0691accff426a2dcb8ff6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca79aab0409cf808e96900d761b2ae5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666214eb9f6f047b26c8b465ad21e4ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad9b0a9b83a8fe665f9332c15e886a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffa18202f36c58c4e53cced8adfa3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b83edf514b175d72b21e0a6f2c7c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c872b38cb46c9cd0fe8004ce53fd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad12b68a0ed0e5c1e32c917b44119c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cd5b67939c7ef356ddfdb9825d5cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d398353fedc5067b44e5f4df067cfeb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42873d5a9a94f9ab9d2f802baad001b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b8eedb1836af94714cf1e4ba6394684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4ee71c43f732a347e7d38c24169c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830752a35d383494a62eb05b4ae7468686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f3608ed4fcb11fa7cc39a096b3634687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070e12bdb9c0358d96043235ed14ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98438a89a7b05a95fb545ff57bf129b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f1709186848f0f08fe8ae46db6f0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0af03add6f812da3092f6af83f5b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d019cfded3eadbc7ac15625c1fa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc6a2224ee7b4d833d395ea751888d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf41d06dfbe47b132051c410eb8246694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178299edd9bea24e46d36ad99fdbc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8d6d88fa5e3f976baf676a9a0675b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf236de11fcd6159e75eddf87a0793697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa9759c3a3d2589478b7e71b170eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823acd370db6f4146d620f2b6cd0ec77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47ec6dd7c9e38562961171eb826ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87731b35f2a2a18455abf3777992caac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e100a015f4abf278a0ee8a3715556702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968623192a364edb5f8d5549d36b653703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f67c704dd3af3b695b62b81e94865704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee84464b255ab375ceff7f7af8f75ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e8961292d577e00630c60f1f51d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5889d6506f629adfd8d03e37cbe8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22541f5d0fbd2e4196280d57125cc9e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648b78c3326126855d38e088fcb500709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb932962f43444e234e1077178b45d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553c3f4f433f3fc9827be08e5e04c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01d8012a8973119a43e301da85a8c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9744200e7e4c8287f2f71ea6a16b0df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3d6ab8697d59254a11cf2ee06d5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3854843de4093250a696b09e406e9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952ed6e8bb8465283315ae601ade424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901136bf7130c622e6dbbfb352e950b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ca44606e1f38d9324af09566e93b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0e87a04b1f3f0fd8a131f0d23c4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa315c388c6e215daa39d43c4642388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2993554cf21d0478ec1a27d94608469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11fdf948893f01c99849519efb281710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452677d3d9cde88b99bc7501194b11f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a27c85eaab096f3497c270fa268da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec2312cd3b90329afafe3dd76737f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927e6aa8dc2788f4c491e8a7ffb57e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d7c3c204f72d3595a867bda61a7bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d06a04b811a7cd54f7dcdde339c00516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d283aeb6419ea79001c1e6d65d3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c9ff7b419f4c97cc0e9261895b5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b628c32460f7a93e1ec139763e8f1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db17322e91ed2929041d0f9d5bf1cff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e072b3248d1c1f5001660aae74f48e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034baf7930af24dda6539b5861aa53222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c4ec24fcc12ccfdfcf2812112f09423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262588b630396994e9f84e02a06458c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe335945437e939c80e932700d43e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775596309f6a6d36054890c82aa13cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6b179904350b606ce1643950d8f9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129124ac78fecc3ddf820b9feb28d1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e0a1527418dac3e3d55cf5845d76429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1582f8e4620d9bd0e8eb7eaa36476430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1439f96c238a4b77fe8534321277ef231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a62b8e442c3939dd4fccc87f60db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657894b9599cfec910498e6172aceff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0137f6071c038035292592e8aa524834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b7ad0395ef9bc3cc9e5fc07683a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe3ded24804d4a0657692f697aed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213b60458c58bbf491728812f04dbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb41503273fd9039c1bdefcdb5947838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd264ac44e072372adf9afa742b52639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f88811f607d873d8f7f2bc5fe2e6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12719f6d10e3a250af3939725cfa1f3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf3f3bc3197cb2ed9e6d62adb228d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca43f1995e6569a101ccf131548f2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a50a7f94606424bcc2c7a4433a05f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40a20e8b82313f84eb1f86e2ca4beb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae2b55138c392f07433d118888e7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e43c52ec38eadd2c869b42008000447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88170edb0d9ba62f5ccae8816c562a5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778cf4fb7e820ac4d8cde5a5092902d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d828aa5814ea3a4c42ca5301f5359c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f26ce56ed40152cfc8b4aea0b34b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c359cb1871e62ed4b507138fae65a0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d182501fca67f77957f9af89bab053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1198511d2e3dcac3d187e8627fd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58cc6b7fd59db70535de5d795bab5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8e498ffe44c20c5cd9626a8e6de456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffa623cb56404becb3582e9057bda757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f70ce7f81b3a17c7db5b8030bbd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb7bc11bd3b933c5efca0617263a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87533ce0d71c309d5189a635038b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffe034ebcbc25f3e3218e2b433cc0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b6ed1fb79841c481c507a6123b6c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b67f092cb4342f9e06492d42e43b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd06d3992926197005f6029e9fc2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae29daf54836940f26497f40d1139065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3713fb35ba394a67e815029d0897a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8640286c89ad09e1101fe023269b44067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba8ed020cc4b9125f48236af74fa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da4eaf07413a7768613e44c968f4eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1139daf62fa232d70c2eab7bbef70870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9915edfa7c276d202d3de2a1caf90ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732e062b60258966921652e6b269fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1583c8a73bff94cbf3c95061d88bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2982a74182ea055e3cae6e4eec4a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22f86eebe215a2d49f6a65581920e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eb1f81969c4823d5b99b92cee2c3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f309d6275b1db4b29bf90b1b0f3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f211f415d080c088577d04fb49ec65378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a93ccfde07771694657a6ceb85a3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a0640b07e9d926c8e64842f1d11d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa728de3395658ac4c0aed6334caf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b4c2ed8d87b6903003a8aebceae382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b52b86b0f00eb2b830de591a8aa71183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0658b3e91160880ee833821c90a2a7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e8eb6d3fa22d38bd533846099ed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e91455f9113ad09d706795fa10c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24c5de583c03aae286d76a38bcb93887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e3f43006673a1f974060b5e8952ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376caf3185803ab9d772c8a58e17e7c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832ed2c0dca814b7b9930b68d9d30190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15cc45a4bd2b26c8215076019868091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf0c9dac96cff97e563bf033c503092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086670e26fd6e8a961d6d11015f087dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aebac9144d515c9df3032cbe26d25594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2b88ce8c9ecedf1608a4e16ca8a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b066be99bd1610e523e96ba2d2f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919af4900eadf2b161dad291a054d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb2ac1642a1a76e8861bf48b18e3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8ddb928002f57d9429dc795c327399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e5e7e122b550779332aba60b7f19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262394bbd39de89a68cadc3f86267e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc2a4e5cf018f8819382561be54b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598269bc58e77f1dc9cd5af49484682103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4012273c29e79fa5639a54f25f7ff55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24d6d40ffd08509b83a3d51a7b204e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a140bc7e3eb6f81c51a5e18b5c7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224d329e190599f380e6d278607de0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8fc18e867d904ce05104278d0f42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea6f954e1ccf1dee26be791f78824f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9050f3f32aa5bc5f739a4652813bcb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09fc461233fa47ff4b56d51ec85503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b09743772019a861328f6deeedc48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d99aca59dfd898ba95b3d2558804b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22b0aeee2d9be3cc5a67c1baa11ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9ff1ec88933375972120e6e0cfc19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd0d4633560d7ae07b0ef70b38fc3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0a66b36bb7536b88aae036482cfee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ee0f331c09452dd6935a5b96a075118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a01545466c41933b2b1230a269947119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720707edae9de4f1ca8a706bb83ee39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a848f17d21e40f8c0fb32f69b6f93ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c42449f26984bc2c1e8b051e371ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bea11f2d962a1cead5d6aa35c04f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ec1eab1dd4ed9c823910028c65a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373ee265614bf0c8c14135b23f2e482125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a01a5cbc365a0f1ae907119cee3ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a9b70863f59df7986f29594b8f61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c541c312a663af3ba4f0a0e2490779c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d612d35e7ac033fa7f6b8dd2e937d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb68c3ee494ec03003ec6985b0dfd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9906d49a8d355be0f832c6db623c703131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fed4f42dfe653baf1bc212322c5fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2581bc6a5e22f2f09d6aa9023b9bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f6105a08c4b478127529315c21eec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346378f5e4803938da216a83d077a305135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d1c233e3d535ac93a80126a44b27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac60425e09928a56aacebcc6e8f98a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c4bdaaa38ae407cb064a0e7275b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c43a83f81fa11b2e2b63a4b105bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f2e1ef4437b66a5e3301bafbf08ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ef852cd5148ecad4822df514e654141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cdd89736222d5baf36495ecb8c5dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a254dcaf4c45b465d0fa8eca919fda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1f66f39f956fa6e0257bbf92a9b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d39c8fa29294a6711d56e91fe3627145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef3163360b47900f0f6f5f2fc64f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181873f0cf47f654587a4bb3741d7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee90167a1db9ebcffabedc2ac3fb2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8b40f74d1d79327344817442b8a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a1f07fc0c4149348fd47f11b5a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74c5fb827e0f3c4b85226a9732c69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bf44d86ef47bbeb1e832351ee400152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0a7b31201f69c328b039acee2f69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa774009cdafe6209df8e42d5bb315154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa142c8d0e3d0a57b41cf50b9ca99a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc48d85f4ec8d0b6858101156410c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12308182696dc4bc0b617ca5128113d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3373ab929464491fc0e2ea9aca01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363f7f9e2f6e5a576a9db2ce198bc49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973eacb7dd315666f8f9fd207f54b3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a70e2927e95391e92b4f8c2c230b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c0727628b50a99e8c0bc08ad9c2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a8e294ae34cf74e5bf4b1aecdca7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aefbe746b8af1872971ddebc373d58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f97345aa2d561db700b0d17d2267165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b86a5ef052b7bd8c766328e41051166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b29a5161c6524aee8bc2bfde9e09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157c82e2e0fdee48b153f14c5b7226b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa21ceaa0f3e2419955f3847a96b4a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd5ab8cf4c0d4b2037fe9e682709a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5871f5eaf967b87126aaf85649d14e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aba21d7dd14872a8f33014f8768e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20df53085726d3be6a56fd758a2f56b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d263bafaf68a4f5789c16b452e851d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5fa619c3fca1f6c883be42d7f5066175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7481a355a70e131b03e501b28507176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f240a487b77a28874252a67c406e9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cbb19c4712a982eea64e188e85d9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b663ad5b8f8917c2086c45448397835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54a2f8f8df7109fb2f6248e2723985180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633404f2521e86b68117e8b837f0c55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d3acc6cfcf1afd6f154d781c52929182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbaff8e39daba457ae84421613e181183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bbd81b93adcb47952d57be7455a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb2a544c173199903be561da27a2fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca03dc7ae691ec97d61a37573adce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f9c80942951b2c3377829f4b7b3e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811887b7d41afa9b1fc422b552d80d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78958fd217c43508713c5fcee8d4e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b487803d48722865539b37b8ea8ef5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64db159b405ec7a9a0165951718b06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07edbee2c9bd69b65b3406351ab5e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab12f2b3b43fd21703430db9f6bbd3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a6b402f58ef352aad508546a1eca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615c96024611ece820558e4be28354195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6dd20193a2c425819d408122d883196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3f45801e4e99f15487b6f36676cb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae58a6c27cd7116ac8cdea27600efc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f012badf3caf3d8c684d2e253623d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e322dc6f57bea17c3414d15b4ca10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fee2428b2a058a20cadc3de8b318c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f956018183127110dc397ae67b83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ba3b4298e05145450ad0983f9f1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9eda175b81375afdf7c0f19a1e7fb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f793d04c6e236a7f30e297f64c6e6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8541d8878bca382c3849d150e3ee0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedcdab10fcfce8d6afd91410309a80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fdd0aac2e0743eb1622294bbd101e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d37c9602269e1fefebecbe84678a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9bd13e74c494436e5128eaa95a23a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067f9ce7a2933370b75ea63efd9a001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e10c063ec94c300ae56ab0b995563212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092783ea0841dfbcbec0c9e094e91cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50cf72891f35f4cad2d15f4531ddea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634231f4ae508de6ac7c294190e6e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abea8fc023f4f38ead0c60eb349b03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d2c26fe661dab99a7b1a69d45fb73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeca9422c23915a4202751b72b3f38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d290753911a739d0494f2c6711c2bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaa6d43f2f1fecc89a2f04c97078a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb228836b2f3112c00ec2ad86f309b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87403a7b9a9a5ba44bec10c4fef9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea1e6575e34046466d2584c3e708b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9119aba6a18217b0031a5538a680224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f005bf9d4437e9b8bebd30237f8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2517c0c1878a38bc222a08c0025b18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353af1078bc6785c8fc0aa802e09c066227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649a1ee0f644dda664ae3b9026a1a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee374a703354f30d81409507b405b44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e6c0e7c1b8ba80be3c30faa682ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe70594cfc11a7511c3061db55289231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb1380e75904857ac4c1f6fb7417c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cbd2d7a29bb2d99cbc2bf97e1268d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c1a35e148752218afe8ca232cb87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1d595deaf9ea4c3d6111a2d2ed955235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d140c3952ef95b936b549a288b532ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7e83949f5520f427b89b21ff65f9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac65f384101521efbdaf13fc2b80f0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd69c7b2e0642470e17ad03d968f355239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be91716865acdaf5fbb94ca1ae3b7b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674db1ed88df5669a2cb89301e96f22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dbe9daa6566085db2112123dd7e51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa837a603b1b4af44bf60a87d403bce2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a570318c01e9aa7c4b8f17a799ce7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6228ff75917936b4153bb0172f5ed6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd869794e91b50a55b7906d70e10d3ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d1af2ff0bf78e8386e68409de45f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577b5d7e2221986d0b726fb0e516562248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30c1d95dd2c3d1e33d9e5eacdd641d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec5d78a5294df63a2a5602ba9fd47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183ab7b65e1c54b246e677c21e41e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d070a7dc8b7d6d103effd5a6e89d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1be80c879686935491ad7d8d11bed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3b51bece0dfc532e01fbbfd70b6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f19606d820eb24ddc153f7025750255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6385d49f753a2cc9e7a331419b9fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e2408aa8cf6830fb345bdbead51d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb08dbf5b0134f8660f18c08cca134258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2371ac5fb12fde56f18c18583238b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731397c715a5258d9504d714d21a98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aae75e33cc775fa5279cc850ac69d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a3343859ec9e301dc251665263ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f968dd404bd82934400cd882d46aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc27918321af6aa113f05d2ef5d74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea1e7add3a2a77aba8d79f52b04bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7b5ba86211fcc030d0bb47aa610ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2951d27510b9594a7a78aad83c4ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7332f5ee5c22f00d8a7bbb1da339268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1fdc5a65e60cb496470922614d951269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c19c189ecfb9ebc3eb21784ed7de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d13626dea6bb22619cf3e131a0581c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8498a3230473933f873be63e602e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee46abf06b2d4087b24225a6132727273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e54e48056ca8187cc4b8e874d0914b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41874d32b77b4b949cf1e97ee7642a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053cbd90f5ea652984565074f12362f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8c14076d5bb9a4856daa92b0cb88b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ffeeb1b1646915d8e5bd0e36a10f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0c9b0b248d5d1e2f73c6aca37eca6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d995a1ae0c0e7926d3f3f3a565dbb84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd89da24dc0b72a2aad49af1088f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a889e2a12c613e50390bb273d1ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790e132e09c7dde564982616f85759283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa3795943e48f90c06c9ea2ff4a856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7cae9c80e525336a07dddde4c7eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8d608fad4c33f9cc21d093aae59a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762badf63e83b2e37d34c623f72f5b22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d3009add1dfccdde0b6135483ad65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a5bf7c5d5ca993d5431db574e0956289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8da2d29800f623010cd87bfa53870290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b98f76218fa891c6e47a73c035222291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dfa6f69a326945eae9abb86633f02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32197769ecc9fb993d6bfe9d0340e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e132e3b306d48bcc8641c854262cbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908edf45517d4b670a44d4c7290fdb1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0024bcd420a6b8c0df9521f0c00d39b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed3926037535ea2cba842a7ead1c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cd3d7eb2b0243e7ff0188578e1460298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eda87bb9079be04f6664d19a3c544f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18aae24113ab35703b60cc76074cc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ab47221d4993db9c5eab3305bbe18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6f1add6f782167a4fb741c7d89e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b50cbee1865913b84111898d6dc43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a5c731d59eae3701d700a8107e534304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158ce20cd012928ec00b4b78bcc58b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f521f2406fb0b3fa1032c68ae8af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53184720bdf496bfedcde3b0e792c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f2f9de3221450fd528a1d67974b1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b21c5aebc46a6e41e90cbbe34bd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98347aca21d3168fbc951855f9035310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8abc6298e2329cdb03c8badbea6ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03114efd3c0e5d47fcf7112d68b375e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7dbd5d4d74a9498c4b268f550d86b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a456b6368118e039bf00b76174f00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926d9308499cfba12927ad1f6f76c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68e9ce573d14f7fb1586c391bd856c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232743b3f6d7f74fba71defa74e16b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf4a5123468f00996b2431af029ead318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42cbbc7f0b85abe0281da5668bf0c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97dc4f0e9844df6fe2fa0749137e27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72041e2d3fd174deddd4e65b6ac95e72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063df1a196587264a81412c3875b37c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770efff2832309bf17835a8003eff6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a4f9d6f116eb0467a9a6230e90b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1690bd46da15481301bbc3a125b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22c00b4d91a623e83ea25ec7b34bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06cf9bae8d38bba95d105d5e325614327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca03cd53046ed8ee33ee594908d0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519cfcc5ae4233e0734b859d7eff5d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7a56199bff802a994802a8105f60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faed1b287d454c6b587b9b3c6d70ea0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7236e194a948e466833b9e512816332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3326a2a7638c5445672cc77dd0c34e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519fbada2fe3e522282334a5413bf3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc10f001bb6bf0eaa7c6c577eb9d4c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6cfec3557a7e8cf9f36c4eb5ac1dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebdcf55e26dca928729cefd894edae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349b0e2eaef1a44d702b2c802f01a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c04eab2201f0acaa1b573d5feedf61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c972a3f8b4ff31c4c72738513f2df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bf6f6174674c4a7ed061a0754c0a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dc527fb13be2dce826b32f32f7ae6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830a80888210a7681c5f2012cdf9b77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162750cab5c5c970e702dc4a72f70bf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b69112b0859743374361c294e2ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd3b8993de98143bff79a2f7bc217346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc02623229390898b6523b7ed7b0366347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b22a47d0542f918b9b947fa822520348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eece619486ddc784fa4ef240520c62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e56c283d03b46a21b06369bf4e1b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee26bec1b9718732ce2c3683a3b8e13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eb947fbb8749afac23ff946d6e78c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88981f2656ca8587c86d6bc25cf311ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe40c5df91e5584784665069d317d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027f8eda2f009ac4c128e35e4b5d904355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c39e8bbb6a416cfc880f9f802738356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7945fafc8e2a57935732b21d1d73c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba47d0782181ccf7a187e7046f59e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f37eef6f7e7adc16d62af7b3f6179a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7864b4bc088063815984a89ec44c6b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176a055c5856cd974b959854956836361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7027ccda413b35ac50f293c9281a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524affa7494ee98f0724b2bba496aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e0a2582b52e339f630f1d81752ba4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a45ae28e17631b3afa066f1c7460ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dcbe0c9fb74c0014a25e013a473f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda4a36ea16cbd491f218565ff1b800367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec6d4b217497788985eca67ec73369368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ac2fb2e705f017e2c45c2cfdbc83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f96bc994c934d25b4937b6bc564e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71f1f3f53aa3b1bb4594c95848924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd73c5a29bb2e2802c5df028f9de6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba872c6a21c18770810c9ed4ed8406d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeb61ba4b4d7342c027e208acd029d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7188f52f6cbf4a0ce3b3bec9c680a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4b2eb3f496b4ef78b7895cdb8c898376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac39c6e8a0f058c20e9336a7c2c89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d23e878ed317e305353aa4e191a2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260aff8a6f2dab13c1c0c9d32d2dc3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50da3412d24bf1b096ee3991a25812380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7183d82c2cb999c9036f786bd18f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b6505f8bf2af0b8c190a36b495d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86ba513cfc947da52484255ddbcae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163041d948ce0b48221973332e4bc599384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b582f0faa786b0f232e36cf7bf3a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca464e9d4e736fb3d9b92e2eaed301df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb12e3f8d56e831ec6e1dbdca7cf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061388888d170812e8e42cee4b7b75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4558aa19abe2282b60e9fe764692aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628976f08b1b9ab8131108200d5e98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813ed50858686c76e4c47ec8e38f17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84401f8b241d9e36633de04ac75c9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a5c6d9d01988b1b5a01ea00c8689393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e380a541cf194bb16b9f9d3b4f8d64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dadb0e5d0c5e4b3be64eed5987c94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2539656067461a9fa626a9351246b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1e71f45f133c386f230d4348d139f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afeb0c497192bb149d048e465e89a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641ff7500ccff00266a98ede858f48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65b7a2472773f1895924c0e76ad4c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02981a184befe633258896f9ad97a25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d643ba491107be2c741846a9cf7040402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196edfd09a618cbf0d3f46f9efc3d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a032bb7e0e9a2c8fb4dbdbf569ba7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac13cab5c576eb98679c6e8ccd2ec5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eede9eb442ebae5ce613d88123ffe8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6ccee8dc783cf1f89c8e6daf23d69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65144425ff60f21254343effdf0aa1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0373123c90bf84cddf50acdb07726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8356163c2a93c52f818f1398cbd81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619b6af12e784de7cb74eb5673a7d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc60e3f5e633ba663863fcae33233412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf584ef9f739741b11d9d2c822a50d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe44ff08a8311bdbe1b94b945d0511414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c27d12e06792faaec16e13a439cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99698a31bff7c1d6923165ddf056a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f271ed2deeb1131bf1c9ada364ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13416b719e3375e80a918708d75afd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003c7a29c8de8702a4fb2784bcfb2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453caaa3223fabb9681c9dab1a901b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a288f45abd47b776ff2d1788522f7ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de688e6db1971f00b05be87c3fd3b84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d68e4f3ea4ed095b133f35b3907f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d079f4a066c627af9ab3e124514e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe0626af6c623dd2601305cf3e0471425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92ba3040666ed3c8767c486efa271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17acb4a9607bede7ba7ce154c24a294427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d3ff96b2c053025edfa4995be8bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829932f1daa33fba84b5033cbdf2ac8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8599c83153aa18eae0751c4f9117d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658e09705d092c69e72749ce3e68e6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbf0fd8100b93a2d9d0060a18d6c2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb71e2e15da361efe6ee07ab8bb43c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26233c15af413498a955aea42550de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872510c83ebd50c21b02616dda9eac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2feae7fbad083a909ab370e53b623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad17fdc3ad6d9f0ec82e6d9b791ec61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3881b2ab01a4269d52dc8d05f68894438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a8172c9403eeccf9dfa20dc2c5091439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9320f5126be4ab0e91d03b536e2a71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeac29b5f83eda290a8e238c16ee57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f2ef531a8182e7a515c98b003db29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eb8237ec6ac8628a1465171329979443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac428fc1ddcbfbde3d30ffdada0ebfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338a9e9956600f72c2ce55d6c1ad90c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f290cfc0b238d9ff14269f690439b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50193ffcf79b63168666da52c01a53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25fb198c088895191bf2ff291b733448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4e4b52a9217dd74f4448096a9cfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737fa126f120bf79aa19d0bbf07e05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02685898594c5e9dceb634f7ed1dd80a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f2418beafa358ec56668850aba95a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320485de597b3416d04ad81de4106fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c2ab6604d3a41e97000e3cd8b52d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b65c806d5a838df98d0da1d41b52d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c3d320ae742c17326d330607e01a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e4b0918d48470c67c974ac0ba97dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea47d6c8bbc464775fd9965581ba20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d641b33b6fce2487c8178aeeed8ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018be23e40b1bcfbad68ff0bc6d2577460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b445eb494f4b33835b39d7da0251fb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d8359819169ec2ffe695aba0c996a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a007baa5de81912b8fc216d36ade463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaad8a8f5cc58eabebf35f1c3f0302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc6d2072f74d59ab2f02b7811e511d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad33e90c47c277be713d9c3148338a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de89f4db7bab3de0fd56dff029adb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bb0602274ea83f69621b8dda24473468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ff76c6c6b49c952fc41858973f3bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190f5d787be7e7d53e2d696b421292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00035079dee315aa9e561d3d097ec0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e372ea3e55607932fd5f5c219627472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6a0ea833d29f933aa4e636902b90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb6f2d9ce21a577086a6c08e72e406474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba912add0b3689798e99c246640a0de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887a3d0f5b336a1e51d5c9c05004223476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0044b2094227a72bb46df475b47454477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48dcccc975288a9401af36e260029e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f30c44baaa52885be55372379de9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf6deceba3f9ac8d1e59d71976c62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64722cb32b94018c6faab977ccec90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c82ee86b183a4ee5f1ce86594ffc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23b9528a4036e58ddc60d509d49af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889524c102a0f64ac4f578f8a39866e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0b6d44c80bc550c664e56dbce7191485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a5fdf51772499cdf4ba18c1a00a84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ba3e2bfb7639a68c00cea80937c76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62cff4c5928e55a5c55220fd4ec365488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b65b1942e71dfc79a0b173fe19c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043aafc1725aa510f2cf592c2fd53f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10851a3f0840a3b1e248af9788335e6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716663c13b559d9a672dddf3a7f8bba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a354ae62134e11f2d8f19e3f2dd06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8f2ac93fce2b246372abd8d67310494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e885677337d26a464f415450556c4d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbdf5b40cf8aca86bc3822e89ae022496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7be0c5c2954b2be13ee872c616a47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee1bb2580e40d98d04fb5878b555de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e67713f35ca5105237506e7785a5b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986785ece48d7eba621330a6eaa56d78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bea36a237bbb0799b8283f7c1c0c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cec6d718aea045bfcdfac1771bc76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476d0ca065c8ee9eeb725fa96e25c13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39986a464bd5d288ebae2d6824ccef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22437a69af31364ced89e2b64fc849b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd5cf3f62306a272ffffed052b49d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ce8bcf5a763acd98a6a1961e6d5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b448dfa7dc4bd4a9256d56478a4c79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a97af197228d48c4def1c451380427509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f418d89ef87828a683d15737c447510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07387cc109c3a7b074935176ff108606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c4c4f862d153651389b093991ca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf453698959833cf5aa15252babce6e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857ca6a2671aa9783277464179b993514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0db4866d1fbb8158bd40eabe82400515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00618d8b034ddabae45844357ee279516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c02e8d3cd7e86e3c635ae441714372517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb40cdf745d23482d585d6527a2ead9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bcc5dd05ce9eadbf08feb2c6c6839519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df73b945c7185b66b89d8e8b6dad1ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81c7292fec5054c6d7297db1774ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5457ed606228c97376ff024bdee9c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf65cd9b25d6e37dc20c8eb4bdc3b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb9ccb35f0752b657a556a221e22c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0e9a1f15f41d58d0afc204e5eaeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834951b30da07bbe79a0fbd54cdd52c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d35031d094fbeba6f0ae0a02e4559527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1af7e1afd5942cc1de587c82b8272528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280c052b7cf9a13f1d2ec2872c6c01e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99599ccaf4298626851f77234424f447530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce17c89c37b2fb99bdd7823b1f2f14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e1310d598ca6376968cc46fa472b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029ebbe87a45e82d74154f8dfdffa57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad0a4741bf68874e79a81c78c54608534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7845526a4c363354565e42f06e4df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1a11e359e694ad36b03f34d6a6bab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae793e89b73b2db9ea797ab902855fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5dfea30727f7c4629dd28bd06130538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802e7bfe8896c9d8c36abe70f87799539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273f93f8badbb9954b0fc06c485927540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1213c112d976884892bf302aee2f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54c4bdfdcda839e11ffae17b92bcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefeb152c4353f3bcf2ad21014e8a2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6223a87e2876494d118b4616554199544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b7e4463d8cc25ca33348ab4b91306545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f7e8113b4e9093788a5d543feb90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5490237782ac73d45a56cb69dcaf9fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27501bee2449a998a9da1b477cd6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469bdf8f42a7e49bf658ded0faf21c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c99e6d920f1a5eca900ada5ac0fd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66524370bb2ca1013a3a7c9747a3f8c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1b6d4c891755b4b71eaf3dcc6747552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c6b8927c1a89e6bb21e734b53b561553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed48bd272d96767d6a115a5b933c38d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f2349b8be0880e0d9b22eae99398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c017e94e28ae3ba4e86fc80ff443556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4f99aa3817b725d28566fc85d5ea8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750d56f3591c7bcc67b3c46515137f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9ffafc4221ed07b23c073c3087c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a27bfcf6f7c551fae6057710a56840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce78e6367e53074d7df01eda564f72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddfa533b9cfeb622ce012a5cd3807c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d84deab255ba107a6ec722261fb46a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e580a40128f16c56323a9d4bd20603564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1034e3d0c3889abea3eff05fd2b83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d57daa28b8ce5e5f53acb78fda5117566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6a5ed5d2bdc8c7fd090602ab8c51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47006a9819126232667912f4f139d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c96fc9601ccad715b1ff71a7fff5aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447d7d0f06d36d99fec0765ae8b57c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75714d92a949600372a5f6bd8b41c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763ee5d63603bb56a0fbd0481bfef4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e04b666fc4beca609f5431dc372d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19426b71f753a4f2c64fd9a4b208610574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28e7dbd9e09a52d9b3a025c3f6003d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad67d3eb7c0fe57fdcd432e2d733d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d296a8e916f0f0ec542c2aac759e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d1c14ef813412a61031e70647279a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb24f24c6b1fa3e84ff5845fdd6dd77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e14f318f6f7ab3c815f5d93e87a12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2649926752042310e127030631c639581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6c8bb82230d281e26ba59e51f97d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5c41cf48898b039edcc8495075dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd467412ff0229d4f01cb3bc1de17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c64354d875c333c2a663895d2e54b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ae9d2a5facb82ef04e4170f1adb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f09892896bf0d6ee37314ed46e793587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399335c9369e23de78decbc75d637988588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5d2f550cd72ce5160872481cbdf9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094753b00e71db50b146dcec3606315590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61fecb23550f1318188b1723c02678591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa63270df09fab65ea3e970ad99fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6659011665703cc25e630c150a31d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa94ff1005ad76a54413d4348c85c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e503131c54c3e46c3ecf1094a1720595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e8963826eb28aa7c6d05f8dd88a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663429de173ece7f1e00dc0cc089061b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b3a4fe66430b214fc6ada961c9c2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379c57545bb954dbb1fb825bc8df97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5e789818c5e96d456e0f9350f2fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4530721fa8feec8aea3ee9b26e9abc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07563aeeba55964eada0adb3998a9222602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c2e7509390a4c5ba70ae02a850f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea531dcdecf11542cfc06526e10ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c4727559765d399feebfef964d270605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4306867315b993dfd365ef92974f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693b240652b3d53a2ec8a2acce5408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d6d1938f0a0af3cc53de37212eb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a5f9ac31c15b0ed572117d0ec0e9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fcdf4e0879b1e5f1b4b9eae9235a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3efb8dde5621c1a933ad7a41dccd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd416ec72790715cd99a591bd7d104612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e62c57263c21c9a1ddf26f5351de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e6642226bce83fea32112ad4834ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b68d65b59b79c322ba88ba82be57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe7526af80335c217b671c3e1de7a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7bc222f058395b21a0ff063d1f54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5353be184718260a1c0283b792a3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec186481139741cc315c43158bdee27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c31c7cc54fe7f0d08832e38ed25222620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96430da435da222387a860dce0aea52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8d10ac09388cfa7ac395b59d22e9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0e674dc6371b7acf5c140b7eee55a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b807527f7acbcca36c81c759ecb9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eea4075acdb879a327a37eba615c84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df4183abf358c3ff631998b889cb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6fe1c3b047a9e0d7c7aa244abc38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170bbedc0b3c0555c5609c2126f2670628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08d8d355f8bd5b198c6d242d54a21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097262cb9edd888070d3195fded5285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c77d3f32e8da6c2215e6805b5e546631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97d8375d1617fca069f0c41dccc86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590755d2407e9fbfbc1a848e65f7b0c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998d902d3802fe573ca4d5d9573a8a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4184037ea2023bf9528d29fb5612635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a2abef9bc08ad9a33661a4225716a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c4a22fa9f55c1127cf53a003ab94a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba81407d892d56b2bc8642ddaa76c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec354b7708ab077fb3b1fbce5d559e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873ac5a2310b2d56f890a92e6c06d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79879757c1f585356388b3d5747161641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cde7f5c6dddd5e96e7f6b7ebfad5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40ddd82cffd88ffad084d1a05b6fdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2d3bd1adec7b5d0e9ef96ed5a238e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8317e1e9d5ef6e1a036aaf1b1a5a5b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa77d00b0ac56f5813f0ed5d29df9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51a428b545bf78b00b32d874c0de88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c2094134a380f13cd48d7246b7dcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603af45e63c7da2765ee2e90a05b74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc13278159412ae2421d66d2ce6e3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a48a66e035a5d342656584bcab68a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489aa68430580e2557c2302e7086eb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5907bb12110394eb508a9594e5fc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455f2bfbc88ba7e01f797b2b94a6d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804690f18810a37afad30adc9fc4f1dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c222d712b398186fa8a19dd5a27050656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0304167c367b98a5265be80dad21ceb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed916ba4c386ada2a6c13bbe5b24a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24f8ff2aee4a3cdf3082987d76c41c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1887aa64b78b70dc2552ebbf2f0e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d04fea354cacf375776d14934ac5f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19409d366f28dc5617e5b89405941662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49061a4b2175c610213b9b7fb57fc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe288b24e9d97d2f3783e87f5b8845f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518cf8ee5d8ec905ae0ffb8b8080cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217d327ac8cfdcac79aef20161bb8da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a0fffc16c8db536bbc1064d0bb47e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d6726eaf4f3931c4b4dc62fc2f5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30539377519f570abe4f6ed77ac09e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c237bf52931e8416c09f6922a16e29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc40350a35f3d45e3d3739e54da0b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcce200836812b06eae4caf5ab05a19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0d62cb4103522ad18fedc95a00f9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5ad8ae95a46407c1d7cbd5f424da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5932d8efba9c9c2b3fe02daf49fed3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375da9fadc3dd96e797fa61d2f5a4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aff4f0f4207e14f9f03d61ce1c3674677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e84d20e7c1da3cb90b742bceb52ed2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92222ca29141cc0feef1e80ceb36b7ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce8aa12ef114d0a38528484b49d76680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>