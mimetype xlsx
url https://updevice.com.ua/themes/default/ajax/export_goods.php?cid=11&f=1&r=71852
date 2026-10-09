--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd27fa46ec37d6812cc772688a8b3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715f5a8b699a87a9784be0a93009fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d335d3c698cfbed7fa1bf49fc73ed33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21764ef93c7d86a601065fbe1ef9b744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6981f382152ecd50dc521085e06eff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208decd6591fc378cff52b2dc738e25e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771f71ec2b8b7818f8cf0bc39b189f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a890e71003ceb8a8845866749523a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bf4170e2cfbd877399dff9137a9519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311ecd4b5161665df81067b172d8bd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea9a34f63986781f5a0158ae4546311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dd6d445f37ef31a6678ab7992522212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b714a64b404e19fbc2819fdf02b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7e9c3aafda230ebd3957a1d79a56e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b1375c18ccaa2c31b1d9f0383ad015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb713c02fded43fc61c80a951db0559e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51175c169e740159efc03964a2f6fe7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5952c6877abe0f8c537091f4c5cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb3b2bcc728ddfa547f5438622e5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ec9deab9c81258ff6e0a77ccf65520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8095d158ae9a38035408a31495a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89f64dcc256114a6c04b3b6854160822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5976f0f487dfccb950c22facb8e3c0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6622f88d5058e4edeb5ecef103e4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53d1474f7fc991a98425f6e6760af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575019337b6b492a92c0e5f7f468dca226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378a1da317130b01f09600db98655927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d94de16db3a6420e9365fdb5390528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dce570d0f74e5166a574fa13ffaa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d48b610b44fefc5580ec769777681330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabad2036a62b9cfdbdfb71619ea28231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6571c837a14100dced709d8e2d0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664277c52af34bda00854287c3106da433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938801675c723e841242e9dd519812134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714539f58c1d28d23e1ac48d68f8a32a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc4e27b204f70f9c0c5444dce047c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c5e7fa505ad0b6fa4f4eee79462ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3a05979e846a91cbf1bb7e001ed438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139527137f34510a8514d7de5f4097d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b674e5a3417c2fb4809573ab9b5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d82fa5499213d2b6ead1b5aaa5ed541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4fac0da004016b9025d5adce1ab7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d6a175176089341a41c60e1a041e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6d01871ceb58ad8de35294eb220f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf361e009b07d0b22aab2aa0619817845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e020f02c3c072cc9281a7ab64640d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a5a3716c2516a4f898ef87043a0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873cd0d3e565dd9f998486f82e376c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cb4ae585a0ae8ebafd3932a9dc7e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c81ef800a071710d69194985f0ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52ee9cd1250660f6e807c6d6dd2f0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb333bc3241d79fb68555be113d2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5654403fbf7d41446e7f8bcb41d8ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7702da414eba33fc1cf329fb79995954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092892f707fb43e5fb55d7cd933850155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b649d9a4db65e36624d058865cde756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8489a2cdf33a4a7d38a4555faea2db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241813a81e3b86a5350f2623ac1b1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74acfce6cf8b0ac5fa98cd3fba741259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105997d36729bcecf937a031485754060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c10973f1e43a1c75eaad2dce53d4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8406b052377a90db7be055d4b1fdcdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895fcd355e6f20a6caf283b48f358d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b8666880065df21f78015cfdc7c0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd97284a5b2de68d07137d43eb9314365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b210a6f19915f236cd6208d429725866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24aa5b1bcd6390ce68e056b69d90c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19f671bb57a2e2d5521d2a00eb23a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0de25af0c13e91abd3f0cd19b31f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683720c2a4c637b1c19f0ddf729ff4e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f772a2e56d3e7b43944a09172ebae4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287802123b05966b84dfe5b54aaf390572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace531c9745118b4b94b91f01a31a2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fbd444ff9a57d23cad9d2463bd37874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90d16305edfd35c945a63566d29f8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4264d733a35d6d8b7b487084bd819a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bc3b55fe8a8c98201b76b6b7410477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57460bb45f3f66d46c9d35e90a9b88e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199edec56dfb6ed982c0231e79607a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103ce6ecb71453cd70b2fe7f0a19a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5ce3b2000af8d313e847bf1ca99d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd90201b6dac52963414cf6f26c09e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5242d52427a60d227e63267908ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b5165d0cc49d4422970bfe6aab4d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83663e17170f78ece69fe3a43740b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31159dcbd20a50773e4380daff8d7cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dfd7938581d16c21442c57bc8d39e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc8b7a11a8adb7141af0d36c1465dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9144e7ed258c35e487ab5a27eee089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8995ca32cbaf0b47cdbd4dc9744121490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02428d3d67647e2ef4ef737fcd13c06891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8a81bc7ad5b238e3e5ac272bfd62c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acd336ebc9b4681d872d7663fbd74a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275128ead79bd96146af0bdc0f00fe0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26371e8988efd0392c7a33beaddb9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53fe144f2cdae8a53f071afb5d8ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b7c3b968054b83940ffafc7b9c5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f1e4ff5dcb53ec51b00b043e0c42b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe40b181e8399541180fe16d04a32699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e1a665bde53d6ab16d8a76c98fdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3487486f7bf9908c891a202ac520eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6e7dcd4decf51f73c3002137e3b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602d59d44ffaafdb9db25e07ca1140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37776daeead50d0df2a9b91469360f1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83fa4219d296cb0ef872741154a87a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52401c35b3b0f3dbd4096871618b40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789556fe69feaed851d93edefdd11162107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933faa75b563d4b44adbb700dd9d55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370b7e37f96223719650c5adccea465109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc724ea57a73d8a767cfff95a2e5ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f6808321113cdce70792d79c72d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88fc0ea4fce93bc8c024b261c90b78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11201af7395bfcf9dffdf39437652c1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061bce9bb0150c1cf33ad8cac5b3c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df6c5fd15fd87bd16e204f259e228115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb88a4bf1f5e979c2884d782bb524116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb566e2787aa2cb14d5c72a28c13f95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692208c439b996995f611a1c04fe882118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f87475dd4aac514baf30265c669ae7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d978f248a39e798d0e0349eaad9c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25ae54cb0c8ae1fe8b5f34f31b552c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c36f59b13202885aba72fd4bf81f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee1f52eb5c348dfd24a1f0c42cb2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eef9b0bbf28345c29661cca0199782124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be9a708d8c51fb42a1b3cb2cc8d6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ce39da88cfc9c2c12e4ca74f82a35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944e5897fd63a77e4d11484f958035127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b10a9ca2b3e763dadd4556fdf3cdb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e14dce04a23cc7cf48ba22cea2a06c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f69f245554e1c93304cb3c5a7f4e4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2020b53229c51422bdb0192d56b71d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1acd8de5749fd1863fc2c7c26626f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac440abc57d1c5ca4e3a26574575461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef3d07614d5d8c5f5e9509c2103bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6de74557fb0acd2efd7552353662135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5225d57c5e3441e5305f31427325e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ad739be4485f0905a48c96389419137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b02436cbbe15edd69f06c7ba8dcbd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f00cad5fe2f4ce3edc795273b158139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f824617b8daac47349ba7d203e0e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd35c833ddb771d7f7e863cadbce8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53246ca98c9c4dff50d619928f57c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e374489557b11e002c02b998eb8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f689a7297d6d0f829af8695a0c3cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0527903881ac799c404d24a362348e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb776bd88687f9580fa4f2d08fcd977c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13d8acc152e357e3b5a4c284d43d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c55c8882961ea5b7966575a675822c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae40ac1508d0cceeb112dac6c7210ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255117a73738d23a0da92a6356434b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a795e1964a945ea1e785b220a7dda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b113e618f0b5c714f6eed0c9a73c04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d6857a70fc1fca7b0bbf940c4d3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75b83d512151d7e147bcfb935ed679154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077d1cff916bf16f32e473b20a3c2cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc4acd4affd908fb10d186fa706a3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc424bc5297f589acc49388f35a83f59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8e99720186d0af07e0606c0e9c48d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea97330a0fe2bc987fde0de26bfbe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea472ee1459cd7e2b9a901be9c98f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387596898be92008e396d9edb16855e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8403ab9151b285ab851660d9455853162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea236e23746d949a3d7838653e420163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7fc40c79a98ccbeea5555d8a9497164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62694f9fbb3c5a4d787f18e0d82ec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1551a928871530071ec54f4e1d93a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c553f68783218ea2b8882b001a96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bdb6d9e53abefd52f8414b97b4560168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ab452f3567714f099a214d828e18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da07e0a97bf1005a4a60c53822441170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce1625e239b6d0889cca1078a02736171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f0c44c5561b1a07f749ae9a465db0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cba8e32c2fb17fb595196edb41dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13da43723b97f1ce836c6e282d094174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c05569e3ef376d716dab0e2ba33be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453ddec67acc8f515aa04dbaba1123a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd7efafe1213b9675bdb81dbadb44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e15e0876448740a5c8f3e7c5a893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44feec3bad81f9068ce24ea924fb9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953182bc9d010c2baa980687acbe5d9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae734e3680d5e07e0c14bf050982528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c15d3b56ef3d51146c052e70e3648182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11701aa08282acb1d259ab3b8e437be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2af0061c41c076ef29ec2272f812184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914122c657f874b3d23495358875a68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a079d80907ba4bb74b2b737f9d0158f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b71f1ab802b4df76f92d0f6aa029fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccecf3c8dfcbffe3fd51a4f895ea05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252b9ed61c65eafade2a8b07869202189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a997cec030c54c289f19d8319c973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85257bd6e9a7f46f84928d7462f055191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501725a78d83288a4dd14a388f12b39a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502980f20120bae900383ff9f9316e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e54653d78036dd406c3498804f081194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b950edc9c017d7f45d5e8fd13aceb15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daeb72a6e858d1a34ae7ed48d5de5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360918a6c95c06404dec4ebbc1557ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c652da269160233dce4a06e1caf06b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3eebfe9ebaac3f8924f1631a4b3f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6527e41c377843cb170d2fc2edfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd052362e8652a328f1f849224e8bd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858446e1486ebfe059e8412399109bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f18055fdaf1bf1d1402f92702c57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39342becf3c790b96ad0e78a460925f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb18d43f9b8fcab8b520775d5b4a7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921963b8a445825b85fe1b6c1c60632206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1576d0895329b75eb9cb8681272e84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5c46e0251b9a9c518f5dc49a1f87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a997d821e8421d44d69370c602a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2fae22aabe194a717e0125c8f617210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c39aa7da7f9928c6547a54dd9703d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f690d0854a77f1014dda724722af9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063862ceef7d25db8cc8b85cb89bfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2929080a4f248627268901cf37bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e804dae2d9c193a41d3b13c2990e7d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116826285749478be17849e451503572216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0ef6f8ca11d8b82511304d34f4da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3063376213855073a456eb7c0aff10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6cc7beed035c26b1a08cae1f7c46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d915462a730db132445754cce40d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b14c02b9541be29cab1d24611a1f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887abafeb7bbea97f6177fc45cfc740222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d62047b31fddbf89bae7c940b5290223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa01a37e2c4c4b6e2781ecdcc9000e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0237624e7f80cfe60bcdc0d203a59d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a447daae65768f3743884c79220de8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052dfe40d0c917489928622558cfa40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f4fa8de67caa176274e2eff28083228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9518cf684387057b377d4e852fda7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047981930f15079a62a41321caeef990230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b974702d2747a67daf545e4b851a2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48283a447d976cafb8edbd8eb3fbeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58588afec381349d040044c5403f0c36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994520222fac27c84555cbaa368ff4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072e347b91e731e92c093b88758ad29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89dbe09924a8ecb9caeca1770427eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df70f4e668932c4758b575b748bef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9888a458d0014673f4a8ec45b4df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc338a6fb97ef4df8e900925fd2d51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8109d27e2b6082f222eec710dd244240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f11c5eaf6116718a9431121f297c01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c1e9c53a9d9adf9a800c267939235242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b5b951175050baf4b74d854e4b39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecb7383471191190f520e17444a575244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dda97929a0c8ff58a7b1a26a05bc35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9d7f41bf9fd0f842c0ff0ecd12f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336ba59af6c43bf9047299807fa92f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40aad1f8e7d726263dc3ed7b83156f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0420cbb61f64cd069b7ea03ff14a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780c23efc5b162ccb1b1679f6e2008250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baed7f5f046418a351d7eacd9e4f4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de3e4e54499a6940b1ed6356cfc0f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c701d03235608edf627fc17e0dd4f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca73ba5e71af83975304418eb0501254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c66bcf3fee7897d032b31c6307e8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c306d402dd6dbaeb645966dda03a18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecf527cea9058a956c5118d79a365257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f23413aa3e409eeff37db7d06c36b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37cb988ab3c26b6b2f1f7a3b706ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd65b2bd411273254d06b20882cc3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539eb1338535149c591695579371500261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02766becf3e17017c1a30212f0ec80b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5813a2a5e8bc3b6b0f390b6c969ba1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e716e809bad6e351652ab71a11d83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e369b1df6c57c5e99847c16108dcc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e960aa918debf57152d8039d7994c35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf058c3871f4550b1c5a54a3644d8c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca1037fbfd0e1a81cb03f95c1b08f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe8053ef7f372279ab26acc3c3d93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8f7807af6d7f4000cc4ed5b6e262270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c633f486cc68239f0d596203ed7709271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e408f2d89a2efdafaddd56a1146bacd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392bd5061d839ce3b92e233dce78f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4ec4bc37eeaa7fed94ad4c64db42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9dbf3abc18648630408528a5bc99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d30b72e8109a593e871e5796818c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614821509c506a49a97a18cb7b469cd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa68ef09a42cac6ea4f1219d4341c2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ce8d2e6817775fe422bc225066f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae362c2d9b9bb72dc7e166535897d63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895522c977ed2ede4733c927adaae214281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db030e147249d7fed4231e77cb5290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699ea9b3909c2ee84c997a39c5b764283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8624cb456ec1c9b5b6afa014bd72a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a900c5972cc011e01a4dd70acbbe5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71bf4723149d4e9bcb37fe9253be00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2e2ec510845276cf72f707c390aa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3461d8ec69eb081c1f12b45adf588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fdf626b7268fbe024f590c1a61102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf54b4bace5a6817475f0857a3f0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f790147b67f52ecf19c0dcb4254934291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f866d3b1cf9b2b70994d2d94219e356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd777ca173cf004c9d62dac940a62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114219d59d216fe9255fcef845ef1d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b86543628e75deb31c3913026371295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6eb7c3ebcb0b0f043a988647f06b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1c13cbdb1a9308781376dca261e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949277656592950d05ef188444fbf25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bae24d5b7a0a7ddd1c0daba010ffdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12edeec856fd363d65e9044c1a46f5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d47bd314f739d8eee5f4a8170049b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa524063e9c47e765f6c29e6b21fc87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07b99b262ebc2bcc628a8dbe71b56e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9679fbba779f7fdff15a41c7b364392304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685dbb3755b02688feaf834b5d51d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e20f6c830ae0b57961b1872c6df6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0171fd19779349204804b87eedecdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec4842effc7abdc4448543c70153e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937ae60a5e76ee15fa72fa507c212a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06854f3f69befb3ff33ffa683d74662310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389ef5989ac032f913d996a84204c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f54b03a553fd38ff619c2199ed122312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fc0d8ced5adf87b76b3a9a8de37ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1fa0d7e34413e8de597dc51b335a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d008bb926bd5c75fb8c7777d9861b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9fafcb20bee9ae2406c2e0bc6944b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae5747e47069bf41eb6d236d4e9bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758954fe22b453afb73a5cff037f6380318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae402656715a1da0d833aec35c7e1426319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe1345d48aab9e890eebc3334c4035320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4ca4e1e1ec25d55c4b7d9de239681321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac8a721a7d2b300943b5a96ef7599322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40668b4042494b74ecd58dd2406f5a41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af5bc7e36a25756bfc5ae53f9e9a3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0356ec176d27613dab2ebf9e34e58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff6860087f4c419e3dc3ab107257b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a471cd24c4e9f3c51dfbe8c968aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeac35e93254df990d33596ae1aab4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5a76a49f3d75326e8706930d7157b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f162c5a3fce7f17d314fdd38a0041330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480af6dc3c0bcbbd7f6959c17ba0bd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ab954675931f519e05f81e8a4df0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0bee2859de5e0e7d7892a5662150333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1c237a664fe1e2cbc887f18843730334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3d6348c0d7cb88b4ad5e1111f6af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104829c715832b5939a5e519d7738438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae5cb3a172b3292070d3aad2a73085337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9105a09a8e78fb43321a492543e79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b83dcf8f25839e2c4e957f723318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d2d23324a01fa513310968fa80c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b2c1f001a06c96e0191e066158385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae32f2c61917b1334caea73635ecb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf350390bea4672e2a5a278528c0020343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684e3769ec7aa4476965a45ebbd23b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257f15a0b2f4f9d723c53aa5af3acb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee4b462df9b948638e467ba081cf8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f39256463466212a2bab44601d972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f579de5a84148ec847967b778bd09a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389e451b19cfef08afdb2902834e79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349d73f8b804573282ae579194d50b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6e5636fba64de0de8d59f824c210351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5008a1f15181de5cab12bc15b8d21a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6bd647f1cdde6b6342162acc9f58f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398c1e085abfe31b1d19e63716939b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58896322743f9a0a21499bb88a8db7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f24e5b5157700b3c1b9f1f9097d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec84b5285c53cd1b15bedc836750a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535bac9d845836808a09f454f32571358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bebfcdbc54c52fd77aa6254aea4bf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8760655f1e16d6fe32509467474fef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a150544bcda2c3d403b2e1fabdbbc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ddb36a2e16b29308b5002a0bfccb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cac08026128715b9a6cbd96b49583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc7ba3f9b1c01c4ad76eee8b50e47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c44e0a60a4df9527cfaa74ecb4cb6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50591e9660949961a45846bd61291d5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb11cb3fdc099fa12ad586054b4ad86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f54e0a7f33c88cf340f643096a2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8347dd5fe255f0b09b11c8839b376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66294387b262cc34fab9c6f242426da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09158f66ef449e4fe1eb3191fcecc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8102a22fa5de837f9a5e16965d857372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd26c099114d362c35d8565771cac8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ccc95ba0ca7fc343014d6eeaaabf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31128c3a6aeb454333daa7daaeeaeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4b1902130877ee25ca00c3e80e7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fbe7a7154375aebafb10eaaf43646377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b0388d17e579ecbda777f82456183378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226242b1a0f0b1b925c2d4b71588dcbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bfaacff3415f5729341209804c88c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251355ce0720a68c9d74f058e44fe5e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8537743ef12c467523ab0bf907aa728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adf3fdb4bb0eddc5334779665e0014383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1bb9ae8167884fd8bdb7a5b224d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff5d1c2b3dd0385bc833240914877c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa996cc9eed942b1138f89c6cc7f05ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4fb660dc96b2d6c1118d845feeb41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca4a92617169c98fda0c686dcae57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb081ba4b6127969931a09ee5d0e0a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422fd5986c092451a21fd77be11004a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213a1222ccff0b491f4969f5e023b68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abb5ce8bb503ba7a9612b3a6b13042392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f346611314d3320b04190c2ac655d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad96cf224e7c3c0d990b6548ab9380394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2ad99ae3b39a140118a6d599ecf2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef96d881fc83c6b69038dc875356a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aaeef9affc3ba374332515024adb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7698900f3c67818174464e09c6bd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dd3d6ccb65823758a42f63e8d70ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4019817a4b7253852d255e698bbf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436f474cdcb04855690537644d712a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2892a0b1fa0b2dfc1cfab3c12205eab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c4d25c2ce07b9189dfb9c6c0b6693403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14a6aa07f8a406308a8d6dd516fee5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefde607d926b548ba746ed6ab11094405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1798119f62add6e6befe43c004174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2bc7b44d1e17f10601ab8e792e4b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd43122acb657c4829beca2f2b9f39c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54febd6ec298e406c7c568df98580373409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fc523710d90df7f3c910869cce9c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5c05b33fad84c75d80cf200ba9819411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ef0c7911109d73c4fe417d2647d19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5c0e2bd749b2171f8a422c8af35ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dfff77068701cec444cf17f015629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4174d4aefc0ad12482b66df6b7e2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36be90e6a4d7954125f38ffb1317de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd914d7c2570d37336cbbea1bdfec35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1ddd917a5caecf48e75889c39e32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9907eecd0e9f9ad3a02dc75d4b7b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793a14fa7faa74af31379e739dfa2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bd450ad4c1872a964bc90eb68ea44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10973e742a167369cf309f7045ef836d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0deba0437e105d78000c421b5175bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934399441e8bcbd4084e1280ff4e2c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb8ba9b46ac9eda9cc71c58b97ec21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d3a6b10073770bc4281bf0dc811df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd0e3caf6d6f43c0f82201e7b1b55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da193566f7afddd8c34d56a4ad113ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa58b4b0389ea10d6a906adf1293226429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061828c7e5f91cbee192eb0cf5996ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444ad24d503e0c6a5ed211f36e129ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1cf2b52a7096dc4f5226a68c8b02e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecbd36ae65172a8ae90496e0bd088a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea80493a71f443e7721bb2cc5cf14c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dd7b4c3167feac049e77a1b628c98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190454af3df530eb3de5543ed9c534fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f40a6c320f571dabe2800e9cf5d27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5160758a9b7c80fa278fcd27ea30d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b453d6e5d635c7a305f6e54adbe8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a847daef2c248f54fed4d64ac94bed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ff512a4683a041fe3e88e895e704441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c9290a53523bfff7d3b8795a141f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602724d9c7e0aa9d1f18224369b0ed5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7b66958d2ea37e6233b61cda0989444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86327935d650d0f6dcd1fc1e65c74c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be4f3c5d4ecd61213e12f4737f9f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b05f78f6a9f977b9d055a053a4c20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da915508f1197b10c044b04d48a308f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a053156d7504bded5135df8af37f5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9bd0c8a0be1bac60555153a30e0ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23f4500354ce7d71233f0d77033a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e23ed10576b29c12c16028f3f596a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec44f6779173d9266a97fde535227d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e313d9e9101685725a6b2e8b38a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310eb13d0c92a6945e6209520703815455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88865b7b12da8d7cf5105309da1d51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40088129d8dee16dda6884a7183f92da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deec9ed4f27d8f08bca23b913126f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d4ccc61e7c0c0513ac23a206e17bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff7bea1961b6c52bea478b9603c4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8f3029440dae6578f2f925d7ff2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d1560f65b2fab1538441c8dfe4fda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd8461512c2615d4de1b804002ffd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e700eed9a274666e738aab96c99f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d560ecdc89bf6883777fda51dd5635465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21139c4efa42266397ea8f65af111466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cee845b2b84d20b82b5c9a0bd116ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7256253ba6a0807c0f7169577d94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa521367ce2bb45ff48e5c41ae87a5f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0cc8d96a995d4ec321ee5d47d1e57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a49005363b04cf6bb11266f7e64b9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f57448dd6d2f48f88ccd2be90315da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d679082c1262df70369080245ec4662473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbbf4f2e0042b188abdd0b25a5bfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecce0830b2179c071e6e1c2f5c4633475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862d57b9d3943d081042a3cdc92b43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371acfcd39bf9f16f2a703c5c2dd0de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd34cc53f3df377cd02c595d80f6631478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9765957c7646dced0713e5019c6d8c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af93ae7e045569d85e88d1e23b5718480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74a470a89743197b7805c7b3a414b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8f1c9345ea3e3ad579b0293df05b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328542b5ed38bb458897b06e56400c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac756001a73ede42efadcec6d6c6b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759471e4e1b6819f6f02c9b8e6815a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c589c1d8f12ec3e729edaba7f93e97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abeff35d77538ac37b08613e7b6af8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b8d54d50d060fc6c8c0300e30574e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618baf992986eae4513adf0a2e4ed7b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d872b5b2cebf25f0a4d9248d17250490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981cde8523b2f5c7317a7504e454af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed675fa63adb6f65af4c3bbc9b5a1e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264cbe8be90bb31bac822ece21df62a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7df72ee01d44db6f42f26a4c424212494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee7808c36ad7f63ba6cd82e37eac68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e557d496e951a98e353143fed3306496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8dc5a606e870bfe4154c2724ebbcf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14905a209e78fbb79e11a857cf6aa79c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81865a4e9053af7043d1c4691948d373499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704b380e83fb2941b99c46d0ec29136500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6be9b34bf0a9871e2a17e163cd05b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff13a531aa0ba43dbf323f3100d09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b570d0be0e0e9ae597b5ddcd73af4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb4b7451d4a4b62bd1eacaad86095504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81695c1be27a0826f12b722768e6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed63225b2e1ed3fd0ad6916e6af46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caadc73949c80c076e44fc88c5ccbf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e6f2639212d73925b93ff2e20a80b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6016ad620effdfaad6c97d0cac7382e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91f488c3a6961178b51e423fb5adc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53985c5f31a0e79c21c66f0f9e4c19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc693dc93a88c1879ac1a6805cc1dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51389359ab2199e06a49dfb6daca1216513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628075f29e08cf1a59b026868cef2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d7f009124e70ca664b4268319b2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5915efcdeaa8bfaba2d56d8bfa21ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54c7c74a42cc1d16e7994e0de3a984517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e75e8343c9ad6093df5ab27fcc26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76891220664239ab1bcf94d46b04e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73747db88a1552d890ac776ed6622d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6847518a136931fc3c61a7aa7f8ad1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54f98f6cd6ead01bfbe9c036994760522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f76f81dde896e1a37fb01188444aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38507464cd9cf307ac4ea92395ab06b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64847c846cbdaab2a2c18f40023c7e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f236fefc846e3199eaa615d66ca26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc7638522475142213a5214ee2586f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922517931d49de7520187aa137056cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53c958e5327c900df745e779a8be25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe22a9e9453bf4ee49412823c0f9f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3f6672d428ea9129fb888fd5dd227531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1485ad2667ad7257d4b0259c8987a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9776a35023ffb5cf6cf6fc4486389533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab15e7409ffcb1d8ad7082d35effa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e0a81273f71e0f36c732cc3490539535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4498ad499a3ee825890e480f9ceb12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e88e9bd18a301e7612c4d806b496537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3eb955d8e30a67ad9785c4bf2b6ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf3d08fbece7fd557966dbfb45406a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fe1b66bae3a650d021c67c338f8b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db788df13b8290c0350b3fe03beaa6f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a8802c6f6a4118cc0041e64782273542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890838ed3c35a91ce2ec802928c491c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2ec7e7bae1afc24d9bb9173f2c47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66995e7ce6d482368605d5fa9bad1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aba3a61bba6c2901834e2b51bf1bb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf44ab8928bae7a7de7cb4c57f9ae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd2e4cb56392e20a1953c95b04350548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2850aff7eb267937c75a5ce9ac35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff28be362ec46345fe93384c47ea70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6baa2164d686fdb870d794e8cd733f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97430b04ff7336c8ac108f26bd678d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89823f25ed9b4c8be7942f48b045c57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc19771a5e8dbad48a591f67e398087554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859294ecd490cbf5b26b294d261bf9e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a537b53670671630668a037ac25e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d4b8cf4c6b189666f0eb4bfc4981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929680d39b5753ea1f8c36d77f42d1d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396d18eaa4da7ce1b58fb35bd82db2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847889b89fbb3b767429a8fc66d070c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859190d92b223d112964828da833d4ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a3704ca0ad8b9f10320f9a00ccfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1f001fad0149ccdabe36a9d7b748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a7ebbb2643a28d3901ca94576e9d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218c13ce1627770aa82643960c324b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c0d682a274b14faad425603612d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319973097e654259ee53450fa01848567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d689c855173a2f43039d05611072f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355f3111be58f7f6bc274fd27924f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6bda2ec033393aca029e83ca4ce38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01161b3b9b4182b69c4f188a0a72a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860914f7e8277bd8c4591712d19db60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97731667d205ef24ca8e3a84fe80a2c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504cf439306deded24a0946a2da825574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845281d08497d469a0ddc6b1f9a96b20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef886abc7fb2b24b862c51a6d82f04c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191e11df66e133a4d1d0cd8b33abd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab344deecfc5eb0a60e5d628ab46b76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d75e90599904f831b4a40b7e37971579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8c5951b987b7abeca21f3ec9d26c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0ba401f7691b2b5d03b46f140944581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9604c240e5f65acccc61541c837aa33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f394cb445e7ac226dc0bd6cf68b66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c379cb40b0952b37f4654fe5a19ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba380fa03c96552e2a1305546526a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0928723259749b0af7b3b65238ec95b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9b7d093d057b5f612451b94dd75e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8526ae1e2434af223df59848be78c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0ba9cfd5a74fed46316af06189406589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335a918f8cbfb6cb8fc61cd83142589590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6003f3afb8dfe6b2a42689110a2ea3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c30768226faa9187da3761af67a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff0524c05798cfa4fc2ef353f7fdd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af14bb150b223682547df8106e4a30b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535ef2206bd20624dc869641959f74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f06f8c8846d8a18f2bcfebd5e23c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89eeb57f7bb3e87e08b4e5f3dd15d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7a82110b25655e7453191e791a64b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18830afa39eebbd028ab04fc9942dfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894ce7b8cd040460bebfd3c35a7629600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d748f38ead16084054f650ba9bc5dd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174c1e22c12f648942c927b0ca04b84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3fff9ca16f01e28d8c60c9a79879603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b6ae5a7753550456ed5be2d14e605604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccecfee836717e5a2f163df2b9a9f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06892531927e3000c1264ae4dfa435b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708067021ddd85d73b3b4bed1a2e8e84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3481ee45cc33d6b0e0efb614b338c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec417b3d0d6f55d8dab5d804d67c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a722f30093779d75e7087d6bfc2d88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1dbd2673e8cbce5a2b8dd5310b1c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f76859244d96a849270f8ca9c57d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f805a17c1e171fa6cdc3e1e89f821c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23e98527ef908243e774df89ca86e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8ef51223a53d50a4ff7b9728d6f2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cfa7485145f18737a65ec484ef91b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05164b253f07a2cec420819f5f710418617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab4e77b4c50c573a0c291db6db094618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057531c9f24a47a033ad35446dbd16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b8a54e272209ac2b1aa3e88eff8f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e54e50d5043268032e1ad79cf6dad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8861d1ee0dc263a5481a44fa2ef0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db80182e152d2f43fe310a6d68207623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daacfbfff7e7ed76f1cec445cde1b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0f18153f41193f3d2c5b5da5acb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba7fc1f8e53026b0d76596aeeb2bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e8cf6c22aaa317b8e567647a9f40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837d3322cf05206e1c4b2b42292789a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b0067a7fb58b7cc96b07221c5018629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6af0a70c82330b165563afc00a56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a625b7863d4765bfd6cc2348ee4cf8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67133845ab57bb33afe48e057601cf6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5e0cac1398411d731b51972d8455a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80d786c56e350d18aed0b5f21e3fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c71303f66a5b673a38e558ba28aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37d4cf756aeacfa7015900540b8e4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e9f26352e441add9d3be4c21b823637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4513e486a769ae3877eeb3bf4c600638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114386a8205d8293d24a03e7c68de20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbdc3e6c5334fe63a92af593dc36e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ea1373129bf3fb627ad1bcab90a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eadcb9e6ce22e049fac40d6fd18d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e9487cc6cc1334bac4f6f61f1ba7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff36ab01e709b6b56c154e1faa8ed6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc173ed3f091fa9e704a0e800766d73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304017e4b5271ada385f9256cfec2fc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e716c7d218d7130eea4401beff4b14d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc8ee5e4e8de3b40f7d821ca7b12ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a85ade228bb5430e6dc29fedb404649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8774e69e02eb31cd946888cbaff8721650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa028f19b188ba9e52b7189d0b7488651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194e49d2867bf54bf7f821531230465652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2cd3b1daf43bfbe6e95bd2c37657d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e662d80105e8a02eba0f15cf189cf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ccf0e1c42239aea99d59d913e4441655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b8bfb1ddf825f5424ec02b98ec53d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d73973ec8bd5e6ce0b27a436d67f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb4929ebcc8cc4790751bf665577d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb90c8812d19b9a4d4f6384ca7b8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe33a10293508f9e1c5da8f88b9ed35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f707a65bff268e5dab4200cc7c843661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4df0d7f028b4ebe59cdf272645f716662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82683a1e43d66a5bc1f698f5953eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50951b271283f507146504c757c55430664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd8ab503c104c5f8affdfcfd8542e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5eab9a36c9086f594640ff55d06e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1482291a61c1e5e94e2b1b79458b8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf7735cf646d510a312b7d3605598668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513ed5704cee984ad92569194a95eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cbe5bf5de7886a6f89527277b7df3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586156c2c0d4beb1644ae7b1530e5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e00dc6da082fcc6bfb0d0b1ac347672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a87e50c9fdf7e96217f700018d37c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eaee5409761a1e231f57df723ae15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2179aaef07ce32252a7cc7b9a97d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be734ec9ffe723949489867f4bc07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4326a7514b12868372051b00bda8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea723d405bdb7a590d7bfe78439807b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314230823b94f3cb3aad5083c0a2a7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf45635cf37bbd12931d1b307cb46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad030782657f883540a6d9a511dacc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b29200292d79431fdb92be514f8c15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f615ff4c037c7e2cc5fb136655dc35a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86fbf5e08a9db72be7b30f4bc451b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b66a8faca00c385ca6340cb261311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277f23d1f224ebaa3d65cc5596ba4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603aa5ad516dd28f2c6d1f9cd13a0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf245b3de82172f238a5a6432259561688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23d302a80641c638bca52e738d3123689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a51f7227bddfe65f96c275c18da9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71540ab0b4c90021ec2b7e0080387afa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b27f6748806028d5c7ad3b6ec4415692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c6f7e2f436ecb320abe82e5d5ad1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992b4ca40f5ecd02bb1a7ffc073fe0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a17db827370f6198730f88cd9d65c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fabacb0f01c55251ae39d394bedb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f6a8af7a6ea979c17652c4ea3dc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1d78149c58c4bcf99fd26fde2451698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb326257fe16934db122da15567d08c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a27baf006fc3920ed898228f3e8c30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2241270a59b35ff7b81c97ac1c0cba8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2355bddfbf11aa222d331cef5561f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88d0d02a1985dced7db3d49434bded703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74330babdff411f2b5385ef0a14a00cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a8bb8a8ff0d145bf9368ab47c384e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63b4a4042504608726d1a707a0f1b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c9da275c81c53937a3496b311c7e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863801bd6f1591438f1bac7e7a76cb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6549ea2e5fb2ceb5c2d3c946f218b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beeb41a3fca434b1b9f3081e67d81b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69161166f0a010ca701ba994eeee0f86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b709d9462bd097d04cf5c4c25d4d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ecffa5b781491c62b522afd5224f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbb69135e586f50f4012808c94b511714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb98a3201d877a7c4e5d04c38ff698a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aab41d6f19e8b259a642d9d7b2ca37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c945ea8854e4fc648517f6d9a3a44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a560179cd924ac0947eeda2db6e42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8a3278cdc991c81faa9a369ad16d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b80b6c5423989424b2a292581ba44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec800890b74773f88666d91cc90b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5ea2900bdf495243810b7fbca0806722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4145ffe638fa5ca408d8485c7326723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a2448ffc6adab10db78c365f1a76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779588ec0f11b435478c6046a0697af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8690f924c0bddbb272e4b52b577979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a741f255cb6c6a32ff184c378d9b89c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb839ec5bc5fd301d8b1c9328e07c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cba347268e14fd25ef05726ad5d0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74903b24201799e0efebeffdb9f94d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f17c737646c20f3253f34375c1ed1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57c65609537e85b5ace4e263a24cc732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c92d6fa13770b56984d87be9b5cde01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc72b2c07c1ce2361f5762f01a52b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a883bef3b02b0b6fe642365daae21dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e288c9a60148987fa0967a932ffc8754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b13ca7f2bcba86d12e32a69d1752035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b495df3227a74fff514afcb3a83f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908098b03a413618b87e8c91f2398cf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d710c21b402b759c6a8663e5f9a20388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48291e67c708f74a70538b4c009b1a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b681dd5d469a967159b22ce230509f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7249683e9db20c399a0984447736a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e74a531dd82815821a88e3e6e589b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25b0a73dbc1d0f6ee40d32dfa7be213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4519ab1aee38407f9c3834b40ce26b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbbc4c4701c11eeb862dee44ce061f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e468d6ca894a10fa2496bb3a6c51916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03001f4945cb13f30e65b258cffade1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6857520047fc0c5e1cc639cdf505e6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7400f96156d7b39a99011b189b21219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5900185b751cf9b57e18217f956320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d1aab1fba9633ab12e386bd1c56521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b2cfd263b0d6c1b5d93e6cf624d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a309bae88a3d477ba842cb17cbeae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f276b6b025ff6cd4d029b832162a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e58f26e52764acc50dc02ec2532925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88da95c9cb8d0cab2ce09ee4bc93b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae6a3562105ff6e4abfdc9a2a76d7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a77919a0374fb8e8de31751174f9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bca571b3e95e6207546ff6440796929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1a51681aa1da47aef9c642dfbce530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0db8532768958411c1be2fa0695631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985478d9b9a1bf1afd3e611d952e74bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ed9c806d09f45fb43b4c04cc9bee433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7248e98adc450ba863cde326ad4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a574f7d6d23e7247d4ee293ec9ee435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24985765ea4e86071136cd8f790545936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ec30b236e11bf5be5ac4f0ccf592937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d81b18dbed411f5be4fb3383f8da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c33d8d76a2505c361a0a73f45d91339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf908ad8e4010960d4af576dedd00f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176131a5eb328ea7510ec6738d8758441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10f550b998357de38e518273fb78a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2f950e51ee080298b491da28c99643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d9e06527292fb023dbe356c3169644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d61b1f8c3d95a24ad5f039d5ffe88145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c2c95d04285bd558465c37fd082d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd432cef6bd06eb858d11dea103677947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff414c5ab1aa1b54d3c626656994835b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b714c775c2a8b67a0ff25aa76273f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c15451c69a2443df99ea7a237765050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b8f1247abce4f5e876ae38fdabbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea50af41b4b833122623a687d5b1a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eea7bd43ff66c53f52e2eb133c10e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b85145f39086d9dbd07c9de78950254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c3938c93074dc9d26db89c64b12b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8dba36f6bfcce92789263173f582756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd81bd2a5b886baa20d5c6d69bca61157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652bec56c922d851abe54bd0c151cfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4212cfb95f35978daaf53f23ab75359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ccb3a770b523c57ac6ca03c0011460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd17af7a2f6c6f0e5707a119bd7e1a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e698e88918c82a54d3f388c9a0fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37400931420ab91a924b92fc8fe99863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99d578a26250cf7dfb0ae3dd78acf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40c2c354221a8d7e6a79f528551ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6078311fd1904a9362b30d4395c7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb514bcacdbe7352e8c771ec200175467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dbe65d9ae19725904cc1d955ac65068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763572847e29e388654eb29cc5685b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94605354191c44b43eab039e2282570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31001f8cb150c2ba391b2370c6a85d6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4e53b89a063afb4b7a35174388dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762520626888e86768095b6b001588173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25659a6d5d51556d6630ee2936e1bf7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9e814ba76ca0eb7277bf032e3831e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d3d75eb6263e6db4755c0ca12e4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65553a5ddd1317385db0087b582dd1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840cbd172d5043506893149bd1ee95878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f42c4a17c8e48fe85165f29dc71ef579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef6678c7f222bfbe25932adb445af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28dda5ba12c50d9263e8e1d6abfa7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e1d654dda31344e8c2678ab14e1d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872b8b7b24d1a27f12e1996209cee4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20533ce2b8e1b2e838f372b87e274884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e728de2aa19a957ca713ccb9e308e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094b9cdcee624eacf599f173969bf3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632357a0f839f5169bbe0acaa5ecdff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd745836adb8c4345ca9cf86714f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8826bb2627a5454c48dc71b52d1da889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80919db178c217ef4e7f7fd241b884eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75d3fe6f21cd9abffaeedf4a083fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbfe1327b9566014761bd3e011c65a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290e662efd4eaa6832b3717940e9c2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9b3722e2f2b30c7bcb5d53d9f2ba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3681f092066083323059077c45fb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7cf48ff5adfe8fa54e0a18ed8f03096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c33629c45793ff545ab4f271ece2e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceaea2ca01e4297a200a1e8ea4b00198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc235d3bb1f79732afadef68c002899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dc723e6874e62a961ed9e04cbc2b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90121e87286a7cd0b23134af54f85cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9866e708cc56540947c7335795d3bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300512e61e111c91d294afdd82e2127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da55acd1b5fe50f8451ebfa99675be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc79a05d4b1a3a1aadad4b14505dad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7555761564ab458e229d9ba3e3907106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812feb01d35e733fe96b9a44f34a5527107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7c65b482d82ca669c20c5d119603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08826771f8cf30f27870f50e1d3dd58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092d9d0c0cc8fe34fd74d7db6fccf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f461fe3d4176e015665a8f6c65945e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8a63e758b899097b62743021803a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e36318ed55bd569f001385c51fa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd32f6798239dfff99c1d78ea942700114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61585921b7389d63a08abe73a7e0a33f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e26703d0e8804cfb08e6578ca56d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c71f0c30ffda0fce4bec9627f6d8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51146f2804f9e0942efd9fd511c51a64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673574ddadbfea6875a1345b699be601119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598e0477fb3ddad32c5e9e013720aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399bde3d28cd4c4eea49bb0bb9aebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3da81c4b698d74e34ecfe7d91a98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f92614f2189f16ca56da5fc995e00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef7eecb9918fa2efba2d6f1e6fb53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9693cf1990a467975717fd25f9e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0580aa4d36e062f27ab4ec837fd42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9852c66fc2fb35991a284380615649127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09876b60bc6cf67c3a277f7644d4b00d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6008947c2160598da9a67ddf8beb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d2b84ba5c5f7892801a36045a1e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9b6c6cd387e40616ac797450b3da6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c57ad0cd3e73d2123e48eb952c5f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c620aa6b7e3179539e7a9fc339ba7aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb421022a170a18bc648bb4396607bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537626ab899d250044513877921b125f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d921039ce0c149c5569924d25a10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403eb4b851ca93af422a9bc2ffe611c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620ec48163ab97f9404f66c4aa62f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd478e4b89d51bf6702e13fc162d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc603031f9d3ce0816c452478930a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732186304073a10590acab4141c7f70f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46109b2ebd592237189cdd337688a99e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd99e4fb875a26605522006f002cfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeea29e4085c30a47b833d976c3f072144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24810d05f3a04c2620ce284a8b6d6261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cb53a32c6b6de9a8c03ca43ffcbb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2599d6848a1145f7984660a97f0c21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856360dee514f801deb70bf47cc85e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2ba4f9e3ffc17b247405a7a4f87f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954767240d896e08e7a113d9699813150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9697076d2932216109d59808fb9e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4429bbab83cc15df231201d470455152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41884fbaf776e2d77420e16bb17bdf69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cb75b7d480733c1d676f666e353a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4a62e640b1160743649b314943411155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83bf2516f18e0bd04a0061806a3ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1687b583bd36c254b32a502fe4392d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916f861d8a2d81fa28e6a07195f18b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa21f10bb59de6cada7df19b7c1443159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42b145a77549449b1b2f10a868e46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e71974ae83071f3043ca0caf2260e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa4a7a0a4f3012c3bec7a5a6c7d112162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059825ed5ba219c1707998ee2f705c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcab2049b67b85cdc5b2ff936aa47c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a650851848e39aeaf5929aaca631d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89401192019fda22a646218db243e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f948cde2dc0ae248899dd0e5363e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e061774952c05550087f6c915028f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e562dc6a319b5127c1252896785add9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a2a4b41321cca50f07ce91d3be04a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ce7b10ff3643afe8f1b856d2c0f07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae31788dfd4192c31d94eca948eb609172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee053d9f1adc6345b70d95cff15dc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad613e1c17c29352bfbf8a174b9de720174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9ca4ba1da70296997cf29ff8b756175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147aac7be49659ededc5e3de28da8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa620c12da32c478c060087a88641a85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896cd15392449a292b0df853532f23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e0cf6b504d573f599b4565347d824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc97ddc93fe0f6e494740119ea7e2be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34497037945ecc4ef27d018920d8249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143d77bbded065b40117c12183e74f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc28e76ca19eb2dd8b52443b6acadd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5606e5e7d5ae93cf3312268d9ae0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaea780d97fe7ab13ff8f323112071185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf25fdd59a45268aa1c68b17bd482fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd2a7ea4b89646d5ac0729e0347896187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d819ce725533e7f6d9905249db311c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18e6a309fc8b45015ff0a8f965343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be20cb65197b434fefe1a264492c54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0da57fe1f39013b19723d508f624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b559a0d264e389f20c0c59f48843e60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ab291595b3dc7f8546bbd7188066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a6271a3403f32cb8ab47c7e712aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af346f2e2444c1c7c8012daed924649195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194eafa22d630a6bb289519bf6e6551196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526559d6e27a347df9670efb8eae6950197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0d41445408e457cf7fe60b8a44ce8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b89a535db32176df069ce5322e036199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebedffe9daa160958f335149e05bf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bbb15c00879520706f67f227732f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bac2af2b58aa59af6eac13d55f39dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db2b00f42269139b9109e0c812fdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f830fdeaf93b323c6cb7df53c5da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19f05ad3ed5d6f838169f6ac5f655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89bd8f8106babaae681d661cb12e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9910a60cc1430c368e4be740e8941be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b57c501ad4a5b7669888236072c94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaf868e94944bf07f11c25c498ebdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b685f92e2ab51222f51c59533283315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ba63686985a59346b51a525f779d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756917ce60f9b3adf7517501ef6f6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd12f37db278fc126340ba33a69f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62905b6c6de07f7f72669ad386bd8de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ab140a36766873ceede5d39b0d1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412ee40e37c602181f4d7ae79ca95d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f7c0b3360baa8a413253e88038be7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec693fbc7456f5721569d2c8a70b8d14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9945cd7f151142f955caf2b8b27755219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859773eee4017d00de549fc4718d643c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d353d55c5e865cb108f964765d5dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380605e2edfce9a761ac03bfd9e9451a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f166d6d0864b1c6b03fb25919772be4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc28a6843cadaad8bee45797823a1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99769e912fb89b5d7761d682f1bc83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e9d2f37f2a2195c565401f0fd34e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6592120b30c6412e0e6e3fa389375227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ab78dcc7696826d4095113adb5e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2076477f3e13954b3ce98865221d00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc2d9bcfa23c465c8c7284b9236cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21069d4055b56aa51b43da6e3414c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe429d672c2250c2844b45e2c33d4047232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f2e84696b5e67884bd036bd361bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745120eaf5bf7c9a90abd2044cab45f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff928bcf989220daa894aa21282fe1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2802f115ef7f9d21cfc75aea8de1c87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5ca37a46d357dae76b76a073d1163237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de36183a81d6d7534773905f395558238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca39fbf47ad34ade5f6c167308d65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7841706511c1737bdb9d3d15d20bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ab858ce47819398e6a0418dd6f9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c886c270c9ffa5108c8299744cb74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a11d49739015f93b4773ff63e066b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d89c70143a66ea77319eaca97a82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352d992fa326879f9b33314d6b62d9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb08534bed47700e47df049b2ef85a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeaf67d99ab8c619bcc4565b56ccd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9cee55e93b58282a8c309311eaa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799a7060ff6dc216bf950feb1cfc03f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031be1eb570e1dd5e075128e4feed47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886000c6bf4da113d3c82328b3cfbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2af6ab72cc8ce5c88469d4cebc7088252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0c12face75771ab59c825eb71d9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6720534612d7da91b8186a8d13d4949254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a76b47c3ae535a6f286c48c8d8856255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bab7fb07e35bc12b3253ea5f50f78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d38fb9f193b129468f09b50068d59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b6c78bba6a3d53d01117f23cc074e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e882c8fefc7fc0e2d29089ed1ed6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f12207e94174940af9a544d763c36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c0a7a6fba87b448c4ddf85a088df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fb7af54986262505d56870e8045c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531beeb01630f123b8b124d0d8dee615263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c14f9d6c90bc90847a60c94e5d0c70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa428e52390a40ca8d5a3295809eead9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5b519418effcb6183db9b2a79674266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c045300b6683abf9b3ddddbda4169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a050c157c3906bd725e362c21fe083268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125c9acf1eb80d41ce47d7338ac5e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d55dfb26e59a896a715fd62a1c35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc260308471d65574c543387e8f12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59803da2fa1266639cb074e620ecef8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef82277612748ada5db41ea7e115cb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389bbbbe78e2617f7925802aac6d5a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf9a53fb99bb5d78d8c7cd23ca7c86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3df892e8f5c5a521e7e8e9dc2137c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba794f801ce59b3fa8f56649949c94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a3ed7630eba556240ffc95d40f33a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1e258d1edc1c8b9c6ff8bdd3f0ca7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df18cbe2d337502cee8c0288cc666280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c574932699d762ab326f0d4bc6958a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26746138e5681cdf3e5105ed69e08e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82c6709ac812bed476f8b64681d557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acf3d639473106d3417d37bf0fe320284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53012fa4c58fc0e49e4953bdb4517aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b92740ca0874b0e60d25ea1c260b93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c452d95dc8372b2112e636efae9d7c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41119926c65c720c8bdf13240d4e78d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3153f89509c7c0af111ca4cbcc1a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24876e584f9004b09a30b144f9d55817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19623583daf35f9368a34b1ae804405c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85296cfaecf2d1eb23bd9c5eda65b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c541fff479a8d8aa79dde905405705f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468557bd7dd9829c27c884149464081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a6d5c916b9baeae8a0fb1d7709b9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e15bde310c6917f2dd05151d8520296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb96b3388acb379bb5f5ae30eb185f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93b9f810bad69eecc53a1384c61add298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5b75318c08b98d8bc11a370f320a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add475cf3383945424e185507ec0350300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f0e132d4df81c68fd79e63b0c0e40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1300dab3782cdb11391d6b05332c97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a5bc0432ccfbcecc151a54dced12a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1b3d5440c788c21f2d57cfab1faa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071af046e6aa1efbb193b338bd87607305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48476f43a212c4cb670f948b7c1c8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea824c91db7a2e5856e65c164af6cf3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f00ed503f3ce66fa5b68bcdc8f0dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f38d7dd37141d9a4f39fc580e70be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da70324ad5ec4d206166dab0c37462310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e221a535242d44b882c10eaca08de8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cc7b039197a335670848c57d73eba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc17e3939680a0485870a751873989313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3d84191ff650c21d08cb0792bf7c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64fa5d561aa4c6a525a5a58cdf23f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393736ebd8b9d4e902bbb7054e639a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff907aaf1717fd72e5f2106d760d9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f5afa45b6a793e5454e4904f3072318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf6a9531911fa7ef32d86fb4c275b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2755727829ca33e6704a27afa5b680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888c6189496ae77311af3407d91452321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5680da66dee27bc0a30ae324140125322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4197af0c245ec3b56179286be6206323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf58b9345fd36d082d818b54e1495ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779059e21a3c651531c37d890df52a6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d1d49c32e15a7284df31ef02cfab4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a0729f831bbfaea82dec3b31da48c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b55b08c737f1e0d2ca2e3aa3b5e14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc166ca0ad93ac27e89644912670d48e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20abe0da7d5f5fefe2e4a42c1d38ec6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578877885169a7792a9b25d2b61118331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ec7f5c0e09d8037ae5b215e8c529332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68872d996771ac9db4583829af7665333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c71bee8e3785c34c597885c828519334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb60d8ccffdbe7c4fd3ee8ca614734b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189e2f073981e7a5a612642da622ed2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a7c5c6c5f271f23f671ca65009bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665f28145d1a78dc2178a0f258baafe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36e31225cbcd836bf9a6a70f1d114339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3bb860cabe2e5a236f2f58d6f990340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47975f9fad419a60ba30a9103648613341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d38c962621b045aca520a530e9b51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f143172b48bd68ccfb4fef0b0341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ae9a964060e13eab0f9f57a91c8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb1533e5a921c7a1785916556989da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57ab42733ba5934cdc6b281b8552c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282107c53200b7ac9dd44ae19d590666347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425cde76542c7aea4fd2cac011d963e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e2b4cdcbd0a5f94628ab2b90e2c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9e34e99bfd26f14e6e68a62f5e210350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6fb04a97001f6a4e4dfd1dd94bb74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bcec22483a9b9d50a952d35eb8705352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49b698762b72f7668d7c8ad43fed32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14665909f2575e03a5101e18f50c15b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e9ff810be55cee40fd2abb1d2e2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eed672817a793a1e04af0ecd6c269356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07e6b3e86bd5807c9f48681f3b2c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae133c1b9edbb1c72ab0b6d16308c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed359e10205c4f39db133eaf3d293fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b862656858a282d5ed3e449cb41743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc704df9affc3ab5a84f615ddd561361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755359f70f0d862b459bf5253726975d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bae02c8e47acf1872867db44d1d1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5d49280e37bf8d3c4dd9033687266364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeac2cebd80db410f6a39c0c7aefcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9958f0793683b710722719ec938a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4390d6660174ae7678c9acf994f51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc7bf3cae3148a9a41f1603bb63e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87bb5f56585334bd048c10d1a2bebb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7652b9ce0f50c054cee7780fcab5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36161184f7db4d3838558e1eda3a9c6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18758962ea57162df5ed5d5a0e65e497372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a1facf0e0cf4ff1ace2682fb2a58c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db641f03e41c9ee29cff7acae89969374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45192d7ee32d67bd38507e34a1b6b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64681c90f81e0c6aa0df742d6f5d3be3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205baee74ffbd83a0f26bd73990e96d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002721e60eb714dcfcd6e024d7ec37c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a9d1868fb8d956df0148aaacbd6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e68478babc1c3773afb68deabd0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3af6e2585361343c445eef6fd408381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b100b7fb4cad496094f1a0d0d320382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104540305774365d64fbcb7b111d083383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b12e09849efe9a2c18731fa82d1777384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755b4e5d036ea785f80d80080b5a1b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45dbbdb336d9928c8523dddb2d5747386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec45367c0471b73b757bdbcc09251387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8855ae40573ad7bc7a47fae399f493388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c96c655be69de63179c32a0e7f31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe5bacdd25af2f9ab84279601e0d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face1f0858dcc7e8d27320a82c5e2140391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d996b56a25bc40945701c2b664899392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcacfbcfa3abcf1e6c000ba515d5616393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5aa95e90e31df6b0d0f67cd15cb53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3f0b36d73b012db3b42ddda5d9395395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a90d49d52231f3310789398044265396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d992bad75825cb5d598504a6d28594397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b25362f9a2eb30018af74b8ee2ad1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316c524f9b9ef9964972d6168aa344f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569960e9c237e18433718977275145d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa349f42e4ba00f0f63e151ac6f095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062529531d716d993e4b1d4dfc001e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272daca2581c0b4ddb3e354a5c1ff72d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f58fcfad4d333f3df09e43257888404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc736fed4bf4273277bbf5ce4906f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19146db661b38f6bfd916ac9ec2ae7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134a06a5d40c3d202319ea46520cc7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02665e0613420a10be767ad332937ebb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0f5f0d2dd58800a44bee364fd3e67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c09af7ebc2237adf2ab2f5ef1fdb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b65edd26aea4a88e639a87632323a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ba09d20ba357dc9f24c0f6a3945d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708385c7829c94398ebb773abf6d2c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce102f59d31831e37fe464877cad3367414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46279009ff5a96895a6fb0e75629f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a871ba07968fbd776e115cbb870952416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a7366d6db7c2ff3537a2e9bd90c25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72f7b9ee24e9f6502368785f094227418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a716f079398e780e62b56f513aee0b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b60c6119032731a203da007d07c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2c2b117b3693816c1ea57a69daea7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9401d69039af2014658299bfe05381422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ef14050e9de20e969b4802a81e2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e24c8138a51067236ecc31af23fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa77b2440944a0cd68dcf823d285d76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8727b725a94dc6cc48713c52f8f7d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de29abcaa61530c29e8950150e771427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e35ca0af56a34f1be08b149fdf4ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c910c72731b339436695891db8f3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc2dd82e2ebe0c7b2833cd0573b67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267539e4a130b065fd34f28977968a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34994c2dd7366ac212095a3db0c085c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b29456a5163f79b1708a1d7e36ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e6ba8b6ecb42737d7f2b7ede598e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124ffb4a4bd4f9d064c3b745b22c32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f1588c61a78711ffee647934680b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a82e7880df32c34a4d479c04d0fed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b035e08ed9b9146d6b2a7d0826599b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30bc5db50da94bc1df6e225653349439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae860d7b6678a3702ad037b0a6d676440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1771c0ec9df790af577a23c99d05d61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca57ae218c3ccb70dec8a8c2dc1c2fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416af272b6be8cd5ce1a6df49e51f03b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a91dc02356f04c93b971c111e3b0ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955922c9d7a52f164858f53361d33af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867045557a4570f5392d54824dc314d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa44c0bc94cfd1ec02f46388d23b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7600690bcf0cfed967ce754140a91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17cd3fc6ab56c64f8f0fbc4cf1d58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8cc55bd2482bf515d4e1377784a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541839cfba1f7832ce2630ebe30a328c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19588ebbe8289b9863f4e397cea1c02b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb472b8bfe35199cd4abb55d9ce7fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09021d83a2427345cd94abae7da664b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93502f6d5353e316eb905b9a1433694455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4be97d5569e85569adad24534146f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948d37681c7c527f5d9b41849eb10e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7351157db25cca4187711a2a13fcf36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e7ce3f2dcdd5fbff28138321881eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc8a048211f202cc2d3b07af940764460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b15dfdabe2117fcbba90204e849dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e23044d819c060798146d5b1168ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556974d931d910f7199c7a8f1f9d03a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb12275d6ff7ae667f0bf60a6c90d7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9ad5742edb973c18676be33cc97e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc77c755885171fd94db31f536875c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950a9fa1174c27d554c56d127dd393467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2bffadd1e164357b0b668346d6d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853765c41e329735e8a586c878271fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e19190465510e3e3a7278767631c78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50303df5df8e07f4184ae7a6c6a205ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662f61a9f1ca28ab5499aecf39f0557472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859bf1129e7ce5e578e537e4b88ab16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc728bc238a562c8d79d3b10610bacda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631096bf4ec1f47c37abf86846fdb94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a917065d32d6ea0293faf74e358180476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fb670cbb365647297065705154d5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610c3571d03696bb0be1301d2b63b97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2ae0a9c016be2a3f6c71ebe3c9f0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa503d84aeeacf64eb97a9c365e332480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54aa4b05e7b761f313f78c8adcdf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b1c11d98f66bb7ea4d45ee290ff01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9218bd810b5fe0a592ce74fee2687483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958790d583b4c243857f9cb48af27be8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4587efbf48a9be58d041b217b586485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aa5e4799aba30efd9d28128b0460d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d7bb5a4e8902f0c08406a622ceeab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe7ae46e88973d6058770fc21685a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd6740d70f46054b530377351b0409489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcc0503b7f6f84bbae2a055dd7a4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6d6d1b90ae2f3bf8ec12fe7a6800491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce5af95ac5489730080d5dd74ba9ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150bb9dd7741ffcfac6518414a7a2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61335ade78c01a718887c88767f15b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc081bc42d37dd62a7937a1d8273ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b432254517a14a4824a4608503719496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1f940cec331c7a107a912a82fe1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e578cff6016f8e8ebf25aea65ecf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d7e2d735f7bc7015a675f6a9725e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c9a7ec8930b7ea12297bbb0da4b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1543145fb7f62aadef9803fdd98f58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295cb7e726c5ccf944ea7b6b240d35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe2091aef15ba5b621b42c470c87c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cef9f51ff54cfc05fe3f163a288e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa112b690344d412dba253eb56510a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d773d2c5e2db8c6ecf6de850152f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833e8dad8a4fdebde6f94c98e2c8ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87025734a06d39f9b298272387cb22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36ce6416de638bbafac6ff06c0b9fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbce9abf397b103e0a0ce34d2333a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce2f167ccd8d1f88f7e0d49cab5a6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e6ccb59961ebab6d50c8516c93b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b8c5e65dfff6a321f531d9df9b6d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883853569bfd2f2e5a5f5c051d5d76a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cec65777236b3c5735d18013fe7f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8224b413fa74e527178e7bbeb1c80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671d51c4af9dc162262f4a9b1f07f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138f27c7e01e9c046996d8696589cb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c152bbb93d3146184a17885b6ae06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea56fa58c308e87f88a8d8f6ad00b50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6251e31cb10d84c6a4fe5be789d62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab348c6cfc8a7a91b0aeadb40c8d5391522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eeef08cd26812897c43d74c50f893523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f83fb30e433e9e46a5b0d960d8041524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2305e2df4e8a9f38bdf5fef327641c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f1cdfad24cbb3bb3ad777ac507583526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843273a0ab0e3c23ce2de605893b6672527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac842628eef52fd29f1812c9d9b6da3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8815b4896cfb73ef770cc94f0f92ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc41a70052017d4a722ae543828797530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8594c4a0178152d7dd999aa3610a79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422b93e28dad58e3a85ec662faa886f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b618e342f3f461761b4af93abf940533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae764fab67f48c85342e31edfc5d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb244015fd1f41ac7a69b9de17776535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fbbad265bfefc25b9ef9c66e770d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f77d3e7369e76f1b4c834fb8bbecc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416cc972394a657d2041bf05db208ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5adb79d707df217d45d8e5eecdff2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea7e4c10acb322be67b05d1aac4f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f37b56c9ba0b0bf58ee31c4bf017541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661d9d45dbb5f0ffcbcb10de0c96b98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d407812d55978aed003ef3290772543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43800ef9f05700e33e0d80611549f74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace7d9b2da14ab730fb4040eb94ff9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d79662b402b483c6b9f085f81cb22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd87d7b202cb6ba1f44ea01c39fa7d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ba04ffbb727e02c7c9a64736dcde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8d5dd0e7618c94d9557792bb692fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e48f6196a5e094d4daab7cf0381be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae56ca13bff1f402787e801c0f96c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489ec0bab7120991bee4a7d6ecf9f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8a42d8f46b350d3942b15d3d629b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5de6ae0642c2cdf95ebd2ae78738e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2dc241d5adc2ae4bdcf3b853311be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6340a3614fa6854e8b009bb48c5a3a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e517ceca7e63299b495e7e1fa19a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa3012ccf419b450d70ccef7b5a57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87109c0af38a3e527f64330f9a358559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba710281d6221a7a763053e2f48b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c7ecf0ce7c8df20d742e8bf60613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f61a0ee5b518f5f4dbdb6004dad5a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2478354f5b26945cd0d3a6d1eb922d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7321655d4d7f7bab590967c9fa3e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7211c6b31059d742f543a85e278f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5414a83d53b36b87143762582916566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd44bdd9d3bb8c55e7b6ec35ef2a538567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141235fc2e6ed2d1ac4c33b031b06795568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c6fcf9369f825bdfed0cc1f510dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e183f443ad7a7aec99407dbb1f46b58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6b3ab0c8442910014e833d99778d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f076d7c69d6cf111b93c3b1a5eeed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57317c2a02e6df46675c036ced205f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f827573e099e236d2c3a38b3cfb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396393511a0cf3f9032a4f4da8b45250575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c1299c476a7cb22926b850d0c5e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921143186258787e03065ebaf5a723577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb236e3ab7aa58c455f82fc44e64665578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968e33a49d91208873577f3fbdca8d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cd6113c0d4d0ab6e4fdd7257bf438580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a9e98777e0675094aa014d1ef0aa9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88857afd2aa9d2ca53310b8dbe6c9fb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdc601b11be3a5fc40597ad1348dcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2aa4fa9b6f80b1ce2e6fc8cd84bfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c035027cc17e75a9ccd004eec2d490585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7229377eaf20fa2753be6a4a2bbb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af562bdd8a40742d18e3f3785b1a0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0f49b829f545837d0cdedca5cbab6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128be505ba24888e595be6c6fe4ce2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b902b0d36600710f3a87113bb0b99e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a141ee75595aded06630ff83120f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d179b762dabad34bd36c01db13a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1dcc1dc3f4868f9c4341a2a9d0442593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502958f38947f94b411095f03c34fc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd61e5903c0aa830cb0f6fd41481b06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e712f55823b17d85463015b1b921408596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650800918b1a2c929af7d34a9c3c26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5aa270d59e6f1aaa0a766f30a5804598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b02747d50c73e9d6900285d4f2a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c74188b4614aa68c5a6602db8b365600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea21666fe78646d21543048ac5c6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c4165f8c520fd1587df2df716c0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc295effe8e49e09a29fbe385f47bac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbae4cef37998611ff466e4dc30be4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9bad8305c80ed7a58bb9b058871cc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6b8e747a5e94c2b092c5ed924d83a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78886f49696acfcd93bebe558f577a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98622bedcc1ef9b578061c1dc1f7c7cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a90ef74875f4963c44f7bf96e8769609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823982d0e11be9e8d0e0857f9d91492b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c504807456175abba1c9522dcad5ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f56abcabdc180b47132e4e04e4f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e226183cf07269430ded4607abe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9cd5881f47c1d02e67d27dc9d294d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b59c0d02784031b917836282cd402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565050df90642fd2714260f8677c171a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca884e4166598a4f738ba547b84fbfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6fffcda0703b66c8e1362655b70b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb84934c6817c35841f66576997b964619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3abad273905378e5c0e2c5768eed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9270b868174a20cb750e8a3cedb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4885080c76e53a421b4f11b84351622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966dc27c8edca892131d5a6a81726a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d10e8eaee66a2055c6de406dfb5df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8412c64cbb48dfd1ea6d2ed4f5735625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b235dd9ba1603097b3a60c3c104c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274fd44b95ad762c920218e8d0486c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9c62d0044536cbd000c875d2321af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa47b8faf7d5546050bbdd06e9296629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff316bc9dab9e0000965c141fce993630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284f7ec5fe056798b30f1cb4f76025631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930bb158400d0200a74dd3b9d7e3ce0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbd684373619afc29674f6ca176d6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139e1fe833b98c28cf0254e87d8bb5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a63a56208151113d340cedfeab51ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc3db8e9ec2be655d10c10995f530b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b5dd431303980e41065a63715f7d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c966072c183b799a1f2e82aaedc5cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c447cd84cec2074818ed45c9c1f87ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca105ccb475d372c47e1fb6dff999e21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd02a2d761eeba3fde53722fd91fc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403f2a018cfab8c44f6b7d3077f65ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98705a152606e07973e9aea385b41125643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769022aeb3c2295621a2995ddd39d1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cbd8e59d9788c0589d66017386293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef83018532660ee8df7e087f398bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aec44dc190802f805c34ffd766457e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f45e10072b6046bec182a33e89dd1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ab7a82686e289c55a18161b1caba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee77d68fef8c843f8e3629395a7f32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b547224f218a29bd26f07d8d72ecea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4db72865ff5b0f7f3f482193b50e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e02a91dd10f470bc02909fb856d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea438f54c5d4fc0e6094b98f75e0fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e48a67087366d9c1c9d22c822646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22b9f999013dee5664ba90958c9e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f971cbd4515cd7378f98052ddf1d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb3fbd4ea3ad642895b6672e7eb3aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16e074cf0c0756b6b141ae522edd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59964a255f796cd745d9864d5a3dcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58bb870ba13b742a0d7bd7131cc2e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2612e4a6aa152360718455534e435a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003bea3d4c93c28be04b623ff83785f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de200ec73e071f46bc8997c706c9d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd589cedcfea9711925470d0317e0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0289b063cd1f106b7a65ab4e2a4b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5f175652c394d4db8618e61361dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4469fa4cf34abf258fec5e7ce0d1e84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae5e4052fda2ef3c03a55749a1ed8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9fe5a501e81d0f18d96b14ea823ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6db9c188c009521c4f90e9a97b7ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505852aa24ccb0d94145a60131cb737b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb9a8a3ffec188a107aaa76c4d6c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659bf8f1820cf4b1d8b268b2230892b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ee90c2df8e0c75efdbda92d4321f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7101fd388eb300d77860e43dca9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a1ac959b0e4ea094e5ab4fc301da0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece88461ff31967540b1a8f17ed186bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce07892a1a16f265cb0b3121d8a8778679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b7fb533953ba012fdd3ed9afab6b1680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>