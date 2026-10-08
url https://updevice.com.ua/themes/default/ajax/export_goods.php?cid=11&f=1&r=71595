--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2fa72756dd72cb95a511cd0621c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68a05e5fa9603d768f3873940429572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a0c50aa23474170c365c8aeee1ecf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0454478890e683a759dbcfeb6815b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee758d7b075d4f962aa5d4c8c198077a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fea9f44577bb8b311debd1d7c33f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea210cb2d18e61146d148cb0bf1687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad42ebbd005549734e35ab9d7bcb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6cda92e887b4a30fdd1ee66a0afe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ce5bbdee3fa938813be4027501ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304222b0c18b7a7cb0a1ddea10d669d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc457f6faaaebb6297b7ce1dcb98c9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b5eede0a688f7e51e25cfd799f71713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d69625d41082598eb0aa50e0be3bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf11f903944c83281544acf1e862915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff4cfb6c2454995ead281c8690e79416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea040ce187ab0f54c11d0686a4149e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9829552bccbd9725eaa28a00a9185fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a65f22611c3e725c768399c4fd12019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff9c431a18f2e5a5c4949e2769c6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f9229cbd18ec3d630a5f8788f68ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5e64f120b052619ae609963cfc08522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b536bcfd0dd5631ba8a81c3f29e26a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bb602e7d96124171cff2486ea9e0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1cbc0ac52a95b9c85c3e996c7aac225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581c6cae0530ccb0a8305d73faa531a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc213a02158832b6c1ea6d74fae61f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a84606f11a98d8975fc4846924a7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099724bd648d58370cfdaeaf5d2ae4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206c8cc1dc2273f3a3788fb7ae779930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9500687496af09fb762fb48e054e50331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e7e1fe8d633c48ea2b47d5441429a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d145a4a25c35d0634e6c1d0dad83f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42e5ee1c0c75240d7147b1ab0960534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96458de3d7a39ecaf66550fff91caae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f71c204f2c2dce6bb6a02b4e9a3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a53516cc86802713e1f7e82330794d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c7231d8ce8ada994e352f72024c5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35974a93d2d19e332236dcd1b2f2ff039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8fee9db49ed404c838b939f46d26b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a14ad3d7b22164926854bce0dd6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b191fbd68e343c8314194028a61bb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc913ef3f68f08cc3683a6955ee48ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c84a3fc68006abc365e258f56562644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454818682939b7fd0b77a986defdf41c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed657717f2fafdb57501628bc496b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd35999949749ec4e4afdaeb3b61f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3e19f795db7ce01ad81994f3aeda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910454238dbdb3ba25dffb6d907561b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3716c6d222af541ccd407e48a0244f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff72fb22a45ff49618380c459a9cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacada4b294d43e65815f768555df83452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926a61495fb552be86845dec99e026f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da38fa16e5ac4bc3d756554a37bcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb7eaeb1709df3a48038d492aad3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32813fd9f07621ef2beef377ab04c9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ffd62bedca344219b3321329f709e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd4afd1a6be45f77eab0576c6a2bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e66f958ad7420b3748fcfd139fa5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030ac3860027b8bc01c10f7c8f820d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f1504255ebb01d0a8a464facafdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80ff17c0f292b7e7f7e397993200ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaecc470dae4edda555db5cdaceffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702455273f321b47bab82f3c9612d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38c4247fdd87b01915dcdc93213f2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3eac21815e4ac5bf2262f6538ead166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b348a6ac0c5ae42167bc5648210f3bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678fca9dd13435476b369b66cf0ef7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b8d143fe658212a5a1072fe7f26b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14298bfbdad88d84450c45aa863218b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648abed8db18b0b43866e2e13e6a98271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd54e78f4c8c5ef29be40a291d5e7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c075faa726c5aa42d382b33fadf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc18a5b1a6a2353c02f3c161ea694b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e2168825e068c5d2e1590ff8796875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e86a9f569a4812805880757ce33f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66f4379e8a4ea97bd570f9bdb4f4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d419c9084cc154995979662734b5ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f00e70f74af66b5ecd30339667aea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0983117a4ec7e50273dc3d8bb779480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e62ccbb111130812b58448dea38f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033538c8ccf77846ef0999e042073b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d3f6920f693c27db2b88beb1f56a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27988974cc40b99cb4ab1a68d99333b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2297841601d6df13b76fc1eb070d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825fffb48289bf271647c247fc0dbb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861e7c44ec1aac069a13f15f9aa0c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23665a016030946e808ad95b5f930088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e214ce6f32b2e48bcf313292da44f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bea857e72f6e77e346b0a6decdfead90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0625d2c90f54cad10a84525eaa451a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef9a8ea0c6aa207106e649eeb9f8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab31606d8f096c3b2008d999defef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3e004e02e9a01a7faf55f1511b4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75050881a533574c8c6480ecfb29fb6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8a2f9afe5a3f117b9fdb53357a1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46db4325a189ff133c5b73ce822e08b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2addd71552683d02585c30d6f655a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba2420a01a0f7d6d7736879f1bd5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e85581de56f502a83310d24c7fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1384691a380c1d3800cd156a151101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf87cce925366b5e8dd6f75b1b6a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381e61b0875ad9a8ed6a1ee2bce45e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d0f79eae057182fbc21f23c3d06a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1281a707a50fc842140932258280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df270afcacca5db10114e307469c83a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331de388a8247007b720706058abd18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3824aba9bfa9a39c53f62727bd49e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed23e96d92a1a4248534a9fb0d6f9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27f3eaa8c7ac05f112427e1d197d54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a24b33a78db4e021fddcb9908ddfa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07af1b8c63bf25fc4c5a53b2819ec57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae709a34caf1bcc379cc7b18b0c8a96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59fe204627b048f8661d902df546d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45a7d7b1d775266657babc3ea33d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d75bcda65619d203a56d9cc9c875b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f746a3375973c8bbc3111407b6593c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666fb85f9446f28508b1afd0da9a988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9c12ad3dca8ea09f1f73a9e2e5be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f01ba86a39f1956974326d7986fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196964cb54c3cf8b0c9211c59f9745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bf664528bfb8590060c12e1dcc12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb7537d97ec02cc1f43ac3e83bb7a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e4e610a65af4eb1c1e77b9c013493124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb57596a950f08350b4041f081b0d95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc924a9604619ba379700e08bdc3da4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c9c3bb5df8c1acc2412b2f40ef63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e65ea71ace286cf65fcc38180138d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc272819a3300c1d301fae21fc90ed8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db24682b157b7a7ada2cb1d6cff5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5666dea6d74e4211a6d2aa1a703af88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a6e8410cb4e7eda7a6d95aa63488132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6d1299aee2c064d1ce23c27042df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7ae08d0a3eb4c1e1c402ca36e8a89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0924d31c09f800c8de272839d2cfa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36955e35485f7648ae09df9b5d666a50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc91c29d25981e09ad906f8637c953137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29656e0a86fa7d769c3212791db7d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e32b4944c5aa3e9aa759466dec2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eb4b70c1fe22910d722e1844f5bc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5d57814f96652016f4719ff8932fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362b557e20cd5f0dcba3765f12b769142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd8492d8a459c84734f0b35f01743143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b6f9eafcc5e57ca69511efca2663f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f517e305fc91347d95cc9888ac95f71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55bac6c358772b52283930b4d22aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5d77c6739a5f3c0d4141287785248147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43c4f4828e7865d39ac4f7b4283a26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159fdd7cf34bcf7b5426d2c0f1ac49f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551baf2a9fa746a0329af2197b4a035e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cddf76e18a4961c8bd8414f8d1047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd2dbb8ad25b292d9fb8d8f6b80e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a05da73a89e5a0484d3266327ba9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481f16d34e24cb0240b510cb3e00c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece9c48dea82daa51ece698be6dc08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2a2fb2cb093576cc1f095a6345318156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c4f392c6b8637d8cb8be59fa04ece157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfb51320f6c8a95abd1aec31c35d3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb78af0eb07dca55c214dbaf2445099159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ec04df6bf54152aa84e620421db81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31687f437072ae6aefe68360e1af10e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5556bb2280730c8b80cb0b6f559aaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf2460f71005508208c7c100f146a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb025dee66d2648d0918b492730363d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c0514b4bb6d70853a9b53f995e089165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7391c5220a5bf3fdf9fe901a12ebd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707d54f449b4cb2600d93554d60ebb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1925934f3f3d89228f0b72e3c2bd4d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2123af26c6066473ff25ba2ed21835169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9862f9cad16466e79ab98df7c61ddef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac21552140db129e1449e266309298171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b44da28a0a0b6f9c575982705e47d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc284bd80b51b5fb7f4ac492b28f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9f245ed88657d20d41dca790db1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa5824c7084fa8adcec61f084f4b8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a5f7142997bc4002823aba2d340a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb73a76e708c5fea0b9cf75c94ea2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0006f37d7caa1d77a54b4fee6bce427178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dd2502f238256297737fbd47a6e0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52ed8ee4e0434c053e6b271afd6d8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d1ff5b8e0b91d5f8f1a3d39c29f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d57e448cd0e7e6b4f2e6f8e4c3e12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d4fe605d6950381cc589247b5cf50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d256fc55acc7aadd60265398b2d6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451be0e9f35804120b81787cb6a704f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1f5605f737d64d50a94bcb4ef418186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95496ead3c6df98179d481f0d04e883187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174978e07bb33fc5d7855c04ee7d903c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4a7c4c0eb0006473f696e8c3ef10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b31d58bb44e49445ef43c48d58175190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d9727a1ebe717a20d736f0a86ddf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2910f53f6f53fd8ccc391ccbc6a30d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c38bfc3e715cd566f8bcbbefc6b724193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e986087735e30adb2e4358eb5374b14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7761a5e5c8b988f93efe59e856611195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e6169a9a49048d27cde23be18e500196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11601d06664c7a91db55763332809fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5db34ad44c20932ac3a6580574b39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b22d0559b9464176786ee45bf7c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df824525047b36f4a3d5b5674bbb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc12a3e6dc9e4fc80733aec74691cf2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fccaca40eb94152881b19af7dcd14a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383ce0eb40e15cb9a898b4651dfe8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a282dbd272d232c8264d399c03c21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647926bc66b157b491fc5dd243f3c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e09a3a9d892e619a0d618aee6651a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ab8cd8a9bcc6c6b28ae82d2b5a159207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61362d5191404cb5fd4616a00771206208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc281eec4c1dcd5a7714cec7a052d195209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53fc2cd7d9749de6473375fa65c18c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60891fbdd3918132f3cdd01347c663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56ac730a982d558a628a3cfcb5897d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22a7155f26ce244dfdf6ad07d91070213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc118693ec1a728137dcc178028739214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ae7dc55029a3641bd11d1cfe12170215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ca8664ebbe63f2bb1b7b49d915f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e98ee8b753014832081bfa8e68d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa794fe2eb68540e0e4d1ce3fe5c391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af54376ec771fa7aae9f1b1a267a2be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319e8d083de01fe0f2f87b275da9d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ecb88b41291b128bd774d5b144887221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a9f436421c4f5264a4af7b28ffc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382e63461be592b916e9e26497a971223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505041ead5bb4de0a3da32b7be736b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38fc1673014716bc69586fd85f739d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2326489144ce504c29fb84cc51bea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605778cf690f72bd9ddb3087a58c383b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa5764d0c2c8a578673344f8c4d8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927025128d0b99dd382ddd7afdb455bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01cf2087db42c52b0bc0cc51f856b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b83a0c093883db4ce90c72f119cc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b00d971394cb56ef2929e4a8e46c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ccb7df0779762739512dd32b9f530233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b472633a5bbe65967b2cafe4a14fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fa15b2dce40c53bfb93f05069f48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530edf4b0c88f472b1f9204dd24f0363236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073934960993518c669c8000cc32e8b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3e61050352b89a4f18a90b48869f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5feb876a55d5764d2ed3f0a0c17a26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da97d5f99fab0cb8523d7bd0d4e024a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624ff92ad53e0fe2c557171cf240c3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31eba521076ca705e22e5b03cfa8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68801f6e3b97a81a272df923186929243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9858d63b97800548076410df02fd1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29340e29a0769b82d61f87b9739c4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cca5b0ec0a35668cd4385a0be7f6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2c5edfc89bff98de93c4b4347e721247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7503e7e72ac3ced45443c7f2ec89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0f78ae5c1c911dd798942c18ff26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad62bd2837c866845ad7afa134c1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c92c4f3648dde3b96a590bce27265251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7229cbac21ac3f49f96b8dee33ff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2407e1de5cd5c04ea626710961d5c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddfe1e63988806851de1a3c05b0c6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301007f1184b0e04f1758be768a772b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd234789f8625082239832fe437b909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0d69f3e05d4918fc279fd3f830cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5eaa289ec155b18a9ea2a34d2aeee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1c5287f785c340380f9276a164be9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96cf7288dc8091481a2f00e261904d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea69f8c59e0bcc1283325d9177b2140261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9c044536cc364e6b0ccbf3dc12db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e2d01863ee82b02a3a00019b213a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112cd5ab5a16c6939ed58b36b80b4c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96893ad5a08febdf0d58fb2675fac9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140bc38cbe1114c6d82c8f90c6cea5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d7164f95ec395aa0ee59ab38e1e50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede4c7f055f773dfbe329cc1a196e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e2a4b84ad5db74692dd986a9dd2d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f947111c4ee4f20733b9aa9171cad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ab3078a85cb301ec54b99f01215e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3c03fe87d016fe446b494b5a526b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8ba5023480f516f60f8c3735ad58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478984506b0fa2c56e4b62affeaa45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d73e2820a2fdceb097b2e097fadde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e4dd3aac2bbb16b979975c93c42d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17da40f9d3ea3eba4eccac8bee26e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64991152217bc66a6fea759af433c80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb88710536716e6415003cb1385a531279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abeb31d75a1f64f7f80f6ba4a1af2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ca5add63033b2f590bc68eaf32c06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d51c2a980a52051d277e3aada60b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f353d9eb9caa776b78d27786f8926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8c2679511f401afefbe4f7ec13ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26259d306c4249454c1454911d213787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9637cd67aa3b0e4ca571ba1cd2fe00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529bd35f1f7a2bde039407e6b872755287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94828da2fa4c1f679a817c9ffd1dc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211bb41fbd220d922a8ee1bd9461882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c9ec6bf19b461261c54625b6ac9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c4252f1ce6e00d1362172c3f4c39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d35c537deb9aec4d7b668968ae8f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80676b9c4d58164136ba85ed3f5843c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c9efa415edcdb66054d10296fdee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c88e3678c2d555dee57a53faad09e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e435b6805d28d27b510970cd65350296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee4ce58135c417bffe41cd6ae254a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d50c95e3fe3a11a622ba64d65418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943b2602e61b7603ac1b11ac8172b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e838327c1d573ff36a9542c70c196cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710977dc5f5b2c825462c00f306ba5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83def290c54376bf15421134e170fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b083e5a05474bc28047df47b9226e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d335abde64cafa64299c539ae094304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7a1bf9feedb02098dff3e6f51f505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02a0cd6892c07650282acf7eaf1d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612cf5dfbda78088e9900e0f0f6c2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a3bf87dd9ec5f2a5921dd1af92fc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278637b6da6ee98f590ec7e954d1338f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea474c3ad73a6b2e89bce22e935894310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea6665603eee387e525f48edda3b76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e073a25a235c85f72bdf54959c7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba5cc36c025b1cc647d583ba7e2bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5eaa7f01500612ad2067f01de5734314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d86612a1829f6c58dad27d697ba1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd565e457ea5bda6c84522d522b34fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdf12ca0b92054e448dc68a2f1f07e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815aa52bae64dde71bbe56a978d58e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393fd97bdc07cdb9c6126587581aed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536e1856b9e7a2dba26a2fec4e778d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd46c4db3ed174f7656c3f8b0c9cca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11db55fb9fbf07a4d663f408b2c4c1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebb52bff383e3c841bea3a929b1f9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af8eefd9f6a09c42bec7e3eab0131324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f925fbca8d0e45896d5880c0ba258f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff44ca1b30e96f05a91e07aae191b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d4d961fa08a7d93bff91fc7ad81ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d969b7097163f98844e9d486343fee0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a46709cb061cb2d1a42ff9fd090acb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628a102394758d839daef9935edd6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181766c3bba83f25f32d1ad1966ab85c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aef376adf5b1a8863cbe9aa51d38b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4591b7e9b8f3d6fdd76d066d8343333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb927985fb464fe63b7c2b4ee9704334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad999905b8add594a87cb4259470a66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef6e55380ff9fc151d9e8c8f31d43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48ba6d9e2a8d3c37ee0e22958d03ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d7e3e341e09825e4a031f7adc9f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64483b0dcc4c9cbbecf3cfe4524d34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ee4fa8420b11717e3ad8e43d9fef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a306a684885c913673609bb0c67579341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37645b2254a338979affdfc82aa0b526342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b3f22f2392f37973bd588733674fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649571a0e4d9a103a03c4df4b2b753b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cccd2f753bd0226bfdbe1692b5ce2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea73f326c5a2ac26527a9478e9c33e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d76474948f4727e6155c0a7cb418347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c329c0061f59421dd43a94ea9f09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561df098de9a4564ab8af39c1c9f870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaa6199f7ce200c6e311d58e0caa53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804f8ac9f8791a0f55d4a4d3b1449c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4753dda16e8d5da807e0c24f4f51455352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e684143679a2c6b296a1e097c2630353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1f77f5a3f0ab48979e89eaae08e0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a61e9aedf4ff5a10aa9dfba203c3c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a236000ec52da32794bf9aeb88422ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a386107e53bc5ebd3eb56f9b55d8636357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1304c77c96e91c38ce4060dca5df6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4e92220c4b0ab28a51be7125cc45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7447fcaf53d64e29076cb7ad52478360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590003a6887c5d7e9c6e4297ee1525da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f433a9d9fc3a5dd1f7f622cf19e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb3cb4bd227a3ec3063fc7dcaf87a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03967f3a73095276937afb7ed37b657d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39591cf32c834143e137f599d2e7f005365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976900e68f2a43a154241f450ee2fbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc9d7d0a507d8156c7fd1d1e101e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e73c75d18dc98b19580ccc48a2b151368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582252b2bbcb84c828dc47547f5bc59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfe9eb52eacd5e7da7697c24b3d438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d4eb955bd1935eede2d18e57e821371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0489d98dda157a9a5352969ed86d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb45a56a1019f6e015d481fc8d06e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2928f483a24dc5b6d129a2581962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ef95ebc08ba6837f3e88ba572909375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee091a42799d028326a93d59ed57b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12818cde6af3ca20dbeff8480064bde4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7543f8508d2654834c03bdac6487378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac7e80a6f65fbe21418d1aa300869379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d045071a766ba74d8194e6987a02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361ede94df70c9ab035b9196ab80f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a1de93a043e3b18b8eacaa8274f53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470811d5029246dbacdf31944066ba6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf2a78c67a9a92980fa08ce02fd37e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb4029a0c4bd3f75cab0d2dac3682385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f63018918ec5128e7b84a22351df40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da4df5c7667f1d0e2632802cb400c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690657acedfce45134b0f9105bcd6135388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f002832725f7f262566bbc65043694c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d2c31fc3c3b3b78cfd1c41213c8f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130400fc11dca390a5401355b2b3f3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b45eb1d6b82b3ddcdb1b38799dbd8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9caab217eb3505b8ff48bb6f27c38c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353824574f478afce31438f8327d558394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b61c0833108d3c8b9c2bbcef81be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df73008196cc48e8e7984b0bcd26a3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a2db763c1fab3b625af715ea73c1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b3d1aa1b630b7f926addd6a62d94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cd2c05742698960d72b7996998b6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac08b11f7e597fa0e93200601feeeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324e5dde329ef40833610ba45068ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe13a1c959a812bde7cad12a44b52f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77032f58c9307ba1650dd5c7408f2e7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc459cd219f818e226a3e11789583e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d43d1ba0aefc9932026971b51e3a86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa267dedc85a0e642f28ed8bd8b44df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e0437455b20200f5f920aa173242e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c93b80c186db831d3ab824f1002ad5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde966538149e656d372877fbf1230409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef74b40f23556643aef034dab8651410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903c93f9f6448e203469f7c61f149e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c0911b22c6a3272dc25cd3e233829412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c079016c10d5b59e8242e44d541e914413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abc2dc3a5c45f1333a346c47da30af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456e6d3b38dd706f3f43ebfbfbf491c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52a612f225dcc585949435a8b97f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd47d1970a3b252816883c718c0a3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95164a8f7676821cef0b3f67428d14f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2f2b1ac4fb24ce67e87388ac9aff0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f08bc4595be92e2157c3f5bb4e29df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667753bf6400124b70dd4d7f4523a14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acbf8fc9ea91272b5f2bd86c1746a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260552a43ed19a6c7b02faaf40e1b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53b501a0da81b8ffc47d2a141d550424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114bdfb5223669a6e77551b05946d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205aa79000376d472bb312fdb15bba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e26d69d2f5285a8df6440a0a0d1463427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f85c408f6295285ad84b25bf499d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ec71e0a0b40265b74503f5f92f2df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1099cf4ca552a649b1d5f96f32b75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faa402f996db77376acdbf3c0bc285431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c0196a2036972add14e8eb5ea34e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aa12410d8224d12e5a8cf077d95d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11abffe0815f79641d9936af984a17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24e8f5b3607d7c40a8dc35fc27993435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861a13e5dbe41d3537856096d489409436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356014137296d3da63aaedf24304612437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c07783e4485188851362c67969943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc84491bd0d572fb0502de0d5245ffc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ddf993c64ad9f18af18ff709a75f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2cec94d03aa470bcb97566eae19b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90308541a05cdc338060a1735bede9fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392215ee6ce53a032fdf7258b4965d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8912229daed7f80a800231726dc7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffafd40ea7f3fc69b5a6a214b80bea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a129633c5ee09bc96fc24eb69d838446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938cf3fbadc85c66665a78b88af3c4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49342cce05df5785b1397f70305498448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bff4eadebeea81e660a4ed99c5ac9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911509ecc3a12f9556a0c6951ad982a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48bb89ad7f7d9890fdbc5f35d73c05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756669de52a913864d11515c0a16b6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a254c2bf655849973daf9556dde7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970dff81abe293ea0462cba63977477454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8836ff1f9b61492314299ec3ee77d5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bbaf517137dffcba4059b3f933c63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce965445ae07978b66e6d4873bca2c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807519dd91b963978d371f0a782bd47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094fddd3718f2cf26fc82a35506995459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e657e883fc0f53fdab5aae502d118460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862b438065dc2ef96b810274fafef3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359aaa7fd71562e6edc6ade13c5275462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743abb5bb5e52fb811fc6bb3a843cdc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e2abd9dc121076786bbe16ed55cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dba8b22a2f8c2cd806431b8ad6be3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545b9a7e3a6254c385e9a9d0956854466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6106d4fc456f986e41e11df2382e63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4eed87478631d7b58ab2b4e2f728a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf1313b6bca088d87419e729edfa7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4430b0199fbddda87f9fbc8a99a09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2d667647f4576e2f3cf5a62d039e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48134b53597f134faa33d4e8ae19ae8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51f6b815639110b8957a4b54336c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b3114c006e90683d3a465aeacec4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf651c370f17c6dffdd7918434aeb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440aff3d760d83788de2b1cab7dfd7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071826ce6e8e89249ceb5d36d16135d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc4332b0c3959beafc569e15923ef2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6001760e0e160137d564d14cc0af34b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141a80b7753d9afb38a8ba527b2933480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52edad914d2b74c8d3654d976ce99bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5461a24ccf658810d5f89691dbae2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d826a329a81dbc1d23dc89de9f73e52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094767c74ac8a1e5af58105c4b630db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a38adb31fa4c1938261a24215c133485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fe5b9a572e3cf14200ef7febca1d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59cd904f88001e69fceadc6bb7d652487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e8bd56207c51c0a98667144000f28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b61208fba119b75738e3a6379e17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd861e8350bd86ad94d5a9435be2ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae97ea7ae09c6f9e3baf34af74a6a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed0bf328422e2346928ab3c687aa0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f28c0880be1480eb2bfe826c31f8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7c13e42fcfa17788f2ed50b7738a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4563ed9a0c2a6fac3df7a54e3261c7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a622a4262b610d297001e36c98c2501496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace1cbe4b460e88f94df52ec721a62e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362fe2ba8b26f3137770b557df8d527498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6081354a7457a98b49402b820e7af9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2d8b2bf1bfec44e7d651b5dd8d3d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca764dbf414fe9f9a0bc6712ee8ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c5dcec320cdd32762b3639c95f15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100301bf7f5efda268931ece444dde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e98bdb03a58def0206ea9fa815a42504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee59d179461e621198c80b52db3a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c6f7e4fc2a6037220159a150d5fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42e1dc2dd0e5a7b13c1e014e4cf13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733436adbd2afd9ca52628322352405508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da647d1ff18216f2d173077f1e31a9df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb355df7132573b92b1cc2c3158f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee91133a3fd6320d6f07f6e8c4729511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4d5c4340a91099e046e3d56ca84c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032c28dd642e23465020da4763fbd20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e9eb10696cbbeedeff860061e9706514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f920409f33ed9c46edb52cc01ddb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194114ccf2a463996635f5a1f47885f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8d6e81a7ecf830fa1fc8c2ccaa3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601ca665e6f6a78d26f8a7d9555b99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fae65574a68f4fbd117af681c32c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151494ecbe95e345b0740c99d03bde6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ae080ad26482c8da8e0b09f45820521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01907622975e95859c08f9a2fa9b2fc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb811971d18231ee7c2ffe30a7823a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a5f6ac9f889e98aff94436978cc26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adac0129ef738263539c0f69da3a4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133923493314b5f6e0936d9b784b0cee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79cec973679ff5232f93c09b3a099527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ea2aeebcffa120245d83380f46af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e67eb9a7e976ae0777473d4fbb0d1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350263892707eeab23ca7f631001635530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21b79fbb183379a07c87f8d5d0653531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ec662c2bf01c969e47a6256ad10f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2f840467564b367bc698b8bf29b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbeabc024db20cc08318a8a96dda76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e2b884ea362350f24c7aa12fdc140535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6363cff6a74708a7dd5f9043c8edde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06716ba5e2793f701f8337557793b5d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0e67d5ac25714393893d03e04d86e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd50905bffd5abef4d2a67d4da521c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c7fbde4abe998a6e310db3a08620540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a2d5322d2b51954b0ed79a51757e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783a3ca5181695ff275fa940f00450542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341201452f9271f3a4a06a9311e80ad3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf9e02d2705e0f29243400e110a227544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6b6ae391a6454e79493a3cfd938fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163f980308b467111f29ed8222e824e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dc27b816da078f35df28c0786c15f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb8e6c0d616b292e36144a2bfe051548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29e16cfee659d1baab343430639c6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7eadd2dbbd91281b13b1c1364aafe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1338d5219ac328fecd75b95b80f6714551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ee7a4257065735e53d00518f6c12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c4768006ce9f079a53b2780f993f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d628221f9a6c1a73a170f522fa607a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b717200ed9312289b1d86ae00a1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e21f5febb273b936f738155ecd29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2549f838ad36e15df308c2c3422255557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9304a069ab98bd514406110302c11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21252b4f6df14ad6978dbbc2f361ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb8ef4f8fc1b5640b8c6a8db5bd9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf28a2176f25cf480828bb2bb3b3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd193382ba5d3e0806b99ec2594d9c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f42df691efb3c123366b979966de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d183dede0c97f11dfd947fecd707ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b15737abae225ea8613bdff778bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deac31f18d77cc76ae1e481a6ae16a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20a9e7db0364d6a631884430f02634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595a615a39dddc0a1c38e430c05aa37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdf38715e8b3ad5745add3210f8b20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a456a86ee09be1f1e8dcf18fb6dce7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68373701f4139134a083eb17aae856571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8811a136aca03c8181ce9c159cb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23430e57c5707209f4fd68deb7d5418573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149576465b9d32886367c84d926a6c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f8cb84dbc89ef91d21c6a7536270a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f106fd837571f214e14aa506487b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280aca6336d34c1d295e1431243b22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf84c1faa8c108d2fa99fb735efa19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f7ef76787671948e64c6fe514d6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75015162ba6273d5008d094d1b807a40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af366c4c59c410473541b2864b69c50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4cfd2307060d21f5a9c57bf19f783582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51ad011c52be01d6c4e9411a27c1de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d74f8ad69a7a58adb35195cefeed6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b51ba17b824b50e4d34e738a377e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf63aa28c6144159d91510c5f893b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ccb1e5d91d6bf288314de22fe75e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efbb19b5cf2feee2ee4bde5e5047a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba616a52e818d4db34cc343ac10465589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eb9d5096420a1dfc57843efb20693590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95eec9f9a779ab91944c5363928ae0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487b150c634aa3e74972b2a3ac3858592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187802e35a80c7d4c3be418e07da8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3546a75fa5dd7a841e8621a237bdd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af875f97e98f0d29a6783de83d42d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb8d111fab1d291c3ab6746580a10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c419ac70bbb354f8e17e4d375e97bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d82cf7c1dcb3c5e73173227cca543c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2e0c672a9f4f0f025f39b39f26908599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f064f6ffcd185f281819ba7d6c949ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e786cb22b266c3c3863e31f4280ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882741e64c9a8bd71f2c6b33f2af05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5e1a1319563fc936d4ec581f4ca2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe785dbe0626e974329d37aac15708d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dc7e1279d1998980d614cb58b2cc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207f830afc2d099f0a31b85645b0c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea6c95ec4437125b67b8a342c6ff7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273c2d8794395842655ca55d96d7f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1766c16710831e5f62fce17b48b91b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cafcd34e4565988e860ef181b811a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb5529e6a3b9e8a788f93b2912358611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8264867082eb1e6cda1485c38c8b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc60718ef6a1766e5562bd9701bce1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b0aefe639365a8c7c1eac40d75560614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395724e4e14e29ecc25bf2da6e032af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edfaed0adcaaab87c52b1870fef4ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fbc575b23e180615ced51d5862b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d92def657530b40a6d5f7cf95e17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c21f54e5a180b0e22c3c0a359ea225619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ce71391f703d7377859129b603e95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab731c16d409d3235c5af45d8c47631621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6d12ae0ce0c339ed35eceb8feb218622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f72522e2766c7293b543f9f2529f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d281e1f9e187a2de72220cc6bd8cab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda1484046987ef56f283a7609fd3ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e1430a347d8a87bf56659fd62c5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a38efb56ad31caf6a200a42702cf4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189aab9825b91eb8ca0319650930196628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd13404d245b5febba643e16de12ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af8e694a8c5105aa741efd30328d06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05d0d9b08d7614f3c80a9b0cda269631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d20ab806eccbf975646283597869b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacbf852a1827fcd84be830960bb31e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c3529d97c7d4fb98a946e5fa8607634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9909ac10616b52865cf77062ab767635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438ad649bba0207bd626b5450fb0289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa6ce222befc8511f41de8713e587637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb24887c68a8e3ff9d779c687db16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef19597e5385df609df9f32e65cf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c2763b937e286ff7b5f9df41e29a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed25c75c34b59e501573e69fdd79c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce8fad98ebf605f1fb220885d7919642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2bfd9fdd598885535b1eb120ebd70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85724bfc201adff396eb1eaf5fa988644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2bbad5f602df3be52942f29d11f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586bd81f37aef0e4a1ef9275709170646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef70f7396714c37b93003084c1c78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f9d89c20f17051046ad589c9cf844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24ca6c6e44ce172681217cebec0fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a35675b6ed0a1d046b6815d2776af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a93e2b2ccb4db6b69211fa3e0a0ad8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066d8fbb386adda2cf7de2bd0dda303652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd687fb90a43a517e996da4cbaa017a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d445e204d57ce0908c259dca2770654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89240b929d94543d094b343c8bc2b21a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8beb50c370be481a36000b80b66ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca835357ce0a2887bef8787803d4fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ce03bcbdc4ee5639a8c7a8c82f07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9097cfb637558bfbb887455774773b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc7641c65b678d5b265b80443189b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194454d4273792c8bc4f67cca290759661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8362091e6c3eb634bc08dee514f565662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f2eee3245538d7e19d4fb97549a48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ebb70133d0ed0d0ad86c99beb9708664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119d645fb1df4a4d4741b919b25375665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6749472c31b137ca2763f694c160d30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14164e06117fc6ed1960a0af82668f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886336d445c4c863c997eaaee7827ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf69576b0d51e6ac552d806542c064669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9859da6e602c700e3e6435253e5aa7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55461cdce1b082917b8c45188bfeab19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cba8d6e230e74b08fb67ff7311c9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413d9fc31c9f39fcab74683d2da317d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade2b628038e631d1077d9aa7817e8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90dadd551e4ba3f2409a1c08e1f453675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c63af3f7e70d92e692fdf60bc528676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03050a77cc3e3b54c2761502fc874ffa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a8f350c9b214ff785b90bfbe4c76d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15ca63affe1a99a03d67d1bd274aac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d567d4195a734836fec187d28cbcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbc9ff4bc9e6ac9c27391fda0ff181681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe4b7226ea519aa4d3a33a08227d8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96acf73786f5198729a1fe47d7d24b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3399d80f0627e2902020d99d3103c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527795a9956c3909385a9fdfa88f4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c97261571b517d1f3bad230b05e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a838453be614082e08247e5666e0a03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc62308d1d4cca4b7c888718c0dfdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b777130b0c7286cacc747e41410b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f74023da4b41039d17ff75d7ffcaf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0617812b13090f7ff44fcc605102e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c546a8fcefeda582c55bbc835e317692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf9c632a6b706045bfb48c64310d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baa0ef4c1934168a7c1ee80d07e9c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052d4e381c013a500fcd0429baac609695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb296224e8b4af350bab2a164d7128696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4864e4babecf26c14144bc471854b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784baa1b5fe0fd23499e1453d75777d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce3cd79a8a846ca1b9ae0884d06ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a0b87e944e26c126de38755d54a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d7b101a6302b3d32dffac70eca26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6852ed43a521a3e66f2c87d213290702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eb5a9463cdf1262f180c06f1f5e06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e458572af3069a98490551906981704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392591609110eba3394307317b0c1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d334e2489ba906e00d2c2192ecf2d4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deab0b916795c336fc92b0be943eea2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32a81610baf87acabec63cea5c4e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0729d1f2a2a7a0cae57e7ec0555d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d583f3e2123c30e2cbd3483087312710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d7ddce698abadb7a7ee281c6aae6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f297e29644a231d52eab04eb11424c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e28f09c924913aa48a7a94dd1daaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c85a03a9522d37fe0644392fe6b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f46887eddf28c1ff880085824c9a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab026a4b78b5bc9009f3d3625cf63ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9346cacd25dd45c2f6bde1105e6655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96690f18bea04e8c29215c61096ac8d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b64d8a7311a9ad3ecbf4ca74ff0917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff679483b8bdcef90825d4d09f0b2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7de422ab30b254bb8c4aa00bde3b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c96bcddadbf58436dcf3bcf1f4a0a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c338e9ccb1918072e782b181ad58e7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d988dac65cda8fb4860b9daa599ca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce005926f47e9f87950f71327ece313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756b31e3ec2f62318bb218841a3b0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581db992b75936e679c2a50cc5110ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce9a7474d7bf544917b1a944fe983816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0820e1c452c7f8d2c47fb4fed0c3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5bb9b369a0095537cc3e1fd85ac6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d2dec5c708f1fef3b0297e78620219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579d390a6ff12527ec2a1cb701017120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10af689c35fc50dfc615eefeb643a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e04a8348756a925b836f78a9ad1eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4474420cd6d2d1da4cda39e4de6367e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920662720e6e1ece2180d7480a345dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ee3cab42c5b629896aefded930be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ddbdd17228e76eb00b29ed5622fbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8921c2b3eaf315a42d46d15d7ae405427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31761f63a20604ad8aeae4416d6c6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c728d14b9e371a8014295e5420c7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a96fa708212e7468a2bd045c403d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e952dab8524c75063534b9e8d6fd30731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f254a9c9d7cb3f0033444318a3aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602065bc67f55064501efbe373ebe9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d9fc30188b9e35a930cab1a692b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d149b0c7beab63cf79fb851d993ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344173f742cf13d3f020e2070ba11cff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea94febc71f318b697a909e99b77e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1221db8bc2b860e1f375a4ea378738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a18442177dd5a31d1bb5c559b451939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853722f7f8f5b8595147f7fcc31a3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dbcf033bba76d38cdf21df07c346b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406e4d243dfc539899eee085cf19a9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c51266e61a7b3be599481411e3ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57333a4a90f0dfb7218abf26c67fe9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b295a6d21cff4aab35b3d0d13e0057e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78101c09080e35173d2278dcb96af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b19fab9742079f64e08f32852565847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf1de7214833c77e0129c6742edff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb618f2dc616fc55015abee66807249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8049374a51207be096749e31f4647150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103079119ca33b16889fabfdce5acf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaa4689e25ed8caa4c3553e436f13752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f39a3bb33374b414083edc0f945753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e1429a846624cba01782793989a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3fdfb854a5e98da21b62306ce25b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bafd6f1c155630d0713b6dd7494bb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ced3dee081c92169d9c4d4fb1d2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa265a79cc7c8385120e22e783443b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8161c705f0832b6c360c6247b314a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f665ed2db34f28abf88ec5ea7e72060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb99435f3268b85e7362912a8caa7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774005e72dc7ec44e0a5c3c1d905ad9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1c199922faa1f544f01529ff540863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18259fb969220044c670e5131be27b3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7bef051e1526d1214adb5a1baabd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a9929a5c50dd01f68f64ad84ed77e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b64a05150fde4a7c3adacdfec359d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9cd2a9d906a2154320bde1acf398e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df991dfb568629b2b0d6bb5e65aa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc55e71caa9e0e5e5be0d06a1199d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18b2ab30e7550cf4f64d16f97900d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62142cc24657f47735d4c52491be7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c927228a253c847c5a896d49d266c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b88872bdceb58ec2c2ab995e06a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ffd2d4b99187a6195ea481e64cd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5d6dfae35b5d03dd5a23595412e2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d1a32197126f4c27c0ceb91434ac277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4af6f63584fffce3c76062879fbce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13c3d69c5afa699af3e08736931ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f38b67a595f37a0432daebbe6d79280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bca93a776009c1e16171bba2a701f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41492307d2a355a8a1a94d63bfd23e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163637676f83fd2d8d7d3290ab3d9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ca0f83468d1e7f2067244cd3d67484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7d6ea53f08b0d0fe30e504428ffdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b8f08332dfd263b14fab34e94f2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68004265b174dd8c69c9aa77f4d3ce387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19621e9eadc6492dd2fd3dbf36665fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b15619e811f26ccd6e6f03c1ef9bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23602122812b7b46cd89428bf851b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce254a33be939a21dc40ab69555d3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42470d8131e4b7097bcadc4bcea7a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e405824e9320b5e62648569e9c8b3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048eda6e34cbde2dd8b390902efd40294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd272106a2bb2dbe8803f1229b5bbb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f9b1346240c068939d42d5b6cbf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa5433a6b25a9fc050ae73acb5158797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eb76ef19d7716306a3e21cc7bb24f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833b56c20ff334bc6b86e58f80760b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c23854d203f8b08268aff7ba1f77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdf74b13613f67dc3bad241fb6a8c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5576cc7f214f4def6c063ffaeace102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e34dd9ec96e8c49bd2032d9752c75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa52ff6b03398c6161cca01db6ebfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82606a60ec6909b4714417f6c97cce16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c9ea3f1b8002ddb3191061cb6f57c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ccc2791cfb37abba51a932316d7e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476b472d618ab37d737416a5a80cdda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943a5c8625664aca4db3f2ff5bbf1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c38380aacfa37cf1cbb718b638f43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b063996555d00ae704e806757577d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8326b3570acff553ac3730675a1a17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5be242c26a4bca13377fc0a445fb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16bff44ca2af9a83d9baac029b571114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee549317d32511866262d816bb98ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364162c0bbc6a329fd702856a2d287a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51388b62e22384dee16dcd37788ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db61c6f5c38cdb6818fe7f1ef055bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1625471c4c8c24caa067df54394c614119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce62973c8b1922aac2500f25ebca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28c3ab26c7484f92c86f6bed715f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b1145e95ec9b9f5c13c962da5b6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797136d6b6571f6964a3a67cd17e7b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eac1fc68e78da1be073199d640e5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92231f6cf87aa0b8225e198fdd6964125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655688152373540781c844a3714321f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41519dbe1a7ad65621220e6a0e00d105127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2e6948571261b89359e6f4e47f7fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca2a8d4777bb7c1eddc9f7c1f1c1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1371ca232ea99d5557554f86257699e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0f8489140b9bff434a22d8e2d0a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624dbd1af93931e6c611d9ba7bb4616132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef16d269b78b6417643b75219e089e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbdddfa8eaea69a832114f9564d304134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39407d2bea453f641ec73631ba7f58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5612d8aeeb21d6e5fb10ca47b490a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a24de9a10c0009db849c4af5f98ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dab10910d050ac6610e3228a48f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383552d842fdb598767f29b354b29eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25944c477f9986276546aa3d5f64692140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab3dad4a16136035d97b0ece50deb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4bdfad11468ea4f53bea5fd6e31d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a5052fe34610da840689ed9bf887f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67636e61808b88a3906e6cb311d11fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb79d12629d0966642a8bf51d8d595d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2f8f82a4889b0386f4b0f1a61c33d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3edacfc5d44c76ad908b2ad6d45dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a292e31f0074114b450bc82f4759148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929c8fa6cca33fcbce3f0e2db786433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b34e46659b450048b33f8ef56e1c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722caf2b6aa2e21fb84c9d1579fc23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadb60491facb8ea99fa859e356a42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49a26d30af60adc89c593335ca1c7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e9b53aadbc3cb693f4bb16105bef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a067c9319c04c9d3f4e399ee1143bd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e913f76159cc7f7d115ff9a75cb989a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0597c76751f26da430ed68c966e52f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5dc00a5238a2c279377cc32deed68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d18f2ec06ca81a6bd3d1936afc48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf677417971aacd40a513912441656c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc0f32a2037d0342fd4b0bda41bbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823877c80ced655356343932c76d6899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed5492b57653632b8f1525625f39a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def6ec35edb437be20e5d191d605125164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351325f2ed024b2dd21570408b21ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d94daf3edb1983a6fe634b0098651166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e3100be14bdea0f09bec0f6f7dfb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305be5cfa7782e8f3b0504dc373a223168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666fea02f428503454cc7513edfb4c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f379b979182db25b1e937a60f008a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd18b2c0e9e0ac8ea79a02c8b6f112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e1890ab545d3c61c159b5c1c6b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22cc03fccdf504bf0009308bc164ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd3c2d9ff486e39a94c82718e9f91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e93a894ddbc9618e3bd93e472d71e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2819a635a216effec49aa366021c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dee34e4d3c544a11487feef7e302a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb53e1965769052c15c2a6a5795bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f52a45e475054e1e338da45ade75ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d47e4a53ab1f7f24445b690f0a15a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba789323730435a3f4b615d8f372cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ebf91e6cff20e4863193e2764fd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82cdf5b279789a4fc350e9a2a3975c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c07dd23f72cee4957aa775e6f37ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab95838054cb079c4364ca17734c95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750fa6cd9a6ffcf1d90d536f4b390bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c7cee87b3557cfe5713df9addf7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c143302b4e2b87a453c9b1d789a12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ce66f9cfd46f19ae2a054b20b333189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84fcc4393ddc426d949dda064cb3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fd2492e8ef0c4d685410bdef26a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543afceae17d350a624263d2b43ce003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0ed8c9437a13211ef37b503a4fb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459422ce61097ac1c47b7e718d7837194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4414c4fb7c38318da731fa200270195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce5d5f00cc6ce70a9e5e894773523196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987bab748d9eb7589f41b32ef09d80d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352825d0d06f55e7caae88058c9f64f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507bcf69f136d65c8a7c4df89801606199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41bbbca95f363263bc4365141be59a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3440ef6d6baeed643509cf1db77e34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cb3c91833dd342cdb59809b85a7b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a1182194be5de5fbc35fbd991ee9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae20802ce25dcbaa6de19a29374384204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074977401dc62a9840ea6145ba99b26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b2bf722390faeb12938a33afba5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c6b5e3ca63ce11b836c4067847cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74a0e2ba2c30d749e38555c8145e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce501b5790cc347c5cf85fdf397accb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84b71d47b41072ae8b15af8d05bcc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fedeb54e0d1b4a238b7875832f282211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0efab1b9e80769a2dac90911b87582212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b28497b0527a2dabd6cd8b88c409f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf1bcc94f99143076fa9d899f7af7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8e3634bcc7282e582f63aa050b13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9076eccb6430be596a76884440d35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96160b34483db46ecaa68ec8427d90ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea10d44cb31575dd8f956ca00843bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddbdc85e905a9ace64c2f6ee247cb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980113fe7d64374e24472ec0de8bebf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af63a45db57cb0002041affd01f8be0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e0f1dd04079d603d9cfcb49acdbfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3f1ea9011a79b15ed39fc13429091223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956bd9d51cd406a21f4b2c01d07e3fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454787201b678cb86a42ff2b97b70e17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58649ed525614506eca4fedf1a64b813226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e745be210c024c9d226c5795aa4e9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c260e2cb8a5c635242dfee78401726228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3efcb9c1f1e06ec331ae85a0684bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00339b892e93d5766bdfd2c87676e8bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367330655c05544e1245a3081cc6ddd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4bfec9d68c81a752bb24e61233299232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eba2298e188b7f30639e5f2ba0eaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410d176a915da1d42333b4399f78c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f14fa0d97c4594ed6710a827ca5a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1106712fc9f098a93df4638be42e80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b2cd2955b42d286741f2c902e264e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc73030ad0241731293d8c7e2fca01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7201f5c711ef47d9d715d55362d9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc6b2ebdcb1755e0fb8ffb8c6a77b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebae321ba1f2c1358c75a2390b5719241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b3936a0d6c1f6934a3c7046d8ea9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a2b2bca3ba782d48d8b941942bda0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5a78e84754c29856e3d1271dca3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0aa1d87e95bc188c83d87b67045c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eee05c5c79888926e7657802e7b5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc8e8a30c38aa514cce0de2c60932e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411864a86683a77def2f596ff25f131c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154e0faa6ff5ffb0690c44256398191249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03deb2856d561be1223f8b51c47b144250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfef2ca7c438e5975a9edd9c66e327251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8787ac6f7a06adbba9a0eea14359ee1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f36caa7c05dcb7cfaec529e7af26fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af473be886a35d01b74e1f829f9e746e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82fb5bb1f9cda22c0be8b7368cff24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb491791103c78b4ddaab5763b895f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ca8c51adceafae57d46245d3ed5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aa59ba8a4f57e493a98cace423a1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db77e264ce56851bd38fa5284353e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d2548ca078806da550ef39627b70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a486458dbf6a7b858ef101a39cfb1c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4436fbb13fc4066fd2cd4fcad60667262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809bda7a56b5902111c998ac2569f37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965974d9dc4ec8628cf16ace82999c5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbabcf69991290d2d9f74672646d2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9543ba49e804b1d37125125875edf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0209b687af0255cd4c03de59b18d0ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58c1189171ccb46b1faeb28f275f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08fffb32824746669c3b2e64e2ab66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eeb5038396183e148d7a543e0beac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450516b477125821d6828073ab319a93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cda2e27cd518e4ffbbf3a02b1fccf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb19fbe07254ad655a4a40beb8004273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec3c2714ae4fb038001c392c8370da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64a96a8595bef3384949794e15f61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e8971bfa1cebf86a3f70795436f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210065225afe2bf77cf02826636856277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827bf765f14d323441dd42844c703c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbb8191b2b64471e2fa471fe3dc3af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627ba9d47c13b70c334b795322d12ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2be3f378b908bc5712ad6c99f0e8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25993682f86fcda73b9142e5957fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991085e22098bdcd4a01880368e9754d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be63d416675414b2c0993aa74220f12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0705a25e121fca4b46a90843d6a8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e738b71fd8a4baabc657e6c34a724f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74121242c23f67744d7115bb7a31b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01ab784824e785432bb94877eba0f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cba985b0a4f9f035795911e458011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e2df46709e56abba1032fb7de4fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03e695ebeeb295287cdf0ceeedbee5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0edc2e1931f8856cb6e6537e0985d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd686587610662025f58253db61d0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf347773e0bf6ad701d653cf137ae6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cbfcdc099cebaa8315d6a3ef11dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb06d93fcd92713331c52f637da262296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8cf137da0a3cfeeb67b625f8106d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f425645b732713595279268a5b72be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5f7f0f657419c9a0e28b83275b83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dcf83577e687289afea9174dd7684300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e7ca01de175a141349ecaedf4b91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e36913ef9a16347902e1e43a6f8e18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc155f61c0e6498f84674b698801b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5147159a07e5aedefd0141fe55a000304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788c8e3e635b1b5cd4c5012f366fb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782737fd2cf28882c5edb2f4c893360306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e0535d245219f94b6721cc9115a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574583848eb103789d3562a08153e95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b916c2c2c9c5ed8d657e1c169697e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7114b2750520a091451931690f44a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8668e14584d05f2c99a015130061cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45624ceec178fd6c67181f2b204c847312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db6194a1d570c47007fb39b593097313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569cdfc1829537c9de336dc40b62027314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319fd49b3d4988a59eb87ae3be44ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fdfe6c7247e9c383c0d01856cd7c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec37f86b985fc06bdc679f416e037317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e33cdb6e488170f35ca3b077c9119318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b438d8f54e33198e078e11cf546d2e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771ed2062e6b439e272b2664d61e0e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db16d3c7c8df4a497029b7621558027321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8469c88cb353da3eb770ecffac21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c8567f63f4662689666a4e4f3b6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9357646ee974fb9d752628922a14c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701af3270feec0741a3600e61225663325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a4ecfc458ff77e4abc063a4772c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044874e083825bcb77fdc1ccd98f57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f34e758230a04bb5daacdfd2fc4d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3de7057bcdc947fa2f20cdbd49bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddadf223e8e9222201e1cef6c56aff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7af3c86908034d033393fc224b49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172aac4030f6dd6593df9ad35ea60d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8c8e9215e25fe82aed9f38dd3f18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5a39e1f320ef2e71e5028e5169fd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2267a6db0dd89d9b380b80885ce6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ba3052eec28d029e92f315cf0d2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95622f729d65679fd17a28e21e00fad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409914f5275fcf3eb484836a6e60ccb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d9e377d1f057211f6df5e2d42e4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34688ca8451c6c02e05690fb3826334340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c8c352d887a4b59852689974a05f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c5a0986e9ce7afbf5cad392706b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b5bf39a749bd439d3b71df57aaa8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78fece46185a9d13675d50eb828db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d25ef30b0a20c738b018714db8be6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604bde08d4e37a989fec59d34532a28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c202d4eec2159c34c16598cb3fa8cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83598e4ddfcad9192bf737b7324f34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422787e94bc017debaadc5852466559349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908311afc7d7cadd3500a861c68458b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9aeffd7cce35f529447187ab57a54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af77a1c88bc10ee8f34ea9b92ac3055352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee99cfa6005db59c107be5e2d662d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908ac5abcfbc3bdf00406687fc9a7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c385544a61b6ac7870ed9444c006a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c6272720a7143f9e70b25837ec0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888045851eb07d8bdfc722290ff2ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d06a0f7cd26842e37ea88bd6a4b257358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b73adbe3a5473c3315b818c6a22ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4653617200ac70bb6c4bf52a8d4ddf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0caa30b6828cb56d492f6be15894c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a686d24a703ab7de49b3f0bbcb37f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219273b4df38e88355933749c1a3ddac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e038efd31d947c55fbfea54d996562c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaff290ae78b8fcc19d9b8975410f8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b421254a754345126fcaaa7d8fad018366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4499ad7b56c043d942a3e18f77da34f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ea18204cd8f8da0107efd0fcfaf3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935cd1dade8d3aed338b7bcf61e80fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1668c21eb1c423918f7394adec3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a86613b42b15ebd5b10084ea0c200d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24717deec06d76767527873917fdd0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccf6295d4cdbd058cf55eb12f1a78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa49cb75df6b5c14ea96bb624d5bec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73fdfb088ee9569d2aa32c0bcbcbca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464878e3a50c84807374b98488347cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c3c11047b6ffd645e3a6d0322852377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4db3c6d1b078fc0bfba0bb118e17e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14b1e3219057d9476a4198f142553379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e2f3b1388d2780bf6166eb82b7668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b888580cb1becf11ca5fb840a773381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba97d5dd4147d00835adfb59518df4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879aef968affcb8f8d63ea8100a9ede383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63874d93e762be9485d867ea290512c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce8dd6c8cdb6e373faaa2eb5290f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130c49c2bba10ae150bf6b400501e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3cb12b8712e994d61a6d63ce63c7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6e2112eb5f3690d231da3c838995388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e57447aedd453220bbf0e3565d0d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e022ac88573ec9860e04a87e882e03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d38825edaa7e59cfce40b7daf2e624391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd6537313210ceec06703fe3ad0157392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd663233bf5626c2aad89e3f5c2f73f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196618b0097952d99b859db98af073fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c867c27133d049ef4d945a5a6a421395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d1c698fd3a6e31b2dcc4868f85bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7cf5b93dd1e62f7ae0f3ad01a8ed8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738e9c8428e136413fa7eeef3b7534398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8feef212a05aee97ee8ce554326096399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27a0a83ca0b932b0bd6ec3f0472c9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77b971b2508bd7b8d68f77c98f7ef3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7869952f87f6b4b9bcbbee893fd610402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1306c8191a99ecb53f3c3332aac586403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067361ab608eeb8a38bb7ebebb5c8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d86ebb407fdcc7ec6a045bcfea48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73ab871f9b0088cba974aabdae4525406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b388c1d49221329c6f1364a7051cac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ea82adfc220ae573772efe0079d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ed657c6eed4f718fa4e46ee6a0b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264721246f22b93f58a61f4df89629410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af8e2ca2ab8b998bf058de1ede545a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37a4f9261e3a9e622a3889f8b31a4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3979309352fc3e876ce545191f214413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43d518ba8530b97783b1bbc72708bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c5f1c51b65c3d6655910be1775da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c24f1d189103478248e9d256c950e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924da3e65af830296bdd24353573357417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c6b54257986a8505880ffd2389b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d7585e520fdbdd2b2716f558676a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31175264d2e755db4204956afdee54ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151372c8f7bebdf00c6d7a23b6e5de3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5172b522ed71ee4ec39e63dbc0744422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521866bf807f6d72c165d43f84a93f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc8a4545d7b0c2eea0a9162f52da8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac00359ddfe657b36cf7a14a002cb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a59f9e9bc4c42f81f1988c4cbad536426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b5912098429ae5c2aeba81bbaf02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090bff5d134ccafe96bf53d431096b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962fffac662b1e27aac58267ac0ca25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7debc46c2d39022053c52d7a0cdc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9f4b9aefb80c49dfe8ec265bb7691431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2dbc955781b1c9a7dfd0edcc3e1f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a59c68c7200e0d6fecc34a5335dfcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741839535d80b7929c010ca9ed1f27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bf23e7ce7728b773d7254d075199a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb77c0876e02f2f660e60d0e266fb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21865eb489efa7deeb441ead0e0856437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f05eb44506079ba5d104fd5cc370f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7419efe31190b369ca110c3b58d3b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2315847faadcd653e1b2b73418c68b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3b3b93d7af95ef85cda0eeea7dd5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc16ab8320fe3a39765ba490cb9efc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2e0a0675b1eb00de8fc4bd4cc2104443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bec0b8fc9461c9077b3b9561fef17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6bec6cd688c6c20d776c5d4a02870445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd29833c60e7a6ecaf30e77233591446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ed923daf21e7453acf17611261310447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2e054bce8bdc2107a77d9603e9ee6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7135aaa8bf52b193a56e218a0d0aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadec84115cbe158dc33c64420a4e9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792803e25cc36660f52c9a810cd008d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1d6e7ff9e99fd970f57c28b626089452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e701e8416716cfa2ac829c8da2187453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837233f96a07a671ad2a8b22a848520454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d25630b9152e567765cf19631e13e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8bea35e239bcf6ce72b75a27da4e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5b8efbb1195d3cacaf70e1a440d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d5598e08f3cda44a79b515592594458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268469f393fba56b4a3f26949912a51e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c1e74deec9ca80ac0c5c928271d42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a711af6bd73791e62ab0db703683461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c1bcddf239761ba69b7bdd43923b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a74b23b2ca937b80a88dd2676d32d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361538b95de4e6efce907773b7d83e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76989c61c886cd13b22bcfca5e92d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389197ac2143bb498161c9fd72df14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ab2f325aaada93007562072894957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b12f848d821f0877d0110eb7d95c6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3091f28359389af480afcf3b00ad8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47ec2296eb81ce0eb013d82ed190a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221960e0e6da47f01436b75a5519530471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63c56e7824e13d466ab08412023e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7956a058b945ba0d8918bb0e9a13e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eedb4ee2ccec25ec3d8800ffd471e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03b94be28d92fa0a43e7a99ddf5a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15200f20e8f11aca5255bdfa9404dc7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff07bb8a6c493378491087b419d49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124476fcdbcf02ddc7ba7906cd61409f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84ce22e7925e4c3fa6d2627cec2b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fedb7fb7c6a76b203ec68b5ed4bf51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f09a63243921b8d0b531eb912b6d58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad0b0352df0bdd442bb9a9acf16a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc7bd50c09c79eb3665d886a980cfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2f9b191323a4fa6280139deb4b038484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc620321e39dfea3f72e926df55d6881485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465328971f01cb7f112a962fc02f785486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc38678cd331309acbd16a6b212a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4d85b2fe3156e63b98a2231534fe4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f219558ff87573993c0f61efef9341f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c466b5fe8033b5eb60585b3574a95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4766ec4e11ff708260105c1ddd4ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eef67fe57cd1de2661602ad95a6df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f479c5b13a03851cb9bd197d54d4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b319996c8bc63172c7895eb95e43ebc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67eaae99c67d7fcbfff07d3559361495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d418a9b105dad547c7277ec8f8e265d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932d55ab41e9439dd33a61e84b9108b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7680ec2e94d511274ac95391ec86d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d625a3f5bb023c599c913ffce718bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dabbf4581bb1c5d2fb9675ab72d695500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156e05f2186145ad702c9211f45dae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3b512f8e6c7cbf55b92d3ef6af2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583ecb44771305cd54435db63e248fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6724c0615dfbfdbd8e597fee6cab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a6f027ebeb138fb43ead56b1635da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1e7ae296e341d3e90d97d952d31b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f565df50a5f9fc4d885ed1add4716507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1c3a7a65b7b07e012de38f46deea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4102f05568b99ad5b2842df97507de6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6a00fdeb3f87df2ba775bbcf926e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa65ae8d64adeb682e3f54e761f8d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f86f63db39ae57217f515b2a192fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ca69b1e27553117266b947e1200d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b50ffd5f67fc83e42f11fa58adcca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6d471a93e0f31864770e5e60b44d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f95bdf707c7632a3d52ccea5ed60bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a21c6e62e371fe0e1155a0a548291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0b1d2534a5ed5e536f8d344b7feba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7ca45188e17e73f66a617d3b2c7bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2faa97dd891fcc7761d2e3e4dfa381520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a216e1aea5f0c48f857d80d0430f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334bf4d46f196860d35d6f450765825522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d427698fcf462ce128e42c9e5fc725523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a078335383a051a31b4568c08cede524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91b96c12cf28be0c5ad885be38abf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af29de7e6ea965bbaf396066b1229f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5bc86b527faca0f4b13b24fa1132a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c9b2dffd98b2d1972d8e8652c51f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f46cc6317775f48e947961a09d936529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36bcf0ae9a9ebe815b3bf7bfa883ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db998aa2f2cfed62574cc63259387faf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9569be44aa3bbf766d4fbbc37f546cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec9beda4af8d8a23182f9bcb8ea05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3f33af2db1808a06079e1175f9306534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00154a5191767ad92e753b0192718d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aad9c276e5248b96d5c440d58b995536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc10fa72c3e7fb3af965e6820ae8917537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c4eb50e0786c3256fc6fdd47ca42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca22c9b97d74b4f1f4c64cc031d9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e7c112058782a828383a199284a36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576058c3b0ee90ae21a96f70bbc47a9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720e973d9e2177282e5b65565d1821e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd86132573943c3048d4ddbd7271b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163d36c3383d4e19d32fce2bca342b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653ff7240ead41aa63dfce6c4f28c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0bfd40bba2d506982b383025ab68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874e6a9326f50d4c766e452dc56203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faf9eefc71c43d624f8346fdd55d30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c95b35f4f8ed89eb5f7a443936764549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b182fb03b70e596d893fc79143dabf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec90f05ae865b034a8457b4ada19e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdafb528ba16d7e0a1e7cd5ebd1a12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa9a93938ff17832de035b1df5bbb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ae1bf27c324587c9bf6c5e2aa880554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b64232c0f30b5b6433e35bc6add3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd4bead6a190d5d31597bb77d3458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671567ed6bae8a5df71bd38a481a2ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a516f967e7aba3ca0a32facdda38438558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475cc980bd778f6a831f6a4f07a961559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e184f24d4d74e5c6c785367f0852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e2c54816c03cc91a3e32012556048561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4bc25cbf649965ba58556fb17bc1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ef62ef184f2ad7e518c3ff0dd3ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd14b636751e1bd4fe1652447eff30e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8384a8fd68bc5fa36850e7c99ed7f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b58784517556af6fc897405ba9195566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a83546f0119c2bf13663b6c48999d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda4048039c794261b077f8dbaadd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a6c5da1f3084f2a76ffc4523647b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c74c543bd9f75383886e3b7c9e95b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e869fbc7a92c30dfbc17ff392bcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df89964f5b8e68fe1c33964f4c53dd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7853c5d23fcade5c4efc0d918042e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15777c37a081c4a165f02e004aa364a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e756f08d76563ca52a349ee7a00955575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaddc7c359cd4ed097377c77adab32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f3ba5be771329e89a115d1d2ea9ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba93bc4cd570f30b8e10d8e6606757578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3955a7683c4b2f5910de4cba64a55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960294e6854c61d5b85ed8ef2fdbc92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2cb7436a0a260e673a820e14b0df1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869f32f8db6c8f2e080f30b11ff6dd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69028e0b37378cca43a23a4fcf7c4cf7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b9d6e6d27777566e5b421cdd0a1fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa4ad8b6b8340b6455b0c4c5efff2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec394c74bda16d6a2cfde099e3cf694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b2e58f8aa4d1ae12195bcf0d776f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0231e9406bd8c9581b8e57d166feae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a3b63257f2657deb6290c89e12900589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e96d960dafa2105035f1c0977b4d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcddde0afadb80a54d3fdab45fc801591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552e8cdfba59d94fb465559101f5630592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcec5301ed53c85b49fdd9e3ea3e52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c35e472d3fa154e61538b7f64b6de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d3a024437a1c6c1a55d3e52010593595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd302786b514d18a6219731eeb8d662596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb8e3ffa6314d3fa10deb44dcd3a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d307578b12db780802190200e28ba2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d15130a1e8b6eb5e58a6906e3850599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1ddba9cb7bf2e224c40ebed4b553600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16797c1a0a7f1f99d91f5948ccb1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b17d2973c20e5c5bc3121444a1db2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c380d6d5d18515720fae6687e650603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e0fe01234bdcaf298383727925788604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6801cd2974fc2ffa32f6f492431ceb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc05e38d84dff24ff5d42d4a264fc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276728e91482e87172b232fe14cc15e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4df7bbdbe22ce48789da8640e015608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c21561d5e7caaee67abb87d5f61b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb292dbe57c5601b55c6f44f5896783610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f023013631ac0574d1cf20a6c47bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e59f60546fc50dc41c10b6be561151612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a2e5f711cea96c50d0db8cd945774613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152b37631cf980d696883506d7f6977614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28156abf8dba662fae9d8aa67c2d7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96085a0120fa1456f67eec24e16ee2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545847158d2940d853711060ca938413617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054cca240975e2f1cf613e8190cc07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a871b95de34820d5b9ee34201f628619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0aa330455fb4853a7bec8d5af1346620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92212c74078f4f0e7d16800252609afb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd9e97611fbfb7324c3721e430aa5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c9536a98fc9d28734db5f6b81953623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91478aa4b0f2f4e2fc1e2eb261fa2306624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24d9179d439ee4fde5bedb28dea21e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c968572d3fbdc96391dddf2b731e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cac38ed004c746e86bab2f91c61be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac1155de6986845af633ce6b14d707628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500262b3d1c532392968f316c6de7b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56292c33686a5c5b9100a53ba19442630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbd5af2d029bf002aef4b5a056cfa0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6d47dafd8caed5a5c6ab2fad58a66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2c1f32bb961525a1d2549dc709231633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdddf10384c19d4173ad9e321fc5d49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e891590c0528b54c0653d0424623f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f81df9b9cf577850e32a6e643e2fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e3aa12a28d1c7942e643eb7a0da9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7b5e1349e0453cd83d11f5da8ae5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46a63ed06c9981997361257c24188639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb214f35e01cf37a53b2e9e4370e215640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8204d881319ad9a2255e59f5d11470641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a9762a3ffeb788a5ac6a35622333642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f82e15d18ee6295ac52c6ec3bc74b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b334edfcf97921f70b1a15e82448c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3a9c40a855f71a33a901f3ab0176645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c22709b85ec47488de1049bce81c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c01ece3add3279cfd23274310fa860647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e82d6c203eb6647a72f5e0151d8897648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4d1cf1b682fd8b31497924b80440c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04366186c1b6a459f57916b7df9b317650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228caf7ef7e54b3c3446794a0bf6b19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41365a6116baaf23f397bff4cdf38b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b312faca3e19fe013536572bfbc070653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beaa5663fe3c349493d07871e502ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681702fd126815133206217b09f68b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dd0f9fb687dd6d74ed7ba08d455d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d93610cbaea0833d6fc4cf232d9cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28863d71800110b37a6ef6b4ae02f2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c9c43d87016819cb34c4a182cae3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2ffe88ab567d4cb6b385502c39bf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66655412ac82b6fae8332edd5c05e7d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f817170a498ae9f0f8240bc967e00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc26ed496d4f0cdc3cd34d10be81e62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e609c82e4068e0aebd0cb8ed6bd2f9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6dced8b7ca025340c1a9f3a6a4bb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d30577867cbf7ee456ed544c79116666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88e5fa3c126e9e65d0acf6070ef080667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5562853c1bcfe91d0d2596e8f156a98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617ef2f89cc990b40404782f30e0559669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a85fe203ed66821f5357a723cc062670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db818d5806003d0b6fc60328fb2ae5f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2b280148d40a26bf0b604f1781d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba585ca1ed1ed0c5cd232a83352a8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f03b30a2751443276e88b64c63810674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6dfbc1a584f218bfee4df9803e0a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb09a77b7d74cc38b508c23d404d253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e65e72e5df9dc166deb60112e9659677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e852bb0a59ed46f7ca459f832dd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f196b289627383f952833ffa8af6c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61f6159461d48a5a27b8133e7ebd6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>