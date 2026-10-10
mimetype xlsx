--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee6195ede215fceded615df873536a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d6fdedcee33d5fd6e18a777a83db92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d48a9931f23432bebe48e2ec8ed93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60096fee8d87896133aedab4428f5d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca5d60640f513785ffd2d9373c066b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82fc67cc4f852a3263dd20ccdb4f116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d40fbac491fd9bc8ef7a438e804ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea8c242a745cd989c02a1f35f90bcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c9d0d12e7e8494ef49d084705e9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd315f570828c47c14a2395d8caecf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85a5bf89f05d4df06791d0c64782d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998a2f3689254e596ad0e43f2c84f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f574d7aec36c5d33008858e4adc4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3e0d395c12497f4ce03b0e41310714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317312a8fe4ba22ad75aec777d4e499b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4f859f76c7626f9f06873cda587e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04694a4ad7fd699b145398f46b7a9c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d778fb820fd6fd6bb8d65ab160fa8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7123db222b6ae21ae39e2313bf2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e823a0d3f95da62f4004b20e37bca220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c996d73cb1c6a2a4d73a265f3889821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f613afb6aa6ec5c40c25554d8841a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb2a975cffdd8e68d73dbf3151e1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9f85611f122b528840725b9a5883e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde327baabad7d7f2906d713eecba225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7422c3a17745f31be554944d605e5bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2c79ebe04c4c4cba634d063e809827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa359037b67dcc513f64f237018c7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c00e7dc766eef73cebe0209b0e0f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf8c26f4c66ed752a9dca54d1027e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dbbdf3e8621f3dbbc1c3b76104e0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de094f35aa039bf699e42ece2fae9db632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63245f7b6560164a41b3506ef2b3ad2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c4640e8fad22586978ca48659f54534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac22774882c80008a38eaefc7fa2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cca8ed04d8de43d86da4850c2015b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d145f2cc0324899e0210e78ee1cb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45982663d2b0c83222f3d1cb05331138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b2bfc4211c547afbf3b3c47a1c4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2eda8b99e18085b0115ea7d8ab05840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce57d21bcbf1ca5b16723b4f9e020141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c4b4c21255c93c7b409530f2613142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418b7f26399b092edce12b3d510d59943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a5053d7ba4cb9a58b1fa371d00e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca29d1a802352b28247e2dfda9596c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba05723fbf70753d32ca4e6d149932646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701b2dafbdd4d4b9b2b39c0aff301347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9137609d9726668f836a0a0b582609248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714030628aa39f5fc1a8f13ecf24021e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aef9f89a847de95ec2ce85f1f0856650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb53df88876a83d92a52eb84f6e0f4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a131d00be39ce5b0936015036b5ce9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839d56c14496d91c4b3786e6a7973de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a29445bb3c547a03ecdac5ac8152854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911d7918bf3722182b4e3bf741fcd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a14ba258e8dc7adf407698fc7495f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f94f0657be77b4f4925ed36a4e2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e2b2d0bd3ec25c226b8c299ed535658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8c189ca8819f6ec0350e4356100b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726e83d20c34179264df4194c7261360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506762810acc69d10bfeaac2f7e890661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258144d5d3d120306976752656d52c8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5fbeaa343e0e80ffa7096db244a2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dfe582529c03ff22332cc319d723d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9464c3d04f11f1ecb685b1d24965765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3669384066b5b5624206ff7311c31f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6a5ee00bb42ded61230c2fc345a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf36498c3308c875606b59da20a106668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a682cf197022efb1ad8c3263020972369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6d83ba30ce7a655cec9c8124f8b7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dbbff22fa7a943fe9195f5633111571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affe0e287a1e0e5a3f08618cca02ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23172ca854b645d90ebe051087ecf0f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252a27d52f261449e659e2300f74d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ea9f7fd7233c78cf7dd12baa561875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036cab7823842e4cfdfe510aa89cf3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d848112a79088ed2ddd728978e7ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99715f4ef7ce06deeb13f286849b8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799aa7428874cb361dd02e5f0e8010279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb901a96d63a807418c265ae9b2c99580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc12d8165fcc37fed991df169699a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9337cba8dbc185853a20d886a7af0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3762e4257a8f63a7f9d5e5cb63ae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e87729e1cbd00b0c8e31e752c4895684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2c0d3fb5bd4501358b2e3b399bc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04616ebb91646a6d6396aa09397fe3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8f411e77d5983fe1bd3dcc4a561587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5293ccd8109e9814acce7662f7dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d9a4272cecb409c26bc79d10498a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def82cf531d73ec0561fd37a7b9704790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998ad8fddbb39a48b7585f7c5ca4ae891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50346d174e5a288d562730e70d76c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d8d817bf1a8b81ae9ce914d3b4a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626642a0c60f367f2ac4369b80a2fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155651d3ee824bcbcfc457c5f2457b3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773801e085b53f00740bbd147c1eb6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa334c1aaa16bbb88e01f096d4a1af3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb6007c4c4e50cf90abc3d6157d8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ca3b401bcb09f69e8f2207e67f7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120643f3259b7ce02abbfc48ef4ec46b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db9b7cda29ba6e7b1bddb646631a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3d5b068726a53e3b205b05df9339102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a97438e56cc5d66a9be6956d5feb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eee375d078706ec579ae85fa0342a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6d1e2e72d733bb9bb1fe81f62fce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779458c317380df559c04e1d57347e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0429c588e7ce890d2179b098c4091107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f1c7696fa29f76c50104d7c07ada108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea36118bc14c39902e37ba3dfdd89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda7666093fdd234eaf4080396ac75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f47f49bf8d0889fd2ce0e56765b91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c441662ed8194101d6c4c44296aea7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361f3a30d2f7aa8dae069a7e374277113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a9c4b090196922d0119145fcb2d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4cc6fe169798f19d96cfd29c89183115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567d23776fd777d9a6ee23cd8bcb56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd62b9ef1e485cc7330b73fcddc40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf0bf5ddb58605da8cdda09012484118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcb0473ac2e8e0b2f594f50a211926119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f03ff083fde71328a42d29dee023120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4187db77928eb2e3a73ec4d3b5320121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9a0755a3260275494b3e5cf45567122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e317a1415193697d6926ef9191780123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90603e6b4675216b0853a97e655ecb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720910c03226ce49cb5b2acf15700491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36f1947f78bf7a9bf1f68a65c9b1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127889fca09901cd003e8da96f889d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bac1c04fb65dbc061388942d68150128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f8bba656ab86b85e6c3dee834b18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deb9c303f5dc970f5db68ec7fa57b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7dd528e1835de6e4944351fa243b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b06eae560bf1184830bd46576cc4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f956e5679b899ceb565810f8291ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25e55dfa07c88c9ea4759709eae9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1e63507f6a90b2cd4b37c35e43428135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369185489a98192dbefc98d6d29554d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011e30b72a49cdefc43c921a371c3b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa18b27f192bae9163966990074569138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cd16823c29907aa4beb67aa66a9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5218e971dce045ffd999b32d67e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7a67769464e9a46f7d40858dc0b43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fed9b8fa84614723edd408d9e88d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda90c051920688a363ca94251bc06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee316b40203f5cab553f65b9f28bf796144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c0ab96cb465e538ead58f096f08a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9e3c8d19968838ea1a108abdccf26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dcf9d07deca915ee322d995e15774147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be3f68504735a1b552975b03a3270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678133a419b5136f479b12c23d85ad1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae0eabd4a4c206db34dd42bb59ef02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e42777e44c24122cff5427ddbe059151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5d17164a09763875979d23b3cf59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20c75656aba108985efbf2cf930215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573c295071ecd76c5e3ad87868c2405154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b360594629cac87de485d60940efa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b5a2966a0f48d16b69bd11d7fd4d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca417d67a24aa069e846f8f2688bc85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232f3e307d71f60b37f3879b1deb7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767d5b08c5cbcb04e824324c02030ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420f7923cb94c3c27711a366ba6c3be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c92da4d8a9bce9bd69a5dee5d94376161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc491bcb272c78b5063e93ce9c1d8e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2500f827788615380ab928804712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e116e4b3ac842f04c93bd8890a1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8ae92ad9129553b3d8d419d226ba7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cc23a701f5978a819c0c76b3a5c58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb1b620f7df8153c90402e8d66ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97010b434b8c650030c55101e728c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d571361d32a76ce2e10ff13ea8d3c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e871ee975bfe8ccda1dab2eb663af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69308fdd49665375f5a5b1f4c32217171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feee1a6fcb3833be5bbc78608554a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a1c4af1ec160b7be156bc2a384ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abb3a9c1743e7935fe9a583d7a386174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d050bf33566f04f2db3f0b1f06a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d382c41a6f6237393e6e2acbc5d141176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d16185c76c81bf015c0145c37811a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c5e7c9ff72f8a07c17e77e97011e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e279bdcd81fb02da9e971c7d9b1f6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01231bdede8051c5bd8311ef522c707180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226015767e16b5d8ffb185b704c59be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5083e056ce8f83d0ae5d0a21b0fd16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6584b490f56fab72fa01ee862f7eddd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b166de22d8e916c09127d489fdecf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c361d71a6dc31187d2f18124cfa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b3071e9f6684f60dc7d65bec56592186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f446c60a49e146a32cd1c9b377c201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672190b3d48a087a7a5d80e246315eaa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42ad6b89a173b7ba601c0301c9dd1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ab64b1562698fecb4a243b9d4ee2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110ee50e84ed3631cbd92c1d850148191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32472a5f27cdf718e0ad85c4b766bd3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa92bc30b0cb0d854aa1fd89c87a3f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee25099c9ea64734cf3e778606865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67e4595e116f49a92d45e6490f8749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8730676e1c048006e3e7a7bc50e7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15960cb63bd489d10d69c307a8157a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5887056af18829370d059ad69eb956198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ba89f5e50c3f55dc5adc5c8ed3102199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b85748c856c1ddb429e44b0e0e79e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ac2c87be6a3aa3a312f6d07e08a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc9c71fbd52c2d875302ff287bb7c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768a2b666d86cc5bd10885d882119e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113fe70901cc73380a99b955b54bba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730614b79a2aa256200e3b5596b0ed1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84dbec69a142ea1c1c91aa01f73201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3caea3d7b158de3b0f6ea9fc1aca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336e8c0f56b6ac3601cfadb756c315208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9be7590b4c4fb995a7c6b89dca156d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df089eee7be84ff715c07fd4bd58c31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe75a9f87ab9bec91552cfdcbb7bdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977682f7cc4fd1929af26f60525ea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc33dc466d5d3e4c13ef80a9f91b63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b3420901005ed8a1af608ebfc0d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18342cef59f05d199ff3129f189f4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86103ad390944bfad9941e911e17ada9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d6e33fd681d0910e8bb1ce5c1292217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb1fd0897f8aed8f6a7aae2f4cc892218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fbe6021fa0cf51710b94b19909476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b899e9ad7769cf79d2b452a18e61f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878dac6ef03626a7c3f4bcab3a42e0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8681f9a3121a45ca9f89fc1d64fea88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e18cc39f01526f640cdb1a84f0884223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611d2911690ad7fb3d0ef6b770059e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ff494a4fd4a3b2a9fccfc228577b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7a114fe571d4a910455b5a34e534d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327294156fc7afce5f40b9d79654eda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b282517d9d8265ec53006985333b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607daf4fc857950a2246b6650df71755229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d9efec2dbb4f36363914ffde6daf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325ec4e358ba3f3695a8bcb4f4fc205231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25461447673056905bd16ec42e3e7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907579021dc30dada8724e141d34ebd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7370a89d1735c33f9c395369e869a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa69e390f63655f7fecadba8c002e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3dad0d51651d045f4007eebb9830a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca867e231000cd749ff91f0fcb250d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461c812f91d4699a27e217beafcc306238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddbecf21c8e75b70406cd3092c2204239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629356aebf45e3362bcf086b1db7aa2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b42334d0c1e815ee7561b0a0bc5db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ae865a58c42dff9cd5fce98b67a7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6db9df588cae38e2c9b7d7d57003f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a84a69f7a0a50ebdbf6f5d4431ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b8e23d92a15f112d0dbf9c1a7e8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc176a598a542511069dfde908c52b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceaf7c373e9546e9120084e3e1aaa1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d31d14342eacf57c3f035cc321be3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f0d85fe319cd1b0341cc712a3c84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e248c3b700fde5a3df9169fe3e9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d2b9191bfa36f2311488f10e3f332251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d31933223886bce3aaf8578158a1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a66b2b0b4e806035d13f07bd87491253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b7ea9d2913775f910f4f3dc6c36a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88208f60524f8b64595838923f86948255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af6de5c4c6fcfb7bd0b3e97fedbf8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2fc4e098875ae26455465bb92fe6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f37cd9806aa6503821f5230c33cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12535b34e65f542689546976bed8438259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0aafe9e3ac8b4b032049b6fb0669260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7511f58e12c210d8701b76ac092e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f3025809469d9a1a7b236eda194d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ca461c9ed43a6980193d3ecd8313263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2058ea82a0eb4c0e262dbfe5c5c0c45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776be099626be62449f92f43ddc2d290265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac562e6c70ca6a8bff4cd81990151266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b41b314ebeaae181024aa01441b9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081864e42bd8332a87216da7c786ba11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8713099e8d596e6c904f451ba46b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3681c5ad87443a8351ea9dae23dcfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723e139086369deb5db6536fab4262d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c43a178637cc9dcaf2090fd6c982272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c66a3b60ccbd8c9ed2ec5831c7d8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa537f11db9693215ef271ca1112b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99b1406f7c03c6dea30bb8574a927275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a258c3875d6e261b0ce0b11625d47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b77efc43c34f86a4960ac26957fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f394c7d8a4f3140db0f35fe86b4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438004d88e68d6292b2e814416fac58d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9968bb9f2d766dd161e972177a178280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91843ff36d4e8ff09b8363cc2056c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34778729c4bbd34c275e2afb92158a01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9ce4d4911144be605db903e71078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf925c56bfc8e45b73d3f86093312da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b9d42ed3e284d33c0c899b5bb617b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ceb2d13773d4c6c52bbed90647f6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508f06ed72d77b613cf68c0e2179780287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df30892122e854e2aff36c56c3f23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb0104cacfe205e2de4569098f32c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e33424a3715a5e67be08fa8e304ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc4b7d5cef0377bcaa49c8598c1b64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec1a96ae82a40c044dd952ff53dc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fbf079ff50a20770c87c000c72ff0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801acf72a9e89defb61d6a76338541d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c7e55be0cbe7b551f74f6995732b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd796de44386e30e40a34581d8c008296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b068758cb92dc75979450b2292e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98162dc3778eeb48588057e47fa12e57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebae42d374e2277708ed4774d8369a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516784b6475fb76c36a420ff1acbd36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181bd0bd3c234fcfd8ec6eb4ad60c86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c82e79eea1b7d3cd5c6c56107f316302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024b1afdfd3c841eb6f935339dd971303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a796890d9a102ebc1975311fa1fd33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf24b2251d23637c15ad6ef163eae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da772b72f73d7d32ca55cebf7423f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4503344e6cc4cc1777fb19be5bd3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480699ef4e421845694e1c00b9337c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3dc7d160938065b1b0fc3141727b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84fd92741e9e5fa9ed5ea1420e0a29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e29f8d5f5b710f65c90bfc50d1d24b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755ba74d0fffb44a950bb78993c3f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1f2e99d410d1b5138d6360e4a91ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab376bbcafb0ca72ba1c26b9d4bb2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221547e0cfa6ea8d6eae8102f37d3ebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4044e7e537e6dfd366cf5d6ed19c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5df928793756c65fbbeeb414fcd3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab6710f8985b7940c034444b34bbf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9a4dea491ae2a7c420b1be0e6bb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b675229bc0e65af1ce072c394331e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda96336acc10d7345801bfe5bae6c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112a4384b55ca1987b6b2a571967e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c2f91ec57b48a3310e48c5f72806d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f86622150a014cedd3898adb77981b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed451c0fd9505664b9b38946362a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e65941795e5606d31a323c124b4cbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a8f01069ac314eb874c88648421b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e129831c9d5357967a0510e291fdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf5b1f3f32a64775e2da17d3f5a677329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b70f05ea2e2fd7946e9a2fd4534a09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d30490a61c5437e9624a094ad580ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5fdd92b41659ccf889de3f74336fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f22ae7efe8e52b3b5bea13631f69d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f76326b03ac11c815d5994e5787a18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c8bb55a875b36e32554421c438556335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea0b60f51ee4499497f654afcbdfd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82abdd10fd7a02e8065a7a31d2d94fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f54cdd9a539b0ad0dc0a4a077dffcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196236e9a7240b30e4704bcda4d99067339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc132c0366982f5eb99f451507842971340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5111c629aa31ddfe0c636612a1596341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44946b7530746da60174d50dd7c4f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5cbf29e891a75b80400ec3094e245343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9db01666826db6da6db879aff0786344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793793d6ca0773cdb03b8f69a98b687c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9152f2d891b71eec4d3993b3710f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249229fd20efe8a90397a8b67c5a45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745389d917aa9b3141566fada38996a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c2798e3e45c9ef8990fec7661b133349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed12c2a766990c3f2d020a531a14aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ab4fcde6406e3b04a162fd35c0f1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdee08667e4c83dd294e367d13aae0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df64a14fd8e9f29e8e14a04f6e2f1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee216b05f59c803c04bcb16556110354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6194ba5a19b2b6079ddcc96428c468355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67356ce3090894b2e4fc23715d15d49a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cca843cfae4103b40e375e897a387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269de219f911e16b583164c281951899358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90be40e51a7e0db5b9bdd96790a939359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1a22d9667ee3beebda418fe624adb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359cff0ae9158135dac224eb4303138361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032b5123a93129d914785f1a996120362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da3fd0a7dc6d98acf773b1480a325363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f533a90f662f26a197b7c38f61ec861364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63d8a7bfa4bba80e04af7a798313e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525c01429decf5c63595dbf2cf4f6f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8912dd1fe65dc7950a31d58450e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfe13057248d1bb46d82a040ae0248368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfd052e38b8064c188e8ce213d5c97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02016fa6dee0f8b47e921843c8f9a070370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de120bd1f491fb4c0423e833cb5576d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2beaa4745ca9e810750f7c18e43436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49129d4b92354e8f2f25f13e1a8cdc1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9f06142693eec944f3bd8a3aec067374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31831cec4f949375e27a9536549890da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89d422a2d673d0d57fb24d779866f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b156b0780f1b5effb1007bb9b46ad68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea616acc8c9e7f67c0d58184fd80ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da97d7fe697cdfa5597ef61add608e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2ad6ffc278f9fe9a7246b33b07067380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dfb8183edd95672093b754bdd5de8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a106bd64176e313878e2ab55f397382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace989ed857ddfe87d1428f370e630cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e384593d34efb802707cd903c8b655384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece57a3a19fc46adcc04f6954060d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b0bead31bb4bff3a76621eae3d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b423246234406d3ed653a28241df89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423bafd5a4274e38c67f4d8d354d9b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35de5f8c982c1510a00af292feea63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf969a81b3a931f8218cc0cb1585112390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fb7c40c4fa82aa9dff09511b58ddf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2913d7edf9ceac1c8f5056d9ee20ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301171b423bdde55f1c3c88e71b483393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816246709af5c630587bcd9561c0379394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfbdfeee602d7e5f67e731135bf4de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24114ec9830b44e693e9549ef7c96f9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3140b9e41fe8a97dbf09b43b7e7f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23435908ef60abf8736aeaa5c1a420398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577efdf2e3dca016ed12dcc4af7a31eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe407a8b3a1e7b80007be1c5d126853400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317cb0a4c59278e7de056626ef24d39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1127eec2463128ec3eabdf82509980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3dabe97f8a5c532921e208d096bfb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e33da4aa41dabfea077fee7142aa60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8861d57e06fae5d7c6cd3fce715dcb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab779b53c867330e7d58412670bd924406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c221ccd4ff92e002dc671a7dda1c4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14389d9a90a21a49b672224a1fe46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc78543bfddc70f1012366e84225c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c80b6b8777d73fe672e9f11d20c05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1bfc687fa88b91fb05b71b3fed038411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285cf3ab8457b7894b4455ebf26d2fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5f3bca355c1f99cf18f3ecf5a2237413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113662bd9786ea5e2bd70eea898fbbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb4520e0d57e8c7c8fb53dc549717e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f66165b813af83eb840e50642c665416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333f0374c24397d7137924f29f93e35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f630fa03cecfc912f53246d3fdf33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb30b8aa443320e38979c91db018f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201efde7753d2df889e24511e2948ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284a6ec1ea09f7235fd8c574aed092a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd89de57cef3d46dc1eaea1530d287422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d86c03c7c85297a5dc34b1726fc90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24712eafda1cb46b6cacb64f49898d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39860216dbbf3daa535c46a47bf61bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e05d7a48ea2b34f4d8eb6c0d8a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b576c5d9bd93da43e93780861d66d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65fb15b1b441fd3af2c912c7363fd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc882397e0e829a882239a6cecf7e02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad768bdfaf2bfc7db9c3ddb64b1a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8993ced5fd9d149ca5f4f17a52fa4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb59096aa26daf0ee88d38cc19e86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c78b8025c3d0e0f6ea77109eb694433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f60064a6363af8aec93bee072f861434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73732c2de35bc98b983c722a21bfc71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e669a8ddbb65933b08f8ffc55f346436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c7bae2efc1b15f06e29411f0cc6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da340b5e9e25caafebe5472b1831c3b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7908b499a40b411fbf7815db10933439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040934884677cf6b269bf36791b4b402440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e67deb2c5450dcc10906f1cb7b9e9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8937d1353bf8ababf100f4ebacb57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86684325361043bc80e05278b850eeb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c839f8cae84ffd1d8667c654fee52e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478daccf1ec086bf22d0428dd42add77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a13c29fab06452377820914f5fba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479b2ba5bf867c5d221a6ae5123e26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b18198c534303242a5aff0d15766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58afe6158d89ade0a0c5cacd63058449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23083e4702e5c88c9f6b7303daabfada450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156349bc434ca511903918dc3cdf450451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8303013b960df9725af847b8b66d46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dc9b6eeb790fcdc4105b334aed42f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c5ddd298f76550cd30196da2cc1e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c8b2091e6347c212dfc8c3c62270455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66f420512b844d3533b3ce0ff5452f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ca1dc5c980180c850be0ace84eea1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147541511a61c795b3ec572638ab9410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17a2f500d5bab4b023f661978c8dce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e114a7c8b38929c0a1f1a257a330e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2f7246f78ece8d0e47bcbf3900bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306fd8b8a7c9baa5d7dc17b3f3144d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170ff91a2e72d26aa4a1181f267e01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38febe392e85954f7fb89db5fe7d140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c147efe06afb941639856fb4af29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c1149b8b52866fba99654374ea26f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce35eee10337aa0a83a9e61b018ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b725fee19b734bbc45e4fe699313bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c07358aab4d2fc63def0079e6140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9153b867979943333fab554f83cc5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ede2aad37525536c350526a06092b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e7414853013ff3e9f26a63a335b59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46bb514e24d95d6052a41a7e85267d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257580d6994f73653d95c0b9a62f2d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd286ca5ab7fb303f7921e194d35523e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f427fde4eead449c32e42a265b38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9542ab5ee2f9e507a115aa618f452477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358476222bd27c937bf8f99e35037f09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60420f9401836e1b781da716c97fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08a118dfd7917eaaa34c22ff6a8b4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c805ee40396d1751bc497cfb5ed1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf993b427627327dcf6200148c3af9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e190520980c3164d8f38b9666c2252483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87ee4e66968beb251741167dd3145484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e788c848a3f7a32cef5968b143f61e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d3186c306f50bfc1ba0ade03de7b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fda7a803e27b7677c6fdd86276e3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51af9661f5fae14ca5ee8d0397811488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d06f47ee4fe65f1dd984073face62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89011b1f5f2881b1953db962acdee5e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ed1e73cea7c5d39a9170e8868c1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf95e0e09077adeedd93bf54c83166492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abcc1820d6d387469eaedcd3023383493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e90b46d2cdf951f03a746b7a32f9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b28cc9bb1edab4d95e165035ffbe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc952018913537a6b2ab03fab0fa7bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04694c457aec0a378b1521b8f76ad4ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e012e053cbc87f33c682656b53b67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97c794e96c9f74f9c18b6deeeda61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1201e1a8ccfae461a34f4bb2451fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6df81410a83c5dd47a67c36e32631501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e77fffc75ceb31e47b95e835b93d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a95a6cb4ae2aff1183193d81b1c7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec015ae4e6a83e3ce004431b0d85d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87125ea49228d989691e04c1bd249505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be2c8236ab4313ae9feae4e17016a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce062c28c046330ffefa2ab35c7058507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e9e21de4509b3cc1f99e0d0a95758508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e7038bdcee4b0f71972ca824d867509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b39334357b5b6125ff1e3d0e47a0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c7ee015c036239ea18ed680d7d205511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4982f5cd83fabf01ad4be7fe4ef9770512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d1a36698bd3f17585392767f0b69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddee2f44f41758c4ae0460fe0e918f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34adea389a37d8025258a9f4b5cb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f5384b3cf9407477565d09ec88c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914be56e6fdf8503ac3c1bd495194630517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621206aa2892f2dd00ad02f68c4d1090518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1af3d481a37852d85c95a4fb193e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d766f39acc5a59332efdd154e2b60f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c94ceb92101a5e175f81c4bf1de0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162259d5ef7a4cb68b8a1ac388a224c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd402f86f1ec659cc795a6f09958ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35695593781073defba414170209b16c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b03ed238bdc0258210594e6c914a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b15990dbe686bffb8878838c64aa4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4b974c5408449a2e940c73dbaaad9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac565bece60b57de01223b185f7e092528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36764d9297736419c464ad3815c22755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c185a6541298322d300e1fec4292a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39b101e257e2620b33b50d6b4e389531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e16107573139fcbe6cd20a1be5161532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c402d77ac4241066d612389f1919e87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a22649d15fcdc3533256bafef9256534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c73d45634068286a588d8588b77324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9fc4923bbd6f9854e32af5311e1b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb736b2c7e92a22766c3347a360d05e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970efb24bfab08ca69e07a6e31aa347538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e412a2b9e1f35c27911d11c9a8e65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdcd26486c5098e637c6f2b312fedc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453518f086c8725c9d0121170189643541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b71e8ed0d8ea8dca842769f62d70b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa323c338ad8feedd1a59f3e91b149e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1eb8e167b3d6ec7441113743e98b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c7927b89d5293c0ee5ab2c20ec04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad210a5c11a83d8b44d28d58b2f5450546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf176ab93357dc36234924af97c41bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57b666c446cbacc4d4cc71dc984e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ca2edc765f7c0d5b1261663ed2a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd6d1d97ae48a7e898404ef544967b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68649ba129ab6a4897f0933534853ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e5ea7c372bfe22dd72f06a564070552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05fda0e7a46763c36632a98be80b24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a8ce286d2b4d21e13e4d036cd296554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5e85dd58099ca31daa0a047f59d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baec7a2eaaac4255a1531d77a2e71c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290755187524d2b523913e2d362cddd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2cab2e1baecd36c223b4b6ac8aad1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f276de3e5a5074410cabd5613243ecf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bf90608767969718a815e858a977d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df647381770afd458a4fed4a70eea602561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bca854d611ca910bc643151d0b947562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99b2f94df5bf4155ceadaed8f2548b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbabe8af5c832fff97821951bb0046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce0f9ea1dded80b76d941a7890544565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d2228418d89364284daa6c8eb8a2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a9fffed5c3eee67588973f6b9fdef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449068ab2bc1e8f7f2d4468fc13a698568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a711f0172cb64788a0fd33c57b78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eddde966817f94042437e4ed0cb170570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316854d3c02c52603e72660a38ea2722571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf864200c05d7715d9cceae40e546c1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6523d189ceba3518c6da79030b316573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f7a9ed13effd95ca74090bcf3a3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00d65b40488ee4965ada22dde949b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df21d8063db2a390c2398f9d5e546da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77719498240595a2a9665134d0e4f302577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b3b539837106a0d1da2894100c2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998869581b7659b1cd841ed061d588579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abab89be32bed2e3ad723cdcbb7f773580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1d04f831adcabbce5ac9e4b3bef7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444fc45ec6258251faeb6eae1ee3045582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501358726174ca4bb4582710bea8a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122052a7089f9e43c35c24656cbd57c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7f1f7d2ef0679c790637a7e98a214585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb256ba18c97c7cea958a38ac21140586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07765108d2c2f779b8161e667208118c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dfea1f778865cda1c3a5068ec54d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df073088df199db598ccaae14370a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f9179da5c63440e8c3590ea85d5c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060bbeacb2c650b166ad33a11166d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbcf6495ceb70e7241f4499d0e3216592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58b9883b6e1216f498eb237790227593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fb59c4a194173840a8c95b26f909d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6d306994f4eaaefd424d5e1a939e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358cbf2742118b54430d4ee5d5694a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d9129829d0bb0815a2d2e47a86b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf0618cd60dfa0ae6aac65bcd571b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf1d9b97c7b332ea2886d78852fd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f578820b4d7298bc200b63957c1002600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377167cfc432b865f9f7853215ed13b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f669a3c8f498c9511f7cd0fb32c3b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba5e4dc6a33261d9f53530c020459603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9453953d1f8992848e725e70799cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4529a66701ea98251010b26c3d132a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d333de40870f9224309d4436d043606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856269e922ca0e9c05e1bfca486043607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a827edbb21a117048025cab54a3f60d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895434f3931202ae0b27c8ccf047568609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac651e979b84c4df2a5c49d5cfa20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903395b0990242c00a78b37e0a8d902d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749e0078d6646d4347be9a3a2cb71e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46429e5072415a706f4f0a92c0dda9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4638f6d5d4a17ad879524fa0a8055614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6dbcd6b5add8c81b6de5a5674774615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9df6c2d0f5f15c35603e69c0bb152616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0b8c1aa860d6cc24549d8f459368617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a12d67b8cb349db4a4fcc1c349f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e258911af59caf88f01d34f0a36d37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b54ec967088e054fd55872d631e5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805727e0c1df6afe93a28d2fb5dd8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b767edeb3361b6a27f07fc27d0df31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ec0654ace40ad74763626292f5206623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d15e70ea47b4f54b93301db5884e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6e3d37dc8c42a06f46a73251498c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4597b76907b5eb8fc8e15fbe3a047626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3939048c788b5d2830bdb6bfcf59dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0bd015b4571f49e189a2bedb8b2ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafbe3a4eb7524da518090ea04bf91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1731750dc5eddb70c3b8b48fd687630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e3e1804e10bec7c52716ca3e7ae6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871abb1718b4a06ad6f0eb28aa8d5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131d7b312e430ec53979e1b97b0879633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49270923d36eda544523c47476db822634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999549bc6c4900159fdbff7a1fae0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466bffad44205bd7877e8a31c152d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a022f0ff51ca28eab7552b10381d497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47600f239062af8a71e1a20bfcc5b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab93fb0fb12af17163f735f8f699f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a91500ceef468d2454738fd5477f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dfaf10e9363e470254e54c0915c05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce92009880019131eba0c5e23398da6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05917ecd271a299bfa7d5701bed2b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae3bec1831814fc555736a45d3e19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304052f4a8a9dd796b84eab698b069a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713c123f542529276098cc81b8f672646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682f68a4baa1b3e54d202387aaf800e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c82b62dc903d20818034b8de4b8f09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d397cb18a0c73a910ee3e1cb9bded67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fcbec6e7c6fe76594f656a7105f4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d92efd1690701b38e040258ec1c09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b578f1710cae056449f614d44e75c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4019b2a4c05595e1ade187baa40b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5ae43e782a499c93e79de95c3189654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064097a6a225190fcc66c2bfdc7b9e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187df26ac4ce14ce71e5f4413832a68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b532feeccb0a8befff0ca9df1bf7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243acfe298ee79c54376c10e57c4b93f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa33ec9394cc3e6278225b86fc72c35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210494c587455ecadd38f53cb2fbfa80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36ebf4cdb4e26c0e3f4c9cd0d9f46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e2818cd11c3b1bb5a87822f39eb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb663e7d6cb24356bf05e92c52ba5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ae39ff0f9ac5f4bdd92c754f5dfbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d737828a29d2a049f8f3d6ffba280665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fd2a789229e3a128f0d779a5429b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948d2b5586fb9aeed281ded5019c3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498321ef1713e110993acc21ca5d9582668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6bc18119f37b307f549599be3d9c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584695fb96d8858f85a52eee1058a33e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1466485d94700363eb9a74c26602f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c294e8a481f36b168f6a8d665472c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c39a411af3fa6e76afb90218cb69a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108cc0207fe5593ba65458cde3187e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd4b7a9a38d8de0b5b1b07ce197039675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c08de0ff0c6027b95efabce5678f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb0f31054a22d95eb9c5c16531406677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc929298456f796518d02dd485f09d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1afb9717848fd4339b56d308cb4106679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab159d7a60e3750d908199846711b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb93bd7ac6df4989073a5db1469430681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851f5df27370ee438d9f07445877a9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83d01bb7f04156daf8ced00365a1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726a98bd2a928c5005cacc628fcb07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b6ef7f58dd9cc20e4a0cfffd35b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9bc03a27379d05b71481866149940686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2085165822cfa7c08abea03ff6e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68bb7995f05888a1f0e51d711d4e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49ce0c34093d16f66c1b7c668a5f2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ceecf6dea785deac2e79c2c9e4d09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02295add82a98ebd63d14fe4e03a21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78088bd50886599f330e78c74cf95f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246661648ee1fb2f93533509858ad5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed2b538d007684df7b1c09bd2692e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e2ad3170f2232e611f1172127426695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecb3075fbd43de23c5fb43d48f5605696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f025938353e58612e970b7cf178f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a70f3b91e9d6090685fdb48f4e519698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc37375c6ff65e3907a0251dee591b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90d499d2dd08bdbb236bcc7505a5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eb903502cf871af5ec0d5f86ec5f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1cc7046257d22b2901e235f51240702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e2e079a18f84a4861fd28a980e1c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e7deb17a0aed72c4a00f5a481292b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e47ad0558b870f556564909d6222a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae85a965fd45b3fc245e26233ea264706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de17492ec76d9ad4c521070c6cff5a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa1da48f6a1ad0f44a609f26f87685708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c4a4fb50da2516ed442f960cbd53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b279aa1936028aa26eb09c299c8d77b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee9230d2a65ff4c10745c368f352d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaef16b9d33edf7abe9199b5e5ce2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab69db7b3ca2d6d2e003ebee0654af0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdbca1aee732056c24f9b134d6db43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff717cb1db99e079f04584b53b2f98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c900168a5f157f1a73eddc3e964f9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21505ec6ad060a6152db309224f5ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6bcac563cc9de2f2cc9ac6a82ad8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1af50a22812329ee88896a2b91a1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226a4b71317bfa275ea874cdbe0266720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057e4a71218d044f31e574073cf80b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710b6b5206bd60fee65c5a412ca1fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7e8580cc936cb3eee01fce154b4a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382b17424169aedb8ba5bc7d0ebeae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56de1da5cb9535cf510d7b816917e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d40fe2b56e9bc89603b34cdc0893c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab7dfcca865efca9b34386b82bc04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611898f1b7ab9d8e1bf2c850fc4729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e4a34fea85984d76b66650ea4a7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57863c69e2a305c3bfb56f92ec650a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb3efe8cc9477a8f74b3be9f58aa70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428d5551d2cb6ebd6e507cdc755af72732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38861e10f1e936d44b5865ee6dde95b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2172b8e66fbef9e4fab42fa498602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37298f8b65acff65379f278fbea3ab953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4ebb710b9e1061077b93909f58d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38e8f71398c07cf069e916c4e33625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab817a2f99ecf866cc3dd7d9b975c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b76be95145ff983b069b316beb7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b070c936305a54a4323999e013d3d358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52c6d9336b87ff5d9b0e2c6f776bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5458c75f8d4b45f087a4a1916dbba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea20f52803dcf3401ceabeb35885d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2002b0e5733c4786b3fa87481e80b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d307c3275dad7e87ca5a283207eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96240e77b733715c4db707af2ff8fc4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ea93c58476bf01cb5ea5a9f4b15f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515f03d791ce7b5a9663c8764e627d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be4150437d6d9bba9f82232404659717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce46566f7f33dccc483ee2ea635ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823820294d29523142b673f319f4d4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110232eca5979f07aa73ba4e9d49e54c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5169d446756d2bb641aab6a460879621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b0c99c43b836b478f90b0e8b95d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90bfa530dc66187e1cdec8e6452aad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb17ef1f78f0958066f0c8acf8b02d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a4416475300a89c9ca147e2c959625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23608b55148804d759d57641e632b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3181d4287e9956f79eb571eb624f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5665310e54a107845bf4df622c5de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c4e176650ddd86778aa9d0fa6157d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24cbe25c084b18a3c3554b45ca5b8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b4b77180390893e170fa0ce400ba031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dfb471841344e68829788cb1a3c0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362190474e378cc09b8012a87559318833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90c4bb1801df375dc658ed4da6f0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce6b71e89dbf3c30583a012a64d2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f00f9ab376434f32e6a1d68fa2fc6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ce5c8c733e8cee03f1252059516c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4814222b5f33075ad619acf40772038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e9963ec6aec4c5bfc113c5e5a24739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6169307e9dc4abf041790429daab2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bddd9791a0af77b4debc26bd9f6fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0bfa7e68a287a820ad9eb846fb4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c480a57286dd5bb871d01df740ace43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944a38764afa7ca10f70f1456f1a52944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5c8f4f78a8971a920a9f82e2b0e7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f50d200706ebf31e4db60fcd4166546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009df8c70ea50f63cf73aad0bb0263e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fabbb5ae88f1b132bd3931c21018148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bce1cb99bfe83a5a29a73b977ea8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a50cdce90e184e2b02c9bb592abec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd2e7c226eaa26d85b170c52b9af751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b29239da15df223c810fab0dc112f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f489f83a85f16add0cfcedd92cf0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938f60d284783bd39e3cffbc05d45b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a07fb898cf4682af6523a1cd2b215355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13131cb0bb2c3469eb133501dc37a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d666e1ed5d2c85d213edac0791c03057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3c1b907b5e31ef567282d20fd4e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da759f3723eadc92b39ca92886809a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95f3ef12aa2c34c0e5f52b268010e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce841455a1ef822672ac94cbc2ded0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6485171317290f403a3c2a10de9df4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303af2da37d04ab773828bd432a4b9c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec313b05991ea4a2b328b9f70182b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081cd23bc6595654f35dd73730a13e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8aec111150e17e81eaa481e0c676d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0a0275b3eb37f78d21010773fa4e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3e886dee7004675569614e65ac3bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6485d45eda09bd9d5d673741b0098cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65cbfa8b803972d3884e7fe7871ba970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485de7124c33d353bc9b30905bb67f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71217a681c7cef2a4271d53a53618772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eff32e50d27f4e8a0163771ce6a6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00522490a22e5935a7ded87e8803d70574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd199160dd603888e56dac5fcb03ca075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adeb5f8c0af7789819adbe4ef0f6b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ef568c54e6d859bef12dc13f4af077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a30645d2aeb1eaf9c713b584036178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f1d3666e5d25deeffe8f5795041d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853f7c4d352b5c1e37b2a694e07c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d64705283de8893d8fa41c6c567ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6d84360bc792d1e96a3076da1745b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f270b7dbc981de6991ff2c6f516d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4f1bc598e4eb949a168aeed20032584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729b2d165e330cec75c0a9c08a2370185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b2121f334a2405194a387c38bc5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac2665be773476424acccd8bd1b47e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f83e525ec862ceb5e970c3318cdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dacbfb9f694f3b4010867f6eac4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076a34ace547285a90be95b9038a8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06956d8be77fc18aed20436c0d20a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07792aa267774eb6792d52141f765792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0050f35c253ffbcb9fefc6edfebf7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedff21b090b8d4dfde899b1a8d48f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fb3cf79e2a333427f4672d18380fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48420623dda44e8d906d5033df791f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c5c43edf0f64b9482a93148094cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7823bf8086c922b2002917288dac42798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc04022e936697e2011d3daf5ade5b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c6edd27008dc344574672bb684fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afed2260290fb4ce2ae0530195c370101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6376bf1d1e597353a916bea098e26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028fecdc680e5e95ff599e2174833b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231ad5277077d70b5d8290a1a840188104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38aaa99b49e826e667b29c468b1552105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd56b97658d124e2737e28b59a0d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948afea57bec27afe4790e9acc02b44f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde57ebcefac85e338f4e05d2cc53e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc3b622712e0c027745776e998f0f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f7464ab75bcaf36922fc6dafe7724110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142d0d6bd14f45959dd32eb424d496111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aabae7001b2e03d6f36575f9adb630112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a657912facfd1d08a7560a1d64da8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9a2145738d647acc748964960076114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1be30fb85116e61832fad93db94ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4604c03cae65660e4ce4cb6b83a854e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3cf95418a1cdb3c34e9a7590e0321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69be35a81fd659d477e619fb9a2b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60835aaa8b387ffc5803a666b301d77b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2a9a106314327955ca4be902cbe9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b203325a810ec21777a9a23c517078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afea6e5158c5d169c459b88e178aa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09316b480df091229e005277c3fd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1b2309ce4baa52f22bcfd6e7d613b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644af75efc1e3547d909537b6567433125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652f4d9df125abe76c068cff4dc385126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8e25f52cd18e6ccff98b64063ded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6babf7059fa9f2560ca6ec1b5c3d8f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b22be61f0f60a2aa2c166a4a836c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142145447ebd363d48d8b6f8604c56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a2a53cf130134542bd2e5021c25b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147341bba2edaf979773c0213ca4953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a2a8c327434cdda6c2f89c2fc8ace133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dedb1948afdf687ce729f52a9b21c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f320605cb102aea19e5d37a8293cf4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029fd8fee8a387d132f235fce28d04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c73f89e1a9259e904fc22f3f9b631d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05900e2e4e175d2c104edb064a2bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e523fc76728561b2d7b0c90ced44569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02ba9ab43efd7381f5086bf88e28b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d9d81873defc22efaf4de871caf04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f358610258e7b87951ebdc1c87c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105628f74d29fb27a87b7d02c4bd5905143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00669f34c12e1c94aac1768341f8b9b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ec71971c799ad04219bbb24b9b5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f536038968da5bcf74bd936b3ca64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f2ee6572c1ec983231c2fb7822de9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dbec1921236b8993912aa285ba256148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc935f731f1c9f6887f492feea446ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15cdb71fbd255d3c51ec2121556ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189eeda50d11a128f9dca6c052e8787151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2f7148aa579e2746038d7991418f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750786fc8b9ed72516b5f2a2e8d792a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9094f0b4ae2c7e7f4e86c0d094beeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e63069646dac021d7ce4a80c0c334155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb1616e8f4492ec266a78f11e55cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1072dc08b694e1e9e252262989a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c0e915e0b980f1aa59282db1e59cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48074e0d9372ec847f70ee408fd84f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdf649817594eda33e8c0f49518ab1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e2ff66c1bae9bf967c68114dc6e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39fb2787656b13c7d66a37459d7320162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e22895fca12d024a974d7ad690a19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08292717ecb376656cee5bb87e46edab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a6534e24d9f9b769a329b2822c69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cae1b2444f559b92c44471684ed3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b2b9987ec1073c318e15ed776d9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6635b7fc5b74e19337fe64325e9de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c10c96466d449f9ea5664cef16912169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb5192155b782709bb4f634332d063170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4304bce33e3152ccc14bef76e8b61f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241fa5010b19a264a3faf6ea57e7f0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91299c4c97344a239d9c71defe0249173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a78c598e772f575aa479257d9ed58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5503d41dffdb56617343fedffbfac15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807b83a77c6b1e43ee30669cbfeb13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2baf7eebc79d323fa05028f8b3594f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc346147c96f03255ecbd99cd3ef37c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf20b594515c797584b1c075a7346d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae91d64f9741d9015c75591efaeb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4713dba7637fe6c0394988979518b93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704a0cd219b16f6c4615de08d640137182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a0875af4c1a58366b786d51a4850183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781ff1f69155ad1bb15a6d8a467117184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e92c54e7a5a3bd3886c599fca9b0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54252f007a435e871b459550bc09eef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37674f02e1be29fb129126190ad5bbb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f336e0a2db42992363d8e70b16ad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743225f7c065a5cae121cfb72186fb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a0ca88af67494d4c9e2bc3e29964190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a6b4387125ffa092750b534d9be9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c84788925eb09603d76be8ffa851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e410e9807a7c860116853f5e78262193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a24d8397beb80ad74c9961f2bb0fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388d82d484285869851f235b42c6aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a66512913713eec0a9ce8ed4904d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23242b28f2dd1b6a774042725f93d161197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b18f377a6d21e50bddd5d503b33c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa59bdeb4bfbdb8a3ece611dc4484a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f4650a52d12530583946cb866f0f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095bb09327de57f928857bc221949d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200df5c7a304f12623cf873caea4b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584251f60731ab0e7105611f2986d673203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b77fd8830810a9f7a1e95bd518835204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4f7424605e5fa5820c391bb4a593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217311679c8ce1c9ad7feb409cbce8ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db86d468ec1c60dfefeda98c7b05d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6869620d1c21af80a9c73e2ffbf3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9d4e72dcd7f06313147659fc2980209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736195c7dc011fcdf9ddaa5f4c636363210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a7b2f87ef3044ede7cc68bcd0393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f398074d4694fbe06b3fda9afd74a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be9ed90345be8d931942cd128a2463213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275c4f600a6946f5bf0da51d2934ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd2e4eb5219a5ed21e097c23d5baa4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf7af1058a795e84391a2d7338582b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034b39b22b8b67be5e4d45d9333e6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f51022d26c2e5368c3a0f48c903f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0decaf646b0e0b1f96a7821fdc84ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122206f267a1552af10a725591a656f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d25d6118aa854bdfb647ab5217c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c30d273c2a021aec150bde2987ec9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1635fbdb82e0b36be657ea10e6f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ce0d4a8f34809a79bbb10f1e871a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374862a4f692e911ce29f6c11ab98089225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55865c5190666c59fde947de2999f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30f34c6d4937ad0c70e164f568b400227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c177b48f5b241fd3114dd0d1f72a65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a12e1cae437d9b697b505cb5435b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff13fe4cdd11656f6cf1319be5e541a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3de5dc9da7c30293e863cf987e64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3eeee71d6a0f08f5b7e48a78699f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988accf33cb8b77a92fb10c47a9b1e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec4d9e6b0ff822fbc378c415a495c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c546df3f4458af4ac54fd71d61e64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebaf6a8684a85b66e75a90cd8f81b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954752fd605c46e1817b4beb414b615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32132520fe8bbe24eccfc00ebc3d304e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ae17107a8d669c5134f50a888a64b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d87847c8ebaa4aef923dd045f89e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0ef068845648a46c62f0cd7de3993241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0aa0662b9224e2fdeaf0a17b97d21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cefdde37664216fc8b76ad52f9233243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce3722035207072a8a455bcfc18022244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32699d288459db698b2de30c888c2f78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca5abf55f0806ad50f6db4f1d3a2d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56b651495eec013c029e7eefda4ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef74d04d18d2cfa26a56c4a63e02e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395b66c1621f83655078ce5695af57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2731b621ce603d8c649debaebf4933250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e19b04dfe555ffd07f6dce2f4562251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda07a3afc87376fa8e0ce8771d6dfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b74c3180b159b4dba9823960a3e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb7a5dbeb0e6ed0b86b573b213e56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080766015d57f72978f3be6865e2416255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8db0d30d682df71ed8de492ddffd4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d1ca639ffec3c843edc704310c7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978eec40a8450bcf070d0786769b15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceecf092d6f59fcb0f21e01f8a503a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5374d36aa47a99518d48ae5738bee34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585f66a8ec8a04893c178b52342f41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa569d0f06aacc57713090e639392d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d36895edd42c87579d02093a09e547263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b84d777eec4cf661fcd3cf2c0ae99a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80146ddef59d7775b5b8419ff84035265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f24d39bddb1e94486f169fad75c43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c40bfd6e7a6f9730709554ca18b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd09aa490bc64e8fc9fa7838e7d3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4c861e8c959d640bf2538c8cf7fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9a38baba88dce7f5ec8b0a0c45660270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f632e5b3f1da49ecb0daf92b56748d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d698880325c33e4c386726fb6c6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba280589441d71115749230876fb2b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f1c8952859e5cd76cf90c4a3add2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1d4635abadcb91e6feb2237bd8fa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17661f76d27c04dde186fd05d2569b10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e92733b54d36160d7cf5411d53d8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7514e7b96adf2db339a29ba9f581ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc6a39a6d8816e1e318a657ffa21b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472c8f5711641d243a15366d9facd16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c703bb045e276941467840bebb62f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6abac348195cfdeced121dd24beb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73a2c07ef3994581430d336bcb23ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c510274fe9c7c3e2b50d869172e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d272ebd63d98a80aa50c8d6cca14a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6be932e3e2ee8fcbde74934d5937c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec890174b49729238814653c21f6c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3302fb60e3e10ec6066d95d2eeadc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a942e5df0f6241fa50647470b65fd0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aba838439e16d11d3280d31b174a74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8440480218ca91d50ffa54a96523df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5c7042d44036fe8e4f0868eaa83b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61238cda9a5f1e1e746462cf73e98e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c29f121813240a9c34f8f3411b93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149669f662fed59d42be5cdd2ea2f645295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e2bf8bb37912c988c3b68a51aadec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107385ca509d116673fe7082b143fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12a4e8e2b291aa51e4374e0fc23707298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb659bd661c25275245f376db094e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8468f80e8beaadb5de728ae3e9f9fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61607e0d4ec34f4f291c6db79c31a798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330fd03667dfbec738d05b19b6e43e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2ab01ac11f156b882d8018073044b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23860bc66fbd79876ef50387dd0de7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7935cdd654ecfd1e93f5c3907fe0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602944ce0fca1ff16e5a70d5be1a8f58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4d45e154ede095235650bab9f6d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628affdb0c468da7ec4b0daa2f21e35b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba325f04038502f1499584bb853281309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbabe68cbfa08bc5fc8f84c04e8d98e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d78eb86786a129f25777bfb22d3196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccad41137a23bb876043d8f7ab9c73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc35f02df2d498544b5f8add3202e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73ed23d2d7d5cc125db9eff3c07224314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eb14f5b0f726c29e26d4b0649429f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad44ba76b27d27a589d7be6fbcf342316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0761426d5fce38e8bf5cc6472f2b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a18ff992d0bf1951da057adad627318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc6b0324aa655b4aed9f27d6695e07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037644311ea2966ddb1f3e6e6e74630e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6efd754b4e3ed85c0e14a72056c41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277c4d9b0d7a7c3d33a4332819e8844322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97b0eb314e1dfb9b3a9948633d1ac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13053a9ab9428489fc8fdd38451f2aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbff0f3e3d367b75f0659d33fc016d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e653f5f38d9c0368e551bdbb526255326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae13f94e21f39ab5a40a9a609d761327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbae69507a1b45776e4fa30903a84a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262fe4c71f00d39a132b548bbcac142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c2716ff1070c698bae8bffd4791e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ce977d8509bca8b9e70b087687f47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5247f614c33317e79ef743586a30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85e5cd9fa420c22f1ce67fb11fbcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e25c4ed197112a67ba50d44a9cf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef97f0c669cafbeb8f979cc3ca8543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b398f43c6e2e5fd79a587659588b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a8d874f64c915463c153a7727a94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af6faea16da7feaed40aa3da0fb002338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4c946285433dae42a878bf500049d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94348e47514ffdcf439288c6c9914fe9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf68fe55df1bbe526f887860bea18f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584cea73e43723bd1b0dcfe8bce009a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ece154691ba667c38a1be467d8ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7374d60b83af46113d79be02651d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d0214f27dddc13a91cca2670949ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b7a307f69b2e195cf7785540206ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18353c45a6d617300a846d263ab1e9bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb18dba7d8713cd09accc07cf5d931348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074753cb3b7479718f453d625a91763349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f986ac80dc870f383330ee4ca939350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a11240dac52a39ece104117ca98777351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26fdff84138a18b32410a914ee70d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ace4967755148e5106edcb398a2b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817cde1f9d35ad0a0923294ea03e096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6334e646d3a80812fcb6a38100f7422355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e81d0346e02e0bb0c522ced0728b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a1dcd5b339b38bddbe3a2be45ba80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4efbe66c64539886edf1212d5963a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a1d08987387409ab824db716194fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ee7cd7bfb057491d5b23e0fe0486360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d2b8c7ce493ae6a9b58abb97004b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038b7dab39e0dc0256b1f90293c1de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2ba4aa1361f57d6b010a0543e22c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d520ed1b2f7028e9c735ec988cf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f575aeffddc518093d58fd8dec4df8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9c0bd4099d230dd47fcc7f6f68ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f39e2272f5f82fcce35a80734a284367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75778990efd8488efb4c3a20d004e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e7734b554d67a0742af556d9a2ce5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687812ff9945c53fdbb693ab87d589e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf47f7ffbd5cb1f84e1e090f82e106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f0265102e0ada2016597932bbaeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b9ac0ab1f90d4e94e0e632d43257373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e8f60f62af7a06fd9a17e606e0252374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d20c5f13f6daf677d57e774f975d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268951bf0b0cdf75be8ad7eb5418adb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ab4f31709dea3a8d22dd1fe3d40c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b2f6e53253131d3710863795daa3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741814b3d832b47e896ec32f1c16bd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a45a4246676464797ee6e7f93cdac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c637268eeadab54a30ce068f0fe5f3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e885761c20ced7dcf618066fec1d2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fa2f8375d1142ebd9c994c7445811383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08319be24b7d901a234b7303a35c5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6bdf6cd6f7e378d96fb55a1f08765385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80507883401099ff2942172da8f8bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b14352649ebc40b115c2996bb0b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7bdfb9e54c75b44a3fb52591ed5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860e4b0783bfdda10294f0e1cfb11e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717b46bc322a625e033ac103f252f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d363200ebb0211f09de2b5a8313dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb8b315717b45991922d68cce58d58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f53174da319962ccb99a2744a9400393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae55b7b6854b35d0bb594b281a7a16c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf2e68410742461caab10c872b9bf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a865a8363e466c050a0986ffd4db4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6bb390e00f312969faf73f22930a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530582015cdfb4af2fee95517cc7ae15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3340da07561bec3c737122a340de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb4a8a6751da57d89730d51476aa81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a02af02d00bd24fe6f6e8172c9cdcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb87f85f24f0877a60570306e28d2a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a5288a482352281253c324bc3d9c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46245198cd353c41b7ac28a6023efc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf44175c1ebc1a86ef1cdc865ce04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59538bc40ea877fb368965e51f1ec4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea5837efa9a5c6f0ceb088e47ecd9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93578c39c3d4f8d7ecbabdbfec469a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112c9a5bf799ab8d3e845b6875c476409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40125f0814ef715e43c9d507d126895410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba31cb307e568a918eaba1fac83d562411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d19251a5352601f54de10a5c15d38b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ee2b5826352b5736b5f621d18fc9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61182b516d28e4165af6b127393e823414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ab01786efd734840ff266f341ca9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7b591cb35a63156580576946984a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db235775f72138931b89f293b061e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb61b1e158ff3d69ac10f79bbb66df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782f694486e7c7c34a04d3d7fb70f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fbb36ebc2af441538eaca8e26a36b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fef4eb3a31f06841109ad3c1531d19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe6777cf5e329110b11146647b67f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dea9cb1564b9c4bb2e07891998da9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952d36496fc313e9ab4cb4e2a640175424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37097d8b2858a67956751596415461425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6a9e765455ff831040c05ea641cac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820f663e4a3537a44328ee8b6de5d37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcdf9673ed9a34d3f8111d159dda5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d30342f7aa6e59b0982d0dac2c0dbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8faa6a31dee968349fe8e5244ba866430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89e99c0a6c1b4c17d9a8c8b9b87cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d9a3e18ef8dfbcebfca08c478b077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d50bdb068025e3c99b206c24d2cba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e159683e2c1ea4b1f7897a0d6519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3393b867d3128bebbe0f6408661e641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeef56a7f2e5b4a46f80ab7594eda0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cf7131a66801260afdabb501bff15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf6ee32e99c2637e7622752f390b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0668a0cb7ea53a48ed9a11c3faa7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556faccebdf077a76058f2c6d39a69a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d185e48033707fd82842bdc6542143441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eecaac1cd827773969e42ae0cea8d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612951d65c886950f8b25484a96a8560443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c94aedaa73393283a3ecdb8f81f22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c90b28919c673ca448e7fa5c241e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f3fe0019ce77b32f828202f3b4ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ea16c074bbabcee812744eedd3d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfed4d755221f2de5a6e66d43e26c94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afc48b19279a931535182a02ef21c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf69bbbf4da09a933b35064e8e67c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406656d3b8b4c42459c6ba454eb5d6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fba6e5ab9d9b61b9a21e4f276d32e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373b72dd4182ed01ee4e7af827600f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03d05fba795e69cd9877da29fe914454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee63f91aed23fdf8fa314e4565b8bca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29600dd0822abd92b8dea296bf451407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e41845286ba8d2046de36475872ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5da38fefe23fa32bc233bbc85e6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60618dcfa533b255a1bfa2a91743e807459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161247cc61c7ad9b9f64f2f844d0a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d418c2f235f4eeead40b2cefe5ad6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518197b2bf1ac42c1672a28d51c1f943462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ff50bd8e02378d5258c8cd21f98f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efce2e5fb8997255a0f13b19b5cf47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba6d2cae50165c7f6c2c5543ce1ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ae9cfd35fd71365e625333692244466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f7e299ec124b6bdf54cb98ac9e2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c1c1e05e46dc3e77b7f346480242468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d6ca8ad9b2c9fc5a8d288c9ffdaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d7f52cea6a310f307493ae6c3a6fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e705bc44d79a92467f6052f7ea1e44b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccbef1e93bd6adba78bff7b1e983c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a0cb6154b09c9698488d0a34842d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caf51d2039a13b0a5bc9f78d3f8288474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568c947333c9cfdef775033b17a7fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e3f86b36fd4621cea91fe43711010476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b929823f5a703b94a420eb94654c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677bd904c93f46749ab5abd508c3e8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d7f0083c6f72796180c4e98fa68b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ca75d467a66eb2bab5bd1ea942c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e5d3aca5b6ba14f9938ed13b58f6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed8d6beb4bff6c5bfaadcf7325287482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb499d3bebdc7a18ebcfda13e6e22f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0b0cff9a352b551b036efdba4996484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce87f38a6303b7c359b8354cd86ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5e79b6dadd603ada00123d93d48b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11743f8204b933a366105847b48d65c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645e4e20f20bb96e6059fed3456e66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1ae90068e30408894c9662c4d267489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60b47e1d5622b2c535ff141eb52ad1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442025301628785c5c34c36542038c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69e93a7c6eb1f841247834f6bfb545492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e43f565760081ee680c6a27c45d1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb8ec20c968f4d094857819072757b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef664f78ab924f5028b8027b3fad1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5c08586551c6dc3d6b93c067e5915496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e1743b8080c6340e65f76dc72910497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584b81be9ce91baa5072a42e9d79b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c5b25db7f08978b33be6996c27fd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115644125c311c763688c3e3026975e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d193496f268e7963abebc54a9494501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd976d1b037118a590546eb30fbc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900547b2df4840e1e42a66d689cd1b15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e7af50439dbb5cc418a2504b152b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa162712d6ede91ef47a733656891f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d87a44339bbed3073851b0b5f6eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d049cb407043ddbffbc964b92071c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a29f24b50784af4324691671a29b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032408f32b6906dc88e676f3e5f894f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34555f5d1d06facb6045faffe06bb275510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c6d4e20e2af68c02575a6bf4e8683511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf38ff45b056b3490aec0f53c2ed760512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa5d204009d2322a5bbc7ee008e83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469efe9736db1b8e5918e827ba7f892514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab4f097a87a9b316236d5db1e0d941515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e689572e75535bc70534dc4a6c7b032516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc97ce7877dde817536697e1551be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad436fda85fd069c56f985f606e18fcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb9a03a60faaa0657fb63176c334ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261779d42cb9ca7e2d8fc98d26d08b5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c661c1687a2a78c487a1d545191a609521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3c6f9529841ca6b94658f12b178a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341e8901a30bb7f4daf6bf52277992523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098f963b156e3d688491509a8da8b6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a36049f4acd7bfa87fb96b5756ff87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ffa78af3f43769046f4a05ef14233526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62214643d69e3caf581ff41fa8bde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a8d4388fa30d5b1392471b62b4db3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237a53af78aa6027d9794e3950f666529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46a142efeabeb157fba590bae04a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376ddaa3455e42d947a2e64bf255e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453872f1da2f4d287d468ce64105fd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a08df33b747e6fd9bb2e28cef350cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95ae432934b3269698e30b0b69606534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a2de1bbfb6625734ba1cfc76686d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267da4dcc8444e2ca5594a29a3951d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d86f005ad0d49e43f0d8ac564c2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea76e15ab813e163970ac07dd4ebbdc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b05f4da16f61d1758a0b871b6989b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dd021ac66ddbebee79bb26c53c790540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c7f8fa95427eb7b1210959982292541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e1474fd1b1692bba0e26bf6647c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729ff1357f7bac260afa61e97630909543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f59cfd4bbff726f716e2514a4f12b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f183948d6967eb1eb24ad07490188545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0c44fcd6c2a56766438483b46559546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25b51cf45884aab0481a2e598e113c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c73a52e50c71ead5fb3f1c636737548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6785c9b94ad9276548bf2fc93a434b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfabedcbc4e16f8c89ad23da7424a65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663e0e2de3aa0cddadb9a7225d054a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979bad867b97f1b9a878385e7f0952f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70608370a63227fc62b192c65c1762ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5269eca59376a78d7fe94ae9ec2ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf720abaf03acb0665c1d2b293a8414555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a9cac0e267ed797be83e7aad5fc64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af8bd64afb2aa18983c7e82b4afe3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f9830685b468e80efb4d5def3e78a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a9c2dfac09b9200434c2a465bc039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d943ba527b7c72022af17bf54cb644560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b1b7d080411f764d0d941d85fcdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590a4eebd44a4eea68cabee032990d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd0fdca34bc5891622aee13734f3df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a260e860f4a06afdc47575413b1dd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b63de320c4cc83ea49e28d786dde0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92676c8c287c799bc1bf8528cd182f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7184cc78b412992d3afc9dc6269ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fe846e270601ac94f243a5e176e06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489e27802cf527fffba79be0e1f7b60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57955ac1e44f997c256788e4a3b63d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0010f5e93f80aaf7c2a87ca8be92df3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9063bd825569c609ceae30adb1347572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c7afdce7b915acb654b53ac970a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a56665e009f71329e8fa447a32b5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536d8b5e066adb901f7aa13d6c1eaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a64b86e1b33acbe6c24bc59e95db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8efad7820609d49f027cb47987f26e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c114d95c6c901a9135faf1b696603f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981330ffd8714068584baf15382b9ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb0298b3980d606d0383d918fa39f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4cef7604360dd1a673f9cfad9caf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74421f3f2f2beb40896420e5258cbbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a67bca19206c131e6305cf7738800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06fae3b4722e8ec100f4bf5960748b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9100e223050fe02cd5de8406be200585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b54f06a864881b772b7f231a597ff8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cd345b9413b21b399c376f32ce687587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6993b9e98a2bf77eded7cf32ef1bbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f86243728fb440f67d0bd4ebd6802589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa32954345b51719e338a5ba983168590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0d53320b4b7107a02fa954764f21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051a5495029405ee503543715ebb205592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756573a97d7e771c0c5211cc9947708593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9695dd1342e49c1ba17e4883c437c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee529af61ab3a67a08af5ad9511db676595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3128eac29ba18bfbc7885153ea955596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610ea140232ec2bf08e784e2104d15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a9ae07b45b6c8917db956d109629598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c8afb4385ebe9aa950161aef20359599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24e46d0ebaeb0d43714b2a10a83aca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf0361e57fe5fbeac98a21dca75fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58192acc9a1bbb3c4dcc47f31b4b066d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502469034ec0184e659e7a82ae0f14b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298f6e662118d9ca758d7fa5ff04e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be0a2c8b767461bf835f96b8c43da6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff14b0dabdecb500ab59e986d098d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1169279f953a90b6693a67e4cd7505d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e360e03ef9eb79c787b83edcac0c19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86fa3e490bc7fe81e9d259dd5fff45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7dbe7404e3ff38a3e08317557a146610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aa57ec105bb87415cbb1bc481ac78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be84fdc9a1c7bc1b358a0f6a3fe3e55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abcf92a197ab12feafd2675573afd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d026a8e3294852cb75ffb4491223bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b292b5ab50ef215b62b70a602702615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdd41b283c7f08a5236a835d9d3f89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0b07eb50365100f1bd4b96c9873f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263fdda6c07c5eee19d77e0d21c60b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59873d390a83be94c2f2f46c976b841619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d7e81ee52968fb6441181fb2cecf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717b3a569d60d7b04606edfb40e284621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007cb9e06ad2736fdf8a8c8b14a0ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6f5cdea2601e5cb7bebd206352bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c88b70f0f6333e21561123d4f439d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225baf26dd8918433b446ff2abe9e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8c559d123df9426fa26f4421a3be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fa538fe5b479731e72fb15044ecd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1e67e9be7f1152934cc821e26b566628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4357b6bfef1cf58c883d2ac68a8451629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1cd39b1359f7372d937e8e19d4856630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf37ebe756a68849c9748c7cf0edf27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d1496e283f6872daa402dcd90bc7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683cdaf6ee0207a9f99490a8dfda229633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d84e4647e1b2f3a401fa127121321634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07afdb3a347df252eef7a2efb141b33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1905cbdbd841ad08c49e6a5d054b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273f87ebf584d38e602145d22958ca1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aa04ddae811a4381b1b6874d5b901638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb3b23273907b41b1488b32c577b29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc0ea190777904e26cb877420b9caa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ac5948690bb0bc5cbd4e9585d7fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562547fa333eb6b21456545bc47ae62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbbeb0e1a26ffb2018aa06b4c2bed8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e77da437bdbfd5539ad622f9ef05a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1b3a06a7a6a9235c4f18055dc01c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec329570ca6674feb93a90050ce3d1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf94c9e0bcfcb507d3cfcb67314c46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724794f55e8042ae2875f6e5152857648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e568b4a5cc176ed076ccf79d6aa58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861803c12f3d10ea0cb2ba0938e04bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc575a4f591977061a65f81c4e95b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694fcef4875364c9956296dc621700652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aec7b1de69d9822c59074c5a8422b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cdf5c4d78a773999ae158f7513fe1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ae56c835a8a7e8a1bafb97896bd61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bbcc66d276565851e075657410540656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e39260c9efed347c4e7840869d326657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02366976f0457cc3977f2002017e1a4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ff56b72023532c72fb91fa623d54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e53c62ad46d474b6926806e0f895f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391da497b9ae835ceb775c902bb54f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328cd550c7f3f3eddb19ce5a46570aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8feaecd7611b4a031c5eb093be4287663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ed4e061f16311c171dba1e5184f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf650576b5c39b0b177c5ec8c8fd98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c5edfcfbddd3ab6df3b88c88f731666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e7a12f2d6accb547eec0682e801a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee4a73f04f95c5b52f47c482bb653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b857d2ee8efefe4ce1c5788c0bc57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59703c695261c19ee795cacc7879360670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8ce4307addf1242735a1b7c6700c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f877de2e0ad6561a41391f5f608f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6c95cea8862b152277ad7a65cc6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a9433dab9fbf878519454522137b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a460103ff7b007da52986a8a941e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f52b99909341e2a042fcf30e6e5468676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c990feab56769ce037e28d615de52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f34ce891048a80b00576af233f65678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>