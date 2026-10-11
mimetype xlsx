--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537140665fa3d2933e7841794de199ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385def1e10799fcdcc03bea8427434ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d72d2949117f90b40c3438aa6a913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa295f0eccca1978a078c41789f4434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63756319b3c9d33bc473fc3aa8739965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8f6b1f8e0bb528bedc3f87371e06c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9f0a137c70c2d96dd7f17e35e4637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab92a9ef166d8e1f973b268974a9ae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d341ab37763077264822ce8329a3d029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf5447a350a0a525659ef3396963aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367285b103090ec4d69003dfda7903fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b6036659fb044632748253bacd32912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6218d4bb434fbc2ae630dd711a1a77513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea267e29357cfe90ac0286944d54beb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fea1d3c0a2ec36686a6135cd6016e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2358c22f19cc6780397df85d509616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504af611f2765a831d5dc07635aefbed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc7cfbc964222c34a66dc16b9763718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925886428858d0f0acf7a73301a4952519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617bc50605de8de2f6fd3988835ac4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5066d271b4ab20c512c9a1d07e0bf9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2cfc246552950e12806e904f75eb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa89583f6bec25154fb66aef2d4c8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dc578da4cd8a336bbf98126326c4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1602da601a6ac4f6e472eb73e772125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41675e330ea08a232a3a002363743526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c91bf144fe9bc516b4ee4e735c5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ac2f72b20e158ad21b29e557736b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03572ce8c79767772a47912f36802e4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030b60d9176bb29564cb2eeda8d3dae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c405a72d5114b12bd5ab4d06fc37b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4c51f67864537452d0f94b21044a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d53dd5cf2e59608af1403bff7ca3cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc7e411f5c95c8eb42c913a5d6d2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a508e5ecc680ffb2a75eff66d02f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410702d260b413e128affd7be58a3e6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f72bfe310b7eeebd66d36343c12d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac96db17a380b55a53a84db255144b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeba2b8bd4b1475b84aff2b03320ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf012efd26a3c70034b50b94c5b1be4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7f7c2486f7151beff5a1c1fc12c6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725317bdaa39736f4ec9713e76200442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43444362854a80fcdd59129c62d8447343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7356e4ac50c6c9291fbc88d68cc99a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81978e708e9f56a8f7835b07655ce145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c2265c381a6f60f3b8c0424987b1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535e930c4bff3402d607d795d886a4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3446b91b14b071c4834af455c5e6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148196eb35e7391ca7d543c5ecbdadf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86eb728fc0f5b1489a66837b7f6f4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7421dbf00f7b9c24ec61bf76948bd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ebf60663de8b7a674481110a9f9c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488accf30427a9091458f943a62f3a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d38bdb81ee0fad3e051d8f8e7d6dfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb2c2fc7c237c1706aa0da1fa052bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71724061df211e54683f9b2e219b76c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bedf5d56817ca838ead02c4cbc17f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f17d2700a7475a9f52a8228967c4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15dab37f652b69ebde74a5bb32ede59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bacdc284f910767e5e22a7d6d933960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc213b8c7fa97ad0b560969af79df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8b9e298f693a121727de1da66265562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f029bb6c0c3a3deb784272ab610184b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707e6882bb50a8fbb704918a9dfb68964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c52f2f9f3aeba3a8c423025fbd2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d79602418836a3b38d86052d475666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e57d4367398462fb1ef4f4aa4708c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a81db65aacbdcdc825ea85c7ed4ea468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0458c61cafe79b2d68923c1060c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a731af43ca20b46d7c67f9e53281f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776215e60abde7036127660d42d780871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbce93dff660b9e00f17ebf84b469d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf8e6cf96181c9dbc39a35b2c81db573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd51e7e035b8f53f81e7e6b4b67f9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8fe1892414489521106a7fe8ec2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7c850cc7eae79f808b6253b2024376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c95ee8760fe0279501e72e1d06f0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309a678667e919de6ad21f8f7f8e80f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b43797869c7497c84d2e05181146b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f6abf599d8719998dbdb70ea559080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a695c293e1bd590d25cde6fd1787be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d341afe3e38b4b39f6d25ef13d0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2e347055e9acd81a96a56bb0336383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ddc3dd4005bb7ec74e52c0397af2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9fc9d4da2c92daf46fac1d746c38f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6a492f377355e5a2f6cb09d0ee4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50c26b37ef1c811be9b20b839a0ed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f8ee2626f5a78783a74ddba38bf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5df9fb432a7f5c579655ad420ef0b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbcddddc5f8a96c091a82b78ff036690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ea95397dcd9a1f6e39973675ddf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ad074f2fff273e2735c1562afbf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7b639b8546b0c8ef70bf0cdf871c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc0d267f553baecf8ab45a87c9b3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b520e350b9943d920996d27aab6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2337dea519478d4f03096afdc2887cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19dd6c982756af3d436419a86de71e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d479040ae6615c7f3c44239d0bd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e753f30b8afbfcd5ccfca357096c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e149e54b613e93a31947d3469fb03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de32716b52defd3b2e160b8ed38ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7241d82a76f45e4b3d36b52a9e85d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d79a172e054ad3c887a84c4626d94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9153638ab6c914ca4e6cd1715165c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d46f087115d15963d0410feaed36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de7bb8a653a8e7f5ec8d502e5725d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf93b711f51bf7cec2fd2a459c910d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab054e7cf3cff525cc919a01971aa6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f703527a11ff48e7718bfeb91d4c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772222b5f1473691e036802bd1c7e56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f8bbb6176d2d221867bd396ac82c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce51659117ea600f408e7a37df0815112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969e17b4f21f145d57ef6b86b3fc8e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2dcce4c0b0b27d863807a4be19c19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25346f33fdb22d8c8ac466faf3cff78b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16e9e031b02a0f8b691739100cfd7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41add720ae2751a42c1707c6b7e6b34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e33b268eff62f78c418ff2413b64f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e63202b3181eabce719922640dbb0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602b66aca7bc4a334053a0cf613ab8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e87e77a59be8c4b36aebcb172a9c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bedd44d00b11eb251e9184ca12a714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28e17849c8701b9764cc36d0bc21df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f772c75d8de373527609e44e1b0199124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558af5d621bac3eadba2b770310bde4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d854e013467533511b1832d6b45c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52d0d7fe810ef98ae9e086b67e4a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fdabc9b4bfdfebf68e6c6d61e877128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286304f955fd3299b472f3bb88f35e3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3bf907198b3382fa7fcfa72e7c63f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72696bc986a89557c09d518e73698910131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5025bdb9535758e1a0483ac4886932132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e7db8c0308b42b8c31ade6743870133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a88dbbdd685bf0752c504d0a635ab9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce1a9e8f9d055e2448787d5ef90c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e80b19fe8ce21d41b33de9c8a38b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7c77d5cc19cb6536e056a586c1cd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a98314b9ecaa78d17ed3fcfe2d7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fd5b17c95db326b7188c58f335171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcff98d869aeba70e38e1f97900eb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a531bc488d4b43e6d74056b977e6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364732be4bcb8d4a4e48ccd3ec559b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1490c65ac4441c824a27a47d8f852143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961405c032545450cec9808aeed51144144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85fe7c179038423fdb4612b0319ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd01119469480025841c7720c1021146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90782037c8327ac909d2623fdf4580f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640e84a895e38cd1bdbe93431c6228148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e0c6cb9ee7ddb39148f1eda4e46f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a077fd5a38d7d074c50a1fce98e59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09519f94c50473d905631083dae8bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60754181b2b0b007c5a0ee317dc146152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eeb77914ceb4f5f219d34190c2bbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d65e541f6b70fca8b4e9323a2dd15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0214ecff6477b47603af68488a511a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494449b2091c465fc342a26cf3a3e20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b386636d1eda83b7b825a9b40dd197b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a13d36b93eff0aa8b6ca0205349a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8ff913e29b2ef1a29d3c8a10101a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175518f0da34b01fef3dd08788efad4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626209f8f57ea6021adccb0db3311fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff24d9e9a1a51e86a809b6c47e4fb86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf9aab263a1968486a3b0e53ff9d5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ee42348a6b27bf7aa3c9bb6b87ca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615dfecdc0efc1af3106229ad6390d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d6554c9d5b22c05ac92871f46a00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54302d0b36fee70292add7709302ad6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967206c8f02a97a4d39bf831a45aa37a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b4f4fe1b0a229fdcca8df6469e46f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b1452a516fe785f4c0fe9bc61034e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af66fa70ddf6f86400d14e10381612171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0eb1c49e0e406f50ee24090d45d88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c8c6d0d4813c081d975d393175665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9849ebb38740aa29ab2333d084680a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f540f8bbf0a714ae365cb45914c301175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c351cb70d1b0ff9a5f132481cd55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb447ad824f483b3f80ccf61eb95110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7347027081a16c9d090b10ae0381b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0517800a6926cd34c749d9d67dfc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaccd381a23024dc3c3438240c65132180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01848eb952440f4c8e8290abe1d5c5f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c1aba627bd8a01bfc210057eab35e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f32564972d4dea1d25432424cc8fd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144749586875bc180f42a8da3867b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1c80079543f76b80390e9422c30e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276e7533a9f04749f3556512f4551f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0a84032d74ac6f85bae745f9b3ae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165246f2e190808f43178fbd292bc0ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65c2304304840d49a476b741a3cff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d96e24f69ea3387bff1e4695fee48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58357190c9b2d9b89d9b642065c18094191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaf874ee02867bfbd4a70667b49cb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb1cffb28af04438ae40d129a283a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24a1837aea8cedd8b97264690e277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662a6e2ae78d32a60e843cd4f17906195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d518871ccf5b13f4ede81ab87cb287196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43955be038954bb88433b96d6d4d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fc6058961c43d223b4c4560849253198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a19323d5f936faaa2ccb7ff7141a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a8909847eab2313fcbef336fa781200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394f2f7c85083ed60548a902490d50c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd559a66973f5034e6ac8f8ce33f79a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0566296e0ff478de465b8828d1630d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3efcf3a6fc422b7252dadb9ac88955204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fc11c55ae35308af5664e26f2e6b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deda9a5a2f6433920c3a6c18010beb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecd1f1ba8e1e4aed3c0f09092a2588207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dca1e92e23e3383bcc0b4bdabcfaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed37af3a2de7685e4a5b792ff07a29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb5272b8fe0b90fe1b6c7859f2bea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249fc59a5b2845eaed1ed2bebeb962b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47363b67b79db9aaf919c7edfc033e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4244540ed0cb0941157ee7c1a8cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a31e068b79905d1ab16f1ceca8e70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941cbf1f8cf0c21c9b9d47cba40290215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d02bf4f3dca1ad5c7cb1d223e3023216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1a9c32b17693414ff0e9dc1b53c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02aa5703420b0f6eddcc82ff26428218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488215441fa00ba57991c521633000219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbad831313cd212008569e847154d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417abbe080b9b8c55e4948bf8072998e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2db932522c2b92cf218e59f6b96a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824cc68e2189cc876776cef2d81744b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6aa5bed8de30a41bebec2435f92f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407305e7bec7864804d9adb647b5b40e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14270b7f8d92d03453e84d2194077d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a883d0b46b621e68c25f0fbd2e35298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4bdd1e5a2db515ef13a2fc0382fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff1f3d66735c846993a66f9e55890229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b4d6492671c1f17abf3a09265ede7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ab58c5f5f7fc223e664e1b57bead4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60b81b2f8db5315254665ac6874fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c568f3c89687f1380fade3366c23f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8a10edd49a9ac2a8f7d5b7ff499cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150207634046c362a80f051a7b3021235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6706b3d71c953c8d15068e090acf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c333991290ff78fcffff12aa76b49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2734016aabbf456aca14e42099ff3e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ea10f268ba56c110f3bac94426f5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97b33301a16ecd953afcdef43d615240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af70d18a236f7d59b2f392036eb93db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26056ebc6d94ad4b3a848d9d0e2357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c667fd9d1dab1c9088edf32012cf2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64008799ee5ceb2c37fc94837551513244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bfed391c2f2576733ba9685e744bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ec5be51ac7aad00dc59cc811b233246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c68321411c76600023d823ab0b251247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5abaa9c49479d933a6ef97ac92ef5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d7d3a4738528b8e788b7494d9462249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee20411a9a607b7e77f63e870b4d5c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686c9dfd0a57ddb09b3c336b8c7a7e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d9875811375d1495223b7c467c5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa6530d5cb5d889e2370d556d7e7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467b145de305dd890cc3c7a6a12876254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7382c7a924469a81ad7b446e423328255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04ddcd863af3e12cc786440945e73c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0bfcb6f756b3f8b957ab5c7da4ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c90a90afdf7b0d3adea19ce0d1642258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb97dccd1580c459bb051db9637a78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34942f1bbf40d51a4af7941deb65d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd604a0ed2b6e243a557eca63a0dd6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab13ecee3385cd9f4e39f852a2fe67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120274e5a602def78904f62c2ce2f44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b8b06ae09402817b0c22ce1aea3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe577d5b39777ae7afa21e7834903265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0bab74c4b4d4a3585aae34ab91540266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532eea724f0d8879a27eddb66429053267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824057e24e84d959a3fbee4ddb07cc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e479a236f42d88b53f57c111d46c519269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961c9a42f6456bae6a4fa2b255ce0c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408946ce73078e07614eddbd9593ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ceeadb91542f0aeb3889373c5015f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd87ddd9a36bc54b49e27a90347e76d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d0233810bfffa32adf5980476add5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382efb630d6dbc0e8143574d1bcea3bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca29480413efac98498536579a8d61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf3d878a28f5ae871ea81ffe70303f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4203fdca1bd09397ffacf5a9f416c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e1271083a578930647e47c8872a11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337efe68003bb7fe11aeaccfec05759280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497effb9f698a684d7bd6cc4bcbf6d58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814803d759ebff5fc46b0fb8609aa6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ad4a15d52ff0effbf4e6ee442589283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02baec1aa35fe49c93d4db630d701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45311708dd0f69e1e857c8d574523d4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc41eba12c7661ac6c96cede19a4e76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2a2fbb687aeb96893a3ded48ac11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f83d952388cc286e8b25c401c4153f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace563eeef61cb86d9d94c4ec968e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f3be39a382373025b10e8d855d3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3b56c037478f25c54a523dca5539291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54720897a82d9dbdb3756b5170be365292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ccc5c8f3bdee3e007e0c26f1f066293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a44e4d5272afa1b74255ecb91671f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e810c9c1b0e329e2962509743ffe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168fa564d27eaed8962be985374a44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e0c70da5a4ea800d99955554e7dfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369e1f512da744fd6dde9527da6b28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d03a212bc1aa5d1403ffbdc4f8b25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2f8f89c4ab3e5eda2e864b95dd20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230d2514f3ed76c323eecf87790d26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d105595bff0d14273116c1a3818478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9eadb20497b0b890d8bf8cfea9b20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a59ce97fdbeafaf94aa0c8469996304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f95d553cb23006628c1cc90c9c2101305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861031adde5e34169abc47c4c75dea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b64af0b630f6bb4e608f554adb0a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b9cc8b9c285e0de44d8bbb16be5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f99e5c6d0dc27ad6549b01610fc20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5838b4f3938cf10532db302116a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4651945ec70d6078d6e251a985346311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80572106d7657a7fa8bbf6e1fb1fb5b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba704d7bc3d7802f589ac25ce7c5a2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba92eb6d2c0d009ecfad23cef9069314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2262ff84c0969ae22ea738fb50062315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4a82968caaf362ce88a5955c0dafc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4525bc8fc9dccec598ad1af88f76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625c0611d894cd8a96298eb9d0ff22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5e1d843a007f74551a14cb8ec65cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c0dc252b1a13ec37e5d950b6a8c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1f19dd118b9a187544e54825c7fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d8fdd5977ac53ce39378fd88a0c7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fde0b1e9b2f68fbfa88e86e13099c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdea38071dde04e16274adf2132c65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda324c0df3732c9b5a15d5b2010fac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f96923c3d3ba0bf72396edc269ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7367d62ba7bcd6338a00658e19f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d5c3c7aae44a9a2991ec91fd9dd4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d9f077c6c71bae594314d403aefe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8ae25e66e67645ae0cf800efbe92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66df7ceeaecc45e1c1319d33fe4ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8622e4db132efa7b573994d9c350ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d60306984c78ab657b099721488f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3772a494bb66b738634ff2863dfe6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2325afa1099d20ee03cdaf1af1df69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc237579b6e4b9cffd2348a6b85706336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2af7357a6cb5b438175fc141fe885337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ca55cebc2a661f532dfd05193cf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824cebeee3474b7529ce38358bafac1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24579b1c6f33969cd7ccacc69bb49d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385276362623f93febf282a0c16bf391341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396eaa29029d06c341aea6e01bf6c16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85516a80795ff6a56f4196f3a69a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba1b3f3fad40bd7f1849204e3aaf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f514e7128ce059d73e7bbdc1b4731345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66af8faa257b1bd5472173566e18018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4ca19384377b02485420878dc1dbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c49afe62c2e3102a5d9faa5ab68ceb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ef3fa010c39cb2304727ef22cd81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f131a47a0e8c0f2d5cb76e321fa94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993dd4fe369d3c66a97c56795b75c8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c24c709955dbcc9e2c3da16e0d4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa9c5d8e7d01e6b4114053822067e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fe63d4176873bd945e3fcfb6c5a9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2178d15f280cd2a96fc04c367e1bf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a87a902fed8d235580b0131953507356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b704336064e55a545066c45fef585b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332fdfaa531ac11673437e8b8d34a11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94426dec0df70b6466499da12fc732bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9e4133f115d3240ce46573367db7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a2fc2243bec033af57e779df1cf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd5e4ad9febee8f37d4a273ce3c1ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1fa7b8a9ed339a6b93be7da2eb9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea719af26c9cc1b15e3e1dfe67927e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8211bdbd672417fa140a7046837d0d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc869fa745386d1d80a2824161f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce38c8677ff6e81e89da40df3b8793367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293196022ad4b734d5b81216a8def758368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe0f88c44806b4bb2b2375b1a112d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96003631b4e49709868d704fdc79c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fafa963ebda156c1a506e1017f3bab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a34146f695895138235ce496a1de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de9f5b3d24dba4c3a4d2b297b49f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8ce2031cb9632d89d8c3719e54e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742fc5662205abcd0b0f3d630c3fe8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e60882a16d7a2515dd2f1809fc845376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbfa3a43d4e330a08408ca917d6621377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b376f69bd3d15dc9827bc2d44b30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d81a076a4404c1f3670174e61ba1f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6541926f6cc9a0f5a6008a90ca7b959380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b078d60e71f0a14f9e0a14f3356f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0de46aea241ab01d41306b270e67d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e24fcf14fa8e612e718b554a7613383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced5cb58fc0c001e1ea23bf809c2ce1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084668487e730db1e07f8018f4a6eebe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb25edc77da3116d13d98c16701d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1464b833da25daee9eb7e4532123a46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060294d22c373ae083fa3ba877dcfe2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae016ec0c4cf915af105184b377d911389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dad185a425e9cf85e9daba1710fcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea002113d11ba1d03585f3eff7ab29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b159c786a9cd93b3ec711f9355a12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f5db2079f720ac6dcd61f56635a41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c39ed0a123849b12ef354017deeb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938a8a1baeec0633e997f5d819ece9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1364084e382c33dc509c21d73ddf06b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d9f2c09637fe0ad536b50b11f13ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ad72a252a4db035d5b34aa6a17a06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de252b0a8d3b4b58258575ce63d09e1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e1e3aef0cbaf8e3c36c8c5ead1fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e0448dd6592bad9bec580b2c5480401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feea3fafd1428719e0528ab5675f0c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eebf8c8be2bab595d9442fb349ab3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127914b67f0e30b7dd0419cec9ce9dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b762b79c0a2a912ff50bb9c725afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366bc627843b14436f4ec437cc3747406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120b12887392e82aeeeeb09de5d522407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdba2971727c40a11048713662b7bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e437c4ba6211a23e34a3a1ffa23571c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ffa8c41a11522f8b91ff45a9cdbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f6394eeed95ddfe01c462dae5f3c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8341de60b1fcbe6940da1bcdadec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551cc1875984bdca614bb05c76deff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2247e3e9bab85b1015b3a4179d0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59090c1a64c490e7f6e20f22d13218415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a732caa577af784ce17c49034506f48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01257a2fcb213bc8d251902d4a2ee8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe55a2ba584bf75c899f9b2f4e7f1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dfb9664812d6795f9e7f5cc967bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459eefe4bb3e4f7ac2957ed07093360420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191be20e2d7d03cd18239bf2607fea7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9469710f7abe11e23f999cf065b7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd75f6794f8837d7694d099e599cb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2bbc5dbb16ce376532fbce5628dd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf8438bf9fa522f8bf87444fae3b70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b966f57386c9d030e7f477b47d088426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc17cc63cec86826d0856ca51ef273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf71ee37b96ccf3a7a66dfe599fb32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c891d9ef7bb36e2ce472f1d7d7b2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a274e5e50c3de7cbf5aeb661fbe6f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074369a5765750888c8c8016d3145a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab11ff15389b5a4dde88517a4bbeea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ca2d7dc6941789486a67eb132642433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2013d2d311cbca0d6cb36ee57229c59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9131653bc69d6c3ee9e0e3cd10041f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c95d4ee402bc1fe07b85aff8f5e3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a11e4b19d9c737d4783151148a724437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d143e504dc2e36f582eb80ea7b9b1f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4224e91d40ad1318e4adb25992cdc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bd3ab87d23904e98e7932bcf0997440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cead2799762e697c3a9722b0735c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a5f448bbe997ac12383bf5de9daed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc876975b21c32a3268c80c144ec798443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90095106ff7530c2520cd1a5432b23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c0efeec26f7ffdd4ae9f3677bf358445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001116fd01f9e3922894a726d4dca232446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b45633533ac72ae192442fe5588d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368ac6453b70c1b4723fdb899b0222448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847bfd5cd2d578788b4ad86e462429c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff716405241051d6b8da333a40df00f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb4dd0d0925fe37263e999a4d3019451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee18a0da052ef1141733f1decba41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3ca5ca981d9538bdf3690438a85b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538140e7a91bfc88150169738b7427454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95fe5c3c40b8da2202c517a779994f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ad2cbc2f7808bf8b5654afc5ae2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48303004f07eacf9171c0bb201dc2c33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212853977845cbd3f4d3abb05ba9288458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc84fb7dbf2fa6759f2fbda6fdcf1f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c74930e9517bccc666d21d5302d269460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16dd499db29ef28ad53cd850dbe36d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5037e198e5a21e4327b70def3e477f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd705d43f5fc3349fef5e74fc0d7c16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd70a3c9efe6c75a2d33d99db78b94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5a2680ee224420461f142b902d6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34cb81c920fe914a6696616dd5ff07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b99cc2bd4cb669830c07e035a8f9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a280a26ae642742028c9d22d516af63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63380d55dedf059b982811e67b900bcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce2958ed8c9891de86f4744845e1bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a007f207df2f3902b8f3ef0229114a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a564b3b4efd4aabe22d3ce9c89f796472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9cada1f064b11fc05931213101dde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a82b9a6cb54da849ce08c161244f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a26d710c4382480f6e6f85604eb786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618057a40621e8168fa28ac6d1eee07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8d845103ef2db37cbe0f2b0beb38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e428344400e36633e89198d1660ed68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e4edc2d45b7573d2363381b4d92de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd58e6e964cd4fa4479d16d7ab9f7ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473756a4b312c8a596e680b13abe3440481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80bed8605e9fc4a375d70263f450c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec95fb628ebb3d60bd9d7f4fc4e63cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d15116e42d5181eb15cfc17a7819484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1489b7b02194d8d33b3eba79a455b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ecdf6a97c812c5a41dfd90c5e53fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c8bd7822b90f3f1a660a58278ccc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19ece7f9aef5652e014889e3cd234a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292d3fd9088b212e1d6ad614c0c4417489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637650a5f887f20ea96bebef6de4d8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf944077f1084846c54288fa1b968c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab192b84ee59b1340876335ff8d2446492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb5cc5dc603ee662862ebae8bf4bb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea576eb528a9e291e15c5d81dc8a20d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40461597d70c625448bd2051bd664716495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3eda06a64b02c68d9796a8f8451ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440092dcda4e978474fcbe7b24f942497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc966f238b2afe8c42708dfb3690e80e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d91c17a172601f4e1187fa2935fe5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be453f1a59e2cca156c852447751b7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a67278eb0122262654063e984ac8fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567ca5ba76c13b0164fcd0788c9b0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce935e572d94ec00bd651ea0eebbc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf54382162be9cc640145404f1b0456504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff901cb806cd82a88fd1efce720499505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c300389421442bd2dea20194004b50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95884f665b1c004e9a30338eaa0c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de766e72bf9bdf5f60d887dbe6f6ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa1291f3875cb5d29f4860624bf47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e8774732ea80e513b6a65087cef4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d4b80c89bcf0e886d4dc4d31cb15f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8dc7e5a48098a418146b2dda3f64f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a442f28cbe04b89508c139d31fd4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c2de4e31bc1d8ac6c38d58add2cb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0fe91037874b392f722e4345f5d6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a293f1d90d91d937d0f51fadc85d56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e08bf1cce4e5668c57c279fd2b8c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494e75c46011908e5e477b78b78d575518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d710fc170944f6b6e5d81d56ad680519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b2cdca2d3759ebfb779e99539dd87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4146b0c5fcb364db2c0c682fe2013521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0f28cf2c11e2a8f8834fe0e6789ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99762718e9bfd3901003fa357e07e49e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2562382e5eee7556b9c1d14fd29f74d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2347fc0d18ba40ab04dc536a0d05e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353afa933c8f5c409b5bb5b708c84719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10e28a84e4889e08ec512269f9afb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d50738ff8ccbd2ceeb59d1584cf25b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196907c2097bdc7357f3844c2b074d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b64ee39caa384309f48b7ee6c3d6c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194c15d7eb8883c3bf466d550ac36e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5d4e17beae7e11302cd1b9d4c287532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415dd24be66968eea983a57f7b21c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a8fa2c6f2ed4c6a4f130a7b5726d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbfca48d23e4dd4b367a741a16ed5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a669bc4f425e808faa5fb24766530536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4da1ec382e99848ec32cea43f7ac0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b745325caf3d503b061540252708538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4029195d5f87c4ae7cbf842973afa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc254ed2c23fdaaa43b950a2f289fdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398db813a4fce9cc119274c16e52bb7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803e066a88f505fd0181e2dede5c1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcab8f603752b345db4401002e264a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605d4689b4fd5be2f8dd60307622f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff65115bf57dfb4df416b5af3d68d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b7b687c416c9c989bfd07dcfe806546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ab3bbea9c4ae26e88fed8fba289b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead387dc2f85cf9c812b099cf30e1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e888cf04e23dc7d0d8aa1803958bbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4cbc8b4072c8707d1ba3b12994094550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f41612afe5b1d2aca67c14b44c7e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2e821f675c8627542668b609c551f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8bdca9829e011dc2d681c153c5d28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3369fd22c01883794711cafa83bdf42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c14e30ea99ddc61b8b4376dc304eb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a835478d2096a21d30b9225f67bea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1befe1fa8b49fd0ca67c8bbd4d50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130bf53f2178ab516357d10542e9fed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81019043ab336cd7b39344d3551810559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add15de9ae76927a346acab0bd702e5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5817028acd785811b3d827ad0043638561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e14d15d3f8d970d7fb821c36ef7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e6d495b2ed66eff771cd74471b2d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2738f1d861411c3023cd5615595f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e7a99e2353d156b1533334a854dba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b347c0211d29ef3dfc5660340a2d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512579e3527501a3df05cdce3d09270567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f51db2d05172baa6a220ae4f793ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ceed94699380bb94251b61b647597569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abacc864c894214f28450483c1f5436570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c617d1c421cfbebf47182016d0ba8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc68ec0668bfdfa8a6e3ec000086ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1f216cfcc63559e61d0029f5fe4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084d53d24d947461dc70ed602aaf47a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3cc19c038e8b508f617dd9946df8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd599428de11c0fee4e215b1895b422576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94a0f84ef42f7db77400b06f0dbe4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5947830940dc8ce824cc3d652146deb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf0a2e84b434666cf454000de7a878579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf6e47720591d49ee40409e266ac0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c41bf09486ab37894323b6c0b5c89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea3100ab991db13a6219db98d8e34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ba4bed00515497c8f4c49cc43f1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83ba33f5092396f956c3004a9d2cb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b540a7c9e0777fcfd979aeef16445d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8eb2c4ba2be6c940d369a733b23f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5649474deb8187e5cb322ccb001ecb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72e68a994b9bbee48e71c1a9c1c05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d920254381496ebd5e5222d62eb0c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606242686786d535f9afe64cf7a73e53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037acfc9b0ff3be73dd3beef4ab32148591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9245979ffce1c06f060d66b6782484592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af28544a354eb56d1480e68384132593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b4c236a0e8837d028b829183185e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198f90742705845066a214de8a09d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b6bd7eec096aee5bcf7f16e98309596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d01e78ad0eb88dcfe9c3abbbbffa3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30675569081b0d157feebac1ee343c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ac90717314a7efae8070350a7f48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925c742bf5fcf647ba6136e9abb4e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc90b23d841311e0ec20d15775428601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad5378254179b40d0517b79025b7d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782dd47dcf782ae3cbe72f4b9bb300b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb2d335aea2765aac84e61f91a3e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc78bec78d826ef3a3eae5c2ba3bad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a967970d22dfcc89f7588d51c3193e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bad0b19aa64973475e4840cafc431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c02e7d0d86a03e05a998e17598e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b192ba1c7b3d3da52934afdf22b8085609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a2e5945dd7f59b285ccdf67f0769610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1d9a0eb56880ba82acd3b8f5515a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67266fa629f83e6dcbab9abc5f93ff1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ade63187e4d99af549d74195af1fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162859b5aab13a05bbc0006f1654fffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d605511077cfd2fb4b54a1e5a3f324615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17d13a55eea2aa6e649f941c07619d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24488df3a6684ead72abcf49441b506f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b72c32d5413da02650787c8ce1eda5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4b49762cedbd0a923093f293b7e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8aaa47cb08e310bc0c8842acf2228620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2feaa51d900b7a59d0d2a256e0243621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7131373f427e69a8130006706c3bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c048c10393219827240dff184adc1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee203e92465f6f5824615417d0e5dbf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e477981ee54abd2786fc90f215c011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2e25e7b8414962ed436e83f7b2fa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1762587b48a0d7eddf0dbf9fdaa3d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b92d14fc9b3a57f01ff0ae8498ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48124e5c267a0dd55d4490f2950a87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ec0bf0f85ccc3e459eedc8f6bd4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c7f3295a6d75ff88cd16bc2e641b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f710cffac47323ba9044808ab772632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719099b8008f94a214b7eda6a9a719633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def340acf1625fd001f13e5b2c33449d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07423630e32e2261e85f6efdbc193635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507ee37fe011876b9d247375e54066d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96c86685283ca1cd73badcdbee342a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8a23f2e4bc5df70f06604daf51351638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9141bc84ca6f3637d21a12a63be04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365e0009347b592bdf8365f5c1880a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa24e299e7d58b31e5067af921e1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e649aa9fc49ae59e41c45f5f78187642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c936753795f6276b97d6b39a728502643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2398be39b0b2b5f76ab5a35a01be8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a39ba90497a4a7a5467d1cd6bb60d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c63bcc7d2eaaa06652da89743cd994646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30491900499819aaa8bc80883541ad2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4443a46d333d8b2e6800c3caaee6109648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e8f6bea5511d8472ef3d43113ec6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7736d54893466ca14699b877cf2a2db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed8abf28814c2f221220a5ad16866651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fe803c9d1cc45b4642097f1af6bdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7958ebe82e458958ab4a1254252a5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd544ce0a71bd6afe9958ddf8a45875654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426cf4d2b1a812a45bea5e4b02ab5e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3390c158b144c507023e1d0d3dad4de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819628fb8b5004c59b2bf2eaf2de92a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bc5b4bcbcb081b58e326611206e03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eae9c0221181056be8abaf82dba4a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31cdca29282e5928a3a24a5ace77b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2d0dc221ca96b733a37ae17ee9bfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3029c70c3a9ed0460821726e4578662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30cea45f1698beda56ccb6b74c2157663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d088c736ae123f0754e65ded6c127d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6114b610b1b0866d472311fd10297d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5484f9e365e2a6fca3a3b95a7e0a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2deef5b901d2bc4edea2d66d50feab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863823927902447c7291a1c1622b1567668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc067b71786c82a8173258578f2af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c38c5c947ac5e97ff67d2779e8a26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd274d464ff408d95263919b5f3a20a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d944d38a97ac5f2d771bebb92ac9b86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd20f24b7f71c9d97f58f8150bfccbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294a5fd072751b584bdf4a4620319dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483bdf90122cb4bf2649550f379c208675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91790e8dff1d7db7bdae32a94bf3eb89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff4700529597132736aad0271b06a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060e2d087c242f751d92c10184e9c16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84c3f75b03837ef699e7283026e45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45deb0850c1aa18f6dd8fdc1392112b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb39dc754d7b359f649428fe1c181d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430be6eb2ee7481850bbd178ef7a1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c37f67cfcc2d0271a15528bd2854e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ccbb4bb96ab00dd85089d7a99d3d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b966b090168388c24d9c97b4e56eb31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9245069395b977a225d2e7d681538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6c3eb0e31d2c28ca1a513d067252687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5597749d391a76ffff973a31ba784688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49faaa658977f23192e52d1c6c5d5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a95d7694fdc0c733bdb755b35349f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb6b63a0ac0b4e577ed904b831c54e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54622c7b631f705dbe8a61de36364bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65dadd3d6d2314f383d7cab00248b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c2c789ba0338c8bb74161277406f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420102b6cc5b62134a8d2daee6139e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c10062badf1d3a6c38d2bbd94a2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cb4e06286ed2b63ee4fe2794b0eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7772e38a281d5406651c1d38bc876698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694cc9d88d6ae6ca0968788feb29a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753f5836d760c2d33058e7cf201318700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33549ea381e8c346e1e2cd55d9a968701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a31da0e9c45958915605d4c4eb4a5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735673f180f772ed10ee9e435331fade703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18571b52331b0c2306209b672f139d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b68f7dd9a28acf68a3c1e30225f062705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1be3c74870e68fb195c48c81eae28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be70088107e68583c8283926b7a8ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989998f86d41f3d27eaf6c765c2e155708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349782e5b99680e9ec8a0c335c3e2b15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42560fce472de6525b6647fe0034b710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c80c51526baf04bc238b0811eab381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c0060cc9efd6bb2e725ba8c477bad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56050214d4a1400864abf994cf620723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afa14a499c9be776d600ed13011acb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0ed2b6bcbe6410ce9d5a32e507835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff6c18d50e71bc55eb1bf4e7885c2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac0a8ed9e64252aeac78b752b4c1187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516ef3a41311435fd29959bf785d098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe8c4846dc235823bc18a19f13d5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184c6a89b7368e27332548edf61121d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d40e615bb9c7af2f189d45395306b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab236d63dde27e3a3d06118d7a512212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee61207d61f9cb08a7f85cacd82be0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31a35a58dbdc64651c32d5fca21d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7d54e7319057e79e87d0404226cba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eaf943fa2dc92c51784c12897a03016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532cff1ed2bb40582405f231626c9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121dbcd6fac1a806997f22732e48b4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd4b342dcb058fa8d921f7960a78519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4face84db4bd479efec44191c7806c4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599efe6511376c9b7d7af06f4a089421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8acf741cedf6776ef71c867531cd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b5c639443fe344125ad276c635d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d284b4198619e0ffa45c1e9a753f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a794e525080c63209b85beb0e12397b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b867f55bdf1b2c6f56f7300b388488626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e46099257fb66420eef2beced4d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba6f46a3aa915b176b0de2be66cf6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927f8679b646fd319db12fb9a15209629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dffa7244ea1bc5e9f97ba67439a55b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063d1d25b7161c63a83abfce293da2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a67c46ee2e362ab3aec67ae78e7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242525e43ec739e1d5f75e07cb18d5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6fe1c5e0661834db3ef331ec1e60434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa3e51d1f2dc078c014da60f9b743335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b8556264c1400dd281511b8fa2d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27148855e5ecc373a68450c06e0cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c8112934d100035efb639e55082b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815dd284d86a95030fe0dc384e613eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8117daf6ad4ff26c9667718b9e068740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205632681467e1892ec944a73bcbc34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100fe831bf67a9729ca5c8cd50a57c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021babf4ca3e637914328fbc179120bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0d4916f5dbb727ab17621fdba8bd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322505772f0ae867e2ac5bc85d568a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc83c9352fe7b9dff0482c0a46317f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b0a78c7a963c9568460b4583b6d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9ab031ebe7e2264806bf0302c99048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae979ea3eeb39d9f5286d591404c92d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9d27eb1726f0beda304418859850850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcee37f865c83eb264d4cbd1d62a1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f22e67bb0e7a7d527db03da1f30852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b637215192aaae436905910ffdc04a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52645b884520349398225d3426150d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a551452f2b9e69243a53b24fd89f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656a78881860b0b4bf3601bf8db7ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c3a0d25d4090d0d50ad556dfc9c2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86e489f6375eda8fec0faf31bb538a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d412e0fdccf4288847f41d6679791659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a7a0d856d2df070e5751dccccae360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed2a960b47ca0fe773afd86b3526761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9682da2bc5620822c376ec8b21a72f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d964d36027018eda760771c24b42863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60df1cbc27e8d7f3167e075d7d2ef464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a65532fc75c4fc0b8a9460e3937a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1f517fff29264d8af6a5e2a1875766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966941899d6bed95dfefdb3dfefa28667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51300103cb1b1461336e650e726a606268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd377cc17fd546fe529d683700c0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea866ba13e961c07d039c4258c82a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108ec76fb2d025bf91e73516764b3a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11458be0f3ff5ccf37009979698be9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f025bbcb5ef2ea1535122cbee0cc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b11d0e702bf67650bd736a06684074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e8668db2a0098a52ec8f13d29c0dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55a70722d032707ae9cc75cc853bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2e2595da137283f59d13bae194ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a827f69379d18635c98fb636f42978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc704e6ee9678e9d4a7aaf5349a8674979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddca733c72cfdef689c86989bf12c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3aef73c56f0b81465f03502b178781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f2be150821a293ef4d17ecdab97f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa5aa09b4eac694075fd37ebafc7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88661c329684d6f6f727299208bb7d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833099c59f6f0ceb477e9a694d6d5d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c653a2eb74ca383966e026ceb258086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c15c697fdc26df50be0eb0af77d5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece2b595f4e329c64ef514bd40913888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2206bfc610d9d662d06afd98b7639589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8bed37d54e1e873e20d856b09bb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5417c6465861ac63f619e121adeee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b017038453f9b80ec5c8b6ba824092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de319628beb77723627e425843c017a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db4ecd91157cfa4ad1b66f7961600e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea23f378848cb3c398f2047d15d8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a16e09203e156c0341f6320a427a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1ff7c47ca6402e0040a23d64725dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed35932864cfb0d54fd2948a1639698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7c9163d7d22630194b62edffa1c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6153e1b99cf3b81539506e9b6e28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0a73beca4ce6e3c1371d770faa09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05de15e03586527961839555b4f07a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9ae0ebe80a7e93a10fce38a40300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec80983d3d704548428f82f1a8ca7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ac9761dc466d18ee00e9ff249e6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b83298c734c762f7dc54a68f35adb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d0f272e3bca6ad8c8f3fdf2dc1bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f91d78840bf8ce9ed7789d8e59a58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1dd07308d10e1a2d926b323020e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eab30d36163c38213ec2252549aec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3d37a6588b6312f47d1699f60f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fd72a1b767ce203c156dc1d4fa7e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f221d828569a31d0c7f2c932f73cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9c7ebb4b2cf10c1aa8588641dc9a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71522c391423eb9d007d6d0b74719115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b55ddba1e508c2c31de7750eb0693116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c76c7cbe000a27ffcffbd399ba68c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fadbec9247490b85ccb385099dff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b186c3c524226d768f6b770487c155f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d09203264539b59e66aa4f554b049120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83bc7d6e75d08fb599582d870817f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc18fb399acd1d315ee016736febd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb9038f91a6527ad1e5a31a693e1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6032830bafc8ae071a940b8b8f59c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d43a3d96d6d9ee9ee42bf311611e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604655f62ab66791faf7a55e76ffbc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b835f5e298ee0f39247dab00e934ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491f634c4f48fe543a6d61efec781c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2657d4cafe5f33c26a32598165b067f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ea71190aa22c670205893f82dda6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0399f3226bcab9fb0ff88a796fb27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809782ee2ad7a7c51af48193ee1c4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2fdec0a856deb2fe8a324e2a230b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c381cea18d217eb6ed517ba1dc8f19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba9767d1490e906ee3abe172466aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2fc64536c01432325938d130080a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad72d9e5d0c9ad5f0997128f801eb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466f39e62f665f8061be8e418af130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2dc6e388bd7ec33d48739000354f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252b0db5046674f6075251c4c27775140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de71ad78e7b32f0c899cb16524573141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074be277850f03093b5ae723246832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a3b5939d1aaf49d78277195b0f44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6d4a962d2d47271742e422b775048144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7610b88f8e79a08edde90da004ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96bdec657b39ac379264e497bb98cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b4d4b7e42fed513af8c955e1c96c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc9b843d86e027720c5f4b5c56533c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b22613b1021d02ca72e119baedd547149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee488558bafe53bab477ec374196813150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04c72063b5b347bce712f5a4c66dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a238a36f749acef2f64b28a95f002a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37573287e3c8ceab91398b489d72ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909cc8fe5c369a5e35b1ed58623851154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae65d334b09f741da7601919c5714f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eea385af63b809e16431c13a3f144156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843edee92de5c88b314c7fa1993af394157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7065b9cf7188a73fdccafff37e3fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7569834b2b5f4e3c13244df44e693159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ba88c2c361c01e337ddec6481f2f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd981313054b46ab5f0f7e04d988b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c4e3b4b3ce9c0ee75e84cf98f045162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c731bd977b16e75b8b58e4b66bf35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507bafaaf666b0a6eb9e42c989eec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c55b8810a9508486edc7b6f363862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e247ff2411fc417de204555f33b1a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce137eef9571d0df4754c609259de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ab18d4bba762e636f1b8f1324e8c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67346e7c2dfc65efebc49e7dd2820e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f588d29fb774e0d0700b44762816d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e998b91c8781a3954f2060d5081092171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1468102d30dc523e376e5ed6452a561172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c9aa7721a8d4163ad64421d1cc6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cae62ea8fb4a788fee87ff649473e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20ca2583e987d677caa6ebfd0e1f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5eb662b568154e9c2a66061b47b7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccaf39864cde6d1b954d26201d6302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587517cd1a08e4b773205805a8acd3b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e83aa3ed7f5ef54bb276f9dda8602179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865dc61dfc43e852ef1ecbad867641180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcbce560f3d46b0413675e89ce303d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58064e4819c3fc0fe2975169eef22040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4a5fccf08573e68f442311b138f74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72c840126057c1aee5258a9aa71268184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df337d6e1153c31ef9dc8765f4ae511185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e390da5597e1e45dce6c1ab3d71e5ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ab86300fd32cf4b539db6acbea72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31196322f2519c90ac427141d807b00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dbd97aaa0727c2f878a297a3ceef3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e42775dd98d96b7607f15fb2132bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a80c7ae17b179e3ffbe8fc01e3ec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b7a4c7bc7d453c7897e6e2b562c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de8ef0141dc0f78c1ee6908e58270193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48b75588420015349b22599026b37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b6ce919601ca5b45544886fd0d3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a155c483cf8c4afa39bb9bf5f6d6ce7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f5f326703d84e17aeec652d52681197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd0bcab5a50e8b407bd4ead554bc35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd14ff665b5e4f9c9ba3dccaf0e4d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41dd2e325d3d672d56721395a15032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11186e8e0534a8fa2139749b98031e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcc6d104b2883ff039eb476c41952e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46515351b5504e241e6a4fd0626b1c7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799421b9e0798727f9f63cb321f2656b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4631f207a043c943d8b795af797160205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c22f4a330c88c4a933182ac339729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf8db28998d750d800c5708019c91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bbd9e60d8f30a012f0901d087fb84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b30f475b5dbd64ac5d4299f28ce3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40e1c28bde4314905f11bc70a02a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90865f1cbb800bc43b64148f0b34d231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f96d5e45bdd72e194502e4d3dd26f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e833928f63fc06ab6b5311e99f518213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8db274cee6306dacd3ad45a4db21a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad6345d88f4b7da6e1fca1d5cdae8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945bdd4a2d3281f5b5733102c320dde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9763501ca89fdf8650e9add087350217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d85f1e95459baf65e174728678fd09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79047736ede983c71dd490eec263dbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962179a4090e478a6837bcdaf7599f37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f8cb3efcda6c35d3b0fccb0c50910221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a962c0d92da809f4fa780781bfbcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9639aa5e147b6dba264768fdfc71f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a52576f416b6f48594cf0000df274224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b217c4c0d7cc12ce6ecf047ff9ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc7cc8efaa1dc97094224abc98e1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4686cc29cf9d34bcdd131eb2b184f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc2a23cde0d8637151f88c1836f07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d01c25eade437fd891d2b11ff637229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6931fedfde20b20e17ff2130bd1269230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36676092fcb2c078555cab81b44682231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411affd62d123f35985ba3719779de6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da5af32f2daf2120f4205b51e8f8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7607ab8c9ca3bda5d82701a488989234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d8c91fdd2f4a614b189d79fa8e0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bc4a2af8df1e5d07c3eb0a0ec46d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2000b5404816b20c4146e232dd43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ac9d4b529844ae1560caa999a825238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506e4493ea12f21ad434401cba96b84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963d1f6a678c81f2c69659cf7c4f9f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a36d1b9e6281f9592c08ff1e2bce42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4bccf14935bf0f30dd1511d5653db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e8976904233d9f72a911a616fdda9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac0c2ea30cc376bc060b3503b71700244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ba017adbb6d7fb0ea08d24f959098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f666e317d01186644ca08ac65c32a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefeeec2219897a0905a7e79121fc2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa64988f2602faeda7a18ce57f0227248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156401373da4615f51e3e7cdf6a6b26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f8aa3d7abf137b5c090bb56e3bc32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fabd8cbc5a001f77e8d0822866d620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8343b475ba3a4e31c028ca95fbd5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5fe00d1e8c07cf91d05744a459d7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2bd35c59b9047e7ed7f78adaafef2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d031bffac7f4e92c6ed7f304abfc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4c631ea0f90cbf08cfca01677fbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8f4e64107ca58e76fb027f916b17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e21dcab20b779ec34d5b17f5e1e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e4a0ecabdd336f00821060d131ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57428e03b657489ea714311ce59601e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f67efa8dd84fd640490c951206b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99630c1da840f81e929745e6644f28c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aee95b44f3d99a6e5435065abdffa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab7d8e881f50d7f106b043ae1415c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f2e58b8b6aa3853809d64a43b01cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5952de30db3bef00bbf9986c8826266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d3190686553948fda62ddd85402a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ba038e89c2f1601ea919157f96b40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd812ed4d984b027e7493c6a02659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15b40872c492a15e7779240965d86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc76ffa5685e4d8259d8b6588a2175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21383e7a2e25f77eab08809b0abf0da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb51175a8269ab3ca85070749cd38b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2a1dbd8a4351fd13f6915d948fc23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731794bf8e3827824466a3f40934230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161f492de83aa26b7eae70620b014d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d72888df82f595c167080f82e4a21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af95b11209232aa68952579ad97af9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a4c7725d7e641de13a7b2fa25cc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19adf46920b1b3a5b4dacf045cd3b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409f6a6dcd401b4171092aff7f1628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6884e99fa7853eec0c1c4e6063a64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826634c8c9f68601ccc5f261880660d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360823e71a2eadd58533cbdacaf57806284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c62c8eb6c0d111474556512ba7799285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7733c256d860abcde62ca9699de8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c114866d1558125a7a604ed8e38b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec3bd996fd3482f2cf03c1da5db83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e325ec2f2401fc3960dc24048ae047289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907303318fb1760b175742fd521d42ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9843ed8b796ec8b07df6d6d994c1291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138c940911066b35b1a500958e820e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e02d3ed7bc4bb722c6211080ef6ace293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae68ab42cd2e5000fa071b2a06a8493294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc93d152aa38e25889a58b1e77fe5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde39a2edd36958452c6f635a86366296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebd6abda183b4e01de3785c351c15b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ec1175e4a7c38fd02fd4b7e78a93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb050c35c050662e539948e4704c0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5985db7e9d38216019250891fdb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe6d06ad6edde49a1a9f156af150e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6f32914dc97fa0e710c157679c322302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1d411c03b307aa261af4ac3790c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42362ae20e263188b35e906f70ddf004304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abae5542e6df042419d08bce28d8a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121e595b6424d2ee2437ddbf7cdad0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb743913514632ffce5df3a2d7f9650307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7296466d2aaeb971ab5bbae75610ae5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e5491b28d516fc3c70943121eabff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a87882cc52cb7c602a3ff69eb4bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a715057e7fe0eee839bb6d01f120311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b898a3f7d03f2898c30b4408d214760312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e153abd71d2199b782c8c61aeef04e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c4c186f843144c9d4549413324e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7efacf0fcfd8f3ef7414b4e4b3d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd66574e030abcc97f20f2ff9dfc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde491e27df9fc4778f2b01ebefa8e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b3158a184c062900a7fb010f4a47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd195c76e91835e407e2790480199ebd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e4233ecdd597927912ad003758a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47aba952442ab1bcd44bb83470de49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fa54e3067f3cd05539555bb18965322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917eaf6a2a4a6e17ce0b0c2bdd6fe13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f2e9cd6a215731b1b5a963eb64151324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcd6925e937cb5c6236c1f8e37e56e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a86b252827c8f8406c75dd3542f11a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d4243458c01ff205af64a526c680a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2f8e7dd383ef4c42c17b2d77edbcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a41e6bd8faddfa1a72059177e3c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b2959995a0e7fb3c9537732dc0213330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f4c83e8a76389921b992f3abd2017331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe0c472db05d2e949880942d35e39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b36ae72ffce10e3a6b4938ee4ff03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ffa50a58ffbcfcbbff5c2bc37d8ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b806c9c0af7f719c93ca4357f0a949335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f40600ecb419628721c93c315764c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c4a19629a5ae69a42863d48ade81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e337a3d59bbd2ba4c7ededeef61aff9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a14f622dbad62a74974d11f55a2cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c2bcc05b5793e3f515d7b0ae8456340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15d6781414c4a87b68e2fd48edc8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3446c1103169c81e39cabea583ff0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7293df668f6c863421dabd0440a53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023944104a7c1b8946e377e7fc7260c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f64fe01b0f53f3e526711edbf78a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858009d483095553a00f7cdb5df5a26b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b32cd6600a9ed2c89c1cbabbcb32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588738c2e607cebd75e7fd77e36ec7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aeff738c9fde8a2e5852142609200349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea968ced63ae732d225362d71b1c77b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431c874bc0a0fbd5cd448d61f87a02e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeb24999460e247c520f2cf7c32a71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8d1efe4e7527d04fce6869b7353b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76809189b7ae17e0911aa56c18d457354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5101eca7571a7f25663de0e45452355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732540b252c7b45fb1c94010366a0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf04bfbc0234be05ab6ad30041e76d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7dda0c6def134a92c011057821c25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f200e81c0e6e08fcd7f7a3cdaf12a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e6fc8957b4b56fc2c530c7c2fc65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b03e3928eb624e76063c26ccce73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20941daa12f4bef66345225044d942362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225441db219feb40625952af4f3a6296363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db173e264b80342ed1ddbd72ad481ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a123e2fdc38d4405fc3920e9b45b08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76535a259f3e3b2a03f444d1add960366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362b635e6e0c345ae70bc7a7945ad5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb4537d2240a25c1e41f8b2cf085fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dcc4c26bb695df77891ebf66d7402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a854dd61080b4b523704860eac1899370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ce4eb30c23c0c7cddd1ba505807f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0686ccd1924df9bd320fef4ccf3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6301b511a3668758da7c3fff7eab8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a669261d52fcd13f9228fa54d4de0ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a53ca48400d86f58cf51be8b3921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593bef8762d4604755dc634b1799a5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212caf70d4e9cdb9da2476e8d8461a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e40ce6ac6d57af7a8f57687f07e32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa20ff3e1f6e5ad2998a8dc3280aa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d21b46e59a1587020f00a32d2f0bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae49527822f10732c21ba16794b901b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c1131ad185f8384b3970fc931451382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc038871493a1e6fad45478124698383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222fe5fa27f39a2c848707f7679334e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788356c69c1feee95c06a57d6a2a239385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c326851972a8a1a2ab95c5c440eea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023bc4dea42c421aa25fbca5f9a392387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038388b9e165d30a7aa231f6657a0ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc7bb0fc887545a720b1698e6ddad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2115ab8f3bced933bd5fe2fe6d770390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bd2c18f3a45d4b241604c4457d3af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf7fbf3acdc5257c87ebe4ab7d26f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070cf3117e285d4f64f2e86f75a8ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef466fe12025012a678abccb95b6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68119c3559e512e18c6e682d9394cbbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6d8584adb513bfdce535ac4c7b6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0988a3de4b49341b750a8d63a31b61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e59832534866cbb38992821198f32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6d38c5db47a09a1048eefa00494d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac482bcb245daf143f234add5806e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a427fd08fe2d0a5e263ffd29f9bff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8460708403151f236df761cf7d116402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fdea4da8e1a53369badd6f722eed8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10db9434f593009128645af31533c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dbc39362471100decacc4b12925c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59339521bf5ca6e0d9440b4a8c24e8aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b08ce22cb5cdfa0f2272677e8a022e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de508e6f4603488c4fd57031f11de8fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2e925c38163995e92f2c31efb3a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbba339cc98053563bbf59aac77a77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566360af85b16c01dcc8088ab4e73ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa579b17bca10f941a0821e3fedf60b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff950617746629721612150edc1e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3072347c9c689ee3f6f1c52a36794b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e73098b7bc5f44c3fea7ad17a2284415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ab79b1732e975ea3b08a9e354be7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5bc0472c2f05758562df371a0f938417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a8720ec074b794de9bce8ae669264418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c4a622649dbaf635791a98a3de8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02b81aacc2f7bb431efbd98364e01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b02b3e85ae7248c39b994f85ec687421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa7fcc025f7c8a33b1fb5fccb1cac1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973a995fcd38fe2f9a1c33a844b82e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a113abecfc21d6991f92731f308e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee700ba595fa08cb8ecf1325d4d9e0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52038162a6e15e123bba4f95fbdbaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5efa5f26abdf3a8111698114fc365b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01f14907fe85e26ba40638933082c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e84370ea5cbda10d75e97e65ce92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab988750db140ea027192c0c2db35c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa4d9f7cb2e8ae4eab1af3686ec5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9fcb997efa9944d0027caa1bc88ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf61f807155489976bd0a8d0f16dbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473af328fc73551de067eeeb9af85e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5b71c8df31f79340067acb88cd5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a923da106eda4441b7a8791c6835022436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d9dcba5b9fe137be056d2e52a1153437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fcfc55d905b493aa59f609d3b1fe1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f5b047a12ba83d378033eb994aff7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a0352f3d4e4c6fb5d7ae0f129231440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee73ce26872a4eb1f6a3e675acc07c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc49df8f35863a9f071e3c02f939b5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01d097ca09b2f0d74cb17f996abf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c219f1a5e604907f538c77d0672c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24924a476e2a228bf01cb7989cd7e03b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d4e469baf159b07d7bce2ffc7befd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40807ce632bda64fe6a425e9db35d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ee3a6b5aee54cb137793fe293554448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41776829e747485d61f374ded1488489449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540446fece8af04f8c917ea30b80d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f62b30db3a61464e79d75ec6551ee8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfc20cfb5710fe296c8defcf993e1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bfffc950ede5192157d8683ac3f91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf832a0366c8a3ab1526cf4895ebc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3184a6223cbccfdc8c64fb3fb00353455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f38d6fa46a8b49d140da7da2e9640456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ca25634da13cd99e76de34687f7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53583fdbfcd823176a37271b5f3b4cf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c18c509a892b850582cd68394a72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ebca0d30034ebe0f9a9cdaae7b848460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc2206e19b2b489fd735cac6109744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd5d44ee12d0e0f4a8cb1b0580d599462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f16fc332658b13fed8daf1f6df4699463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293787ce43e3134bafed754bdaed4d39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a33de701b19afb8677ca200326c5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77993c8255aef0fcf493ccc6765f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df10b5e225734c342a71a6bd6684c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c054fb3e261f7da84df282cb6ea7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e65913e245dda0e9b78d894b59409469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e598bbf40aee3844ebc87e9eee960470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ea937427c75f4c8b325f02682a7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265e664e67cb7decb4b514c381f10e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8a4a78bd225cb2427d1b8e9ba4193473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90945e6dc8e99c20cd6b878bde38410c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eb6b09ff9df1d0df141c6070739d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d40a6df696e838ced600f3aa7a61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191811dbbde9bb806698b7bbf3fac45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f1c90b5d7fa062d2825f4de0e3fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155151795a3dd516fe137f86cf87b0e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafd1def9b7edd02daf1cfc97935f24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da665cd46780d2b0828223b2fa5bee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ad11c09a1f66d0108d28bccdad8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93129bad3dd6e4eafa6e0474e4d17701483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc3f5ec566f3e45ae73894cfe6cdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100010527543b25235391a20387e384485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318f763d0b9e7e4353a96d80e2b2012486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3cb4cd32a37bb391412da00aca9fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec08374a4bff2941be6d4b6849ee3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad62d4bfe6dd49d54d7a42ec69a1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daf42df62fb541bc3c36a8aaf59411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911de0acb7bfe5b19f92b7f5743dac5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f311f21a42533aedd6e8e1d2919b13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e78d331cb40a48ae33fe98f0281a74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a2565cabe71cd2af4d0f9e9bb712494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c040bda1807b6b3ff5e4359fff0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce16a29a3337b286fa45e45834732c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ebfae1cb933c38e96e42dc9fb8c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1283582aba64ef7d34b79ce019669d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b6e4a6e860c495d53d713425d9e6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e66e96d1288e326a6dda59133459f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ff16fa65235cd35f3cadec857b67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913e8cc3b8bf55d1e920eaf82e808d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb68e74fd297737e0e781f87d54348b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd2062d8811ff777f55eb5e44cb3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e4d29b06eb07a5ea04681a7392b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b97139d77812043d8c85627034e56a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6295d9acdcc5142061b36cacc324d5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080952a7db9fc24bf2d612da623362e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98730e00968c078c78650daf0cb7808d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2cb2cffbd938be56ea971a459459510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbd84e3cb87b4283885e72a4cbd97c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4816bf65b7deb13c608c512d7200a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7ae5bd6296870550d04ab49c6edd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc56f439f7ad0ccf085080aa3cbac2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db3475149bb1a07be0e6d348a8044515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05558b1e8979c9577d7b3c7c2f5ad43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf72291942f6a224757c3d917728c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56eacdaa6e8676147862b31d0c649c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef416bebfbf202bda9a1e879f058865519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4540cda081c9c825df36b40ee2982520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eed5b3a350b877f3976483e463f3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c517c54ee3541425d9b4b2414fc1e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef83bc7c3e2b7c75b2cbee2eb9b42c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb08307ed18441ee1689fd026be11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e5838dcab4b8cf2bbe4d06bc705f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee2e78070d0215e531944a7b11eb22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf9bc6362be96f6014775742d98779527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5921e56b12212fc440b6dbe41042ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5367bc064d71d4286791bc9a33b96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00132d6d7df4e95e19c5998d1240ea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70493b91769de7a281b987e67c900a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a3fcc7dcae0b1bb52f5e75197ca1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007202defb08f9fdce802a5fd3879d75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8f044494ac11c5f8fa0b3a4372cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2b153a6b17b63baf08afa4e852e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205234bd6ed4f0d8f0b33ab36db806e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f0ce4518c436b6f91814def8745f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59624c3db8330f1a93fdf6d38208c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37648099919319a85c2569e228bef686539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57e80adbccfaff0813a95a6f099918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a307cb0c7346e1cdee72e54b1d52b8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35f8c10972075721ae8c54deea61c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bfca1a05f6d822910066e440050f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680f0c725cc8a59be3c16ff3a23eb37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06692ee05e709a6283046377278647545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf56644f476f6fabe6b81d9bae3c03e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f2f4ef795f81288fe1be37acb06f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d4667bcbad8eedad3f43e138348a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0b0142bb80a852cbfd4c3a7f7d909549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001ae25a9b63e92b4e81c51bbb7ecc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d7cd8b40864ca33c23b1122230db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb6b21489a599e83f3832544fa0e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce1528f450e8529689588f96798ef9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375242d62a22b4c8cd557b5f9628d47d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30b4c58fb4cdd6a1759d939035356b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc270a4b05e112abf5443e87a62aa51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e370f3275f9e2d541fc7193759d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bfdd84360b5beb3e70cef2e43fbc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664e44eed352330ab064d0f1bdb6d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295ad0c26ee05a633abaf7bd8c91781560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25517ce0478beda0304320211896402561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237aeb60a32dcb714f0b1ecd9808da6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80867f8877635a3af2faefc3536c8b63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569eeffbe00cf431eba2bde955d2b99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7880ca174f6c552d127fc1a9f8fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc9dee716919a0f907deff32774682566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9f21a1ad5993b2a7e22c22dd47e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0527ed0d40b4e00d2c9d0e90c5442568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93480e70662838d996255c13cbeb2760569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac63334fb253baec96972789751e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98098f7e7dfd50b426d6b4d53d0fe754571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33e539cad798191cef6522cf73450572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefaeac2dcde9c012a0a7097257a26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf095ada43c869d5dd3c0af21aefea8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3248676c66e476515ce3177cc7c51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00cfdfbf21f3a90b08066feb4ca40b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e8b00c90772362046e4d1a1600410577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cef449b90dd17b7aab1a9c7e934d0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50a1bd32b7e8623943767e77903f1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecf57851b339a9b8ae120c30054897580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df743f1497d45606f3f236b98a158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c34597332ffc0e8cfa113f82bc1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94376642606714303cf4a4d225f336f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910088a42520ea5fe2325a0f10e275af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a498ab6cca2718cd22fdbfb6c159ebb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3b97eb47fb28beac5a5cbda603819586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd4ca25339d0e0085267410f44c6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89af29d6f8ccdfc8ff43546068c4ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e880b392918179840415a798ecc7a12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeea20d33d6b5731047592d9a46ef5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffccd657884ec055954a2b7fd5d7a46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4273a11ec25321cf0082d8d5f0937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9051ca45d1025e4da18c972f1188cdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de8d8add0a89ef82c01ebaf9f5500594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723947480fdd981762c4e71c865c60d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65eecc9065f35a37b67b3e2e369c3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231659b2e0d5252de8c32189566149597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ca3955787e630a792128912dca143598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb30ddee429aa29f4087a5c827c87d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975005f66e9031b7aecee48e184ee33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531d6f3c7eda51b818d0801f6efa43d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45724870c51ab6cf0946fc57283ce33e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e95dfe9a0daeaaaa9e227dd1a268b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a4ec6b10e2d8fa1af670b8b40b68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d01e26d3d2f2cc7233a40c29400c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d29516600e70dfc64ec20f7c4c2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60c27ef94e6c6e77a6e7e5c0d816b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd055be0d5f73808731b65e8eb2441608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bdad9f79d0d5dda4467ce33e19340609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8cbde744925766a98538234c5a270610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde4870dfe84916f6ee10c0f4d54457611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a2e00f8920f27f31a42b2f68cf62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de768d805951548b9b44c4e8191d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d19b8a2bbce433867cb69274520a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a4c8cd99b86eb6a02d0363f53f311615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b10688b460a187ee6caca004b0842b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad6e09e1485ba9906d8805392099b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5966c67a7fa2ce95da3cadb412e4d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a7e2ed52082e87b47a019580a3601619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decb83a1f1f9a989dbb4d3c58e1ff5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d1d83432364a0e4f866a3dba632f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1c60fd1944ba4ca56fbd47a77e73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e51e2b8ba764b63e5cf9492dc01acc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34650911e36b621089049049e556817f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2a6b64d0a85f5b761a4ca520170f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b53e8e1aab69753dfd91cc7d4f63c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4e29ba40e0de06f3584faa823c96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36801df94f373185108e4b0642998b8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331e07d56b2a64f5513cdedf8cc3a0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56bbcb370fbefa0b89b6ebc3b23902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6adf4f353490802e76737596f714631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b03c95c89ea70aa90d500dc6197078632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e86352bebfee8e5f097b1f47ffc64e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14efd37dea5b849aa06942a3b933aea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b54c7c37f9c6bae9f7d59eb0c1658635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790bb4e0922097a051449c7f10f4a7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d7357dbc172f4f777e6ba044ddb06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd9addee0553133121cdfe70f83a77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cd16991aa0653d2abdd655c0052c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3bb122ef103fb35f392ccf5f82c9b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea3eb5b31324e161aa4cd13d41129641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bea775583ca0e0f7b865c844d9a5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a14d8117eb2a161d2d393ba3361db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82863ebd07b11da879589f5604ea16ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29774269efc31988af84af83b70b3f76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4605a0550eb528d2f3f7e1b85e3a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac93c4b1cadf160f550fa3f8baef84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5744e02ca468f688ec51f804a5bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd7f41a432e482ff58b35b083d1b59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e400379e898c4bcb524a143614120e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fc1c95b0cfae835c02c2b132a74b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50403b325307752f96d05c1c5890eb9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3cd13d36b6b841c9fed34860c4f9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0109e984fd040d430829dc275bf02d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e67f0d25ea2d5853df9e66cbf68279655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc157299e4e4384b7ab39e491f1ac0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf81c354d50b687f4e580e2ba0d8aef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef10ddba38035667c82c3190f5c86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d4615fb4213e6e13ae3368bd9130659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf4e2213cf0316d501a0f6729e7ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31bc80862d188345acd5f3802daed0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2049762a32c70f788a532c39324ac5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e89c85d5c045506b3ac36268418ce4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74004452efde923b24d6d6eab9b75f4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fede56ae19c2c52225df95b8ca3d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a6258c6987450da31ca5f3fd048d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcb886ef3204d1a3385ad80ea7fa6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bd88ea8b6b502f59609a0cdb9eac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9058a8e2170ab64a36d22e457e2752669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e341c7f2cd37ded53d3c65bd40222670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a6f834cab250c0fa2ab2cbe523766671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc10cbe401c3a999d8c9a999ffc7f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855211b3e7b0b7afc8bec1f131221a77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7358dbafcea9f54dead882334fff8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cd0d5ed2646691c8120ff40757043675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c55aea741e4569fc88c5f88bbbbf29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686c777dbebe1ba72fe354e4cb1f501677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec220c18a4740ccbf2881b5cfe26b3a678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>