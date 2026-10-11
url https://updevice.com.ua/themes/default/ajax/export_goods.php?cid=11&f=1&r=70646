--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2710,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2845,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3115,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3238,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff086ffcc4d760bb594fc61ae28d3ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a919e9e9ae39d59184e7ad248946522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6f877e076b89fc8b21a227b5d5893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663203e5b81dcc10a45d4c390098be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3da5d8569eaa3f288d276f67025d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6fad87a33a809aadda0593a067356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f11bf1f0049d6bfd2e9ca152ae827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d0dc40340ec32bc4c7f0d64dbbf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb452be6eb7a892c687bab1edef880629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16aaeb380ef5b9f17a995e4f8aa43b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a996df1db2357d072f53a4257ecaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076c12d2cafd0a468fec52fb166a8e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcdce88758cb70288dc4b0174878b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7114e01d4d341e3974600e70b2428a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd3c913f7c311eb0f741450e87c02815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d21c0caba655fd49077ed1de22165016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199195fbdf4e5be1839811900b4a52d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b2d83700c82b00504bca5cf9123618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46281cbaa77ec39a1f770ddf25e9e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456e4c8a61a3bb61f18424994a7477920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248444c3eaa8d3dd38c673c3bf102a1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf529877935f014d68094e1bd3bb2df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117930099deb32eac18e87be7500be723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a593578edd6c642fbed4f19646d4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a2470ee98e105a9b1926d5027c03d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a43b48c291c75407588a9ee30f05c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092b723e441f858de9de835cd011fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb385641960089208cb00b7cc15a32428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c480e4394077da7ce9dbd2e4d8499829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f0c013e6c8e59e2e5c72ad19958730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1106528c1dd956816fef14c379f3b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0dc7fa37ee6ff3cc06a6fbbb6636c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f5f28ebd628dabf644b7a2fdfc62933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7e7cd7df2ccabbaeea98f57e7444834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e23e448b65b35b2b9cd0e416b9c9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d3ea6621cf856b5e0fbb3b08cecc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d57b51e99fbcccde3e98937cb4e7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63718d30a7c7c530a87d98e82ae41638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690866e640b452688c4ad10afc785c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc544683276d6f93bcdc980713b3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519545016e92efc93961cf275f3452b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f53701d6930c6f6bdf41ca0744617c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3866988d297d26e05ea554765425dcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcafd43f722889de8a4a3fea14b1fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c892687bed88b5ab64a1d6ef4d65ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee192a85fc87efb8173d9ba2fc0a5a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422358be9657d5569d76e3cf9710983347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef24ceabf52455624a09d326f18a9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316caff55a9d29c06f5ac5f9feb78849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051587659923161414ae36d06d94e55b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ac77d56e93a93230db536eb2258b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25cf14041ae557d1fcc172c26f33b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7044088465162aed75f8b6be7e2d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423990df3d9d8a6f1a71b8c1381f3d3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685add30436c45fbe540823a6bbb5e0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8111c243aefe856f5c7b395b926e9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46bdab7cb7753691767ebb80ffd32a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92ab6df850e63f6f447ffa3d656bb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ecc7179fd5f7c7bcbab9e87925dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39fc707c8bc311ba3d9b68142efaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c5b94d441e8731d115e0c37e8d6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140660e8239429b2228b73e63bdbe562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3a94824bfd9baef56dc848cc5d4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f30e971aa1cfb5f2558fe099b76c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd1b92a7a94166e565bb54396ade165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faabfde925ff3b1ab39fa000c0c843a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815fa59617bf231ffc79fefa01281667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270100b4893df88688fa8df7266aaed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e12cfbbcceabab4b38924d4f0b5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92a6bbf25e7228e98e6ee3e43cedb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6491cbd85cd60ce402f9fbf77b74871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c15ce1bd161aeae6b1998c136b70c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db01bfd8d5cba6041875b37a4e3f85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e578a43a032da3237f5c8ce72f8dcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4e9f0ecac1f060738c4baafb892ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb97e3ffef1bb7a614353b15ae2fc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf55a08d08a43c0e5bfc1fcf5309977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e620a4ed59d14d0f9aa0b4bfb2eee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61395c54d3ea99438310f96c700cd7e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a71f951d7f2a67de8db16c433e1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869372bb6f614f7e66399ff6b2e4ba9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92744cc333a433bab402d6947e9ca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea201c827427966ea49c3f5d672ad683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3cf3fa0666878bf9956b9b3b11f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca4a0cf6a3dc320b6d251c4d33a59585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0db031ccec50bc204cf5aaa95a7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562030b019d8f3f56af9eaf4f5b7c7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dca7bdab2ee3a72892eeacdc0ddd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763f4a0d85e0a376307cedfe82c3f1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11e2d108fa251f0cadf2c6f4a6a4fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a3d52138ebb6976c2c754f18af6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066689eb33ea04bdf974c51381755492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6faef42044aa233e0a52a707841e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f4b85c2fde14fca0d6f6455c1aa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a7aa4371d2d95de7d90d25e2f23b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d36f86ded9782151841a8ef0355b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6593f049ea6325ce41af88dab56186897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f449385f3f5a961b121a0c55683b6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff1a54b13287890c2dcccdf8c4dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6c01b2ad1b09bcf34a01eced0135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a3fa4f9a6d2ed7ef49b03d54531a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f874d5dad8f659148df0ab58aa16d79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a98088637cd39fee887f702faa3fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e27117eac6bf190a7bc98858133fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41d99f6de36817d0b044201882cd9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e8392e2d78b860024a062130a663106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a881fb897041565cb7297d19d121aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1d03652e8ca5ea1fc5286908160d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd1fd9e22640fc502b192b2cc7d673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca8fa174ab95c081b656e5e13651cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3642918ff6bb623b46afe7b34b76e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904352f342a590d7bc1cae784632fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d3d49006d188709dd897ad2db15a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2896923a643f438280d48e8f373bee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d060ceb9468a6ca3d0c7873240234f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fdbfec1cfa4405c37e58e4d8eb170116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e0159ee4bb8fe17e6d6999cd73646117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5da286c9bded88ec14d81d9f3cdbdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a015f3e104c0017248efe08a987d0a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084162af6c1534069f7eb3956145d9af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2528216827fa996767a331c7f98fe6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405083fb8dd7ed53e2d033afc145cb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e331c47483bf20ceb8ae423dd407db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3fea0024ce06822abfd2b4f3b522f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a1097e9cf0b608120ac65ac83e078125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808ede2caac2356ea4fe262dd38c83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406e33bc78ca434fccf52a2953cca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2ad4c428fc3f58de55cee66d5fa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acda7e75e4c073c3d855a7762dc700d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b5d010e4346c6e0e6e99e74f5bc42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c9e4ddd91479f457ae85300f4add131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8736b2254958c5864962306844244132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261707b2a968751ec6b92799bd70ef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfba856e081aa17a380bdbaff80afc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010cd42f61c0401d06860e46ce5ee9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab619be1fe8733616341108bb9f4c23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6241d425dab8f103db8dc430384f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b5ed1f6cfa62bba8807cb0885401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf9d3c0ad86283a2354ee6d3e53092139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361e1d6bd1e940d8d58406e3c5f3c5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991fc181a8037b2e23dc844e8f3a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff655e1fa6573bdd0606774278b19424142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef1e2d0fe2b4435f8761771e4ba28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fddea513062ae080c9f4827d8b49b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6d557e294722f5afe957479173e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728310b5c65e4bc7f308f3ac9d7f3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac394752e4ec9dac873c7cca2fdc38e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798813ac33d1551a845a6e932f5b9f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9eb145540d423a25bb2607d356d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19f7a09e416b96f02dcb9a49ce6b35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ec8aa6ba5ad0332de2c079334adb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308909ee89323ce17bd8d479a76f868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f5960b0002ffff0e4404791212ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7927c2462af582508c759b7d3ba27b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1008e16211d2ca7172d3da191b030155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ab05f5a42746ab95a677997cd86b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d7c37fc780cf91a63a5c4476fb1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44657e107472ea105c6364381ef023158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39559d3bf54f75b050d09ba92a9976159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b96a13eda81dba1cdc362bc7d4592f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950d559225db1090096dc882c726d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90d885efd9f8740d9bcd0ecab3b9c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8bb80e1eff6ae7da3a71d797e77c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7698599cd68eb4579ad63b5b3553164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee66e59d23b982841013d51748419165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec58cc0169328b452a82f93295313f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6c977b9cfaa81cce8d2f73759f2a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd7a10cb0bbd4ac5b9f3d2c756df3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77350265ca748ed3f824ef0f2d6796169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d569d9d1d21ac9f2c12cbcd8d9e3e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f042d8adf611be259550919490ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30f55d97aa04710c55a8628cd423cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0900b09f4aabc566ed435c0c88753173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d931d855c0fbdb9c7894a24d1a4ca7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc463d5f600b7223d2b03255c13d9b3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa893f423ca46fe577a1a94d76386393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a492e4967649c6dbc922dc99d32d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d231bd5838842c2c4bd5e04b8e3a47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff49238a099ed3a6645f0175f600d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c728e381a9461e3c1d5f66a72d2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c27b3ff16c33c9689499b71d05c791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108d51170aeca953be18562d48a8c9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a551d16493d9a63f869006cad56ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d32f0a044769f3cdfc5b58a7d0194184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d1a8ed0a2425a645c61e9d95064f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5d74360fdd165f554f0d50161611186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fea456ee2994eadba994afe2d233187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bec6ef064b6dec2c792ea7d7a9c3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fed1583730f5857093b2a5594fc22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97483bddcadce0b30df10f315a3fc76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a26f4b2e8b8e024b976958b2b21ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ddd3d13757a1dad297be33cbff23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168462340e07b7725e49cb46baa407f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bc389e612a737d7d625298a1f8871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa2dbc1f0d3ff46acffde523dcf370195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee8b557654caa139fb5a6cd178d44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af6900a2e57cb3a8d7fba50b83d75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3045200c38cd4a19bc64864bd2e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a73d8085b7a26ba463e6e2c7b91f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048240a4f894e67d6c36da0720abe1d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e5e0af2c4e3ce31aa1fad8e414b1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ead34581f0457812385b1c5637e97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb71985261a69d273fc4d645631bfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae5381f431464692fea6310533bc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40ef77971877b971af2768e12eddb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e758aa0416194c047f3291f8b4b3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b999e768c612a93187ed9a1281375207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bbc3b4ec4ae9827399c4415606eed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87faeda5bb524752727e7c07a1f523f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8d01f9db81561db6b21360926e8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c8734e2fc489e09f35fa0a519afd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c48a650e7556332b4aae088697ddc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a99f1040e52069c497078928a0e91b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409ae11bc9fcbffc55bce7bad23cf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecf5c1acbe6dfdf62a368c4334a67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38e470b98fe7db393734f8776b0bc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1da850b6b0a12fa667a7322e4fcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d5b7edf0a2053df40185a671cf76c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c304756cc4216b52d1dc07dd0c71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccde7dbcbc76f378819ce5b472d704220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae873528770dc3e9cd550db799d90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb86c7fec306819137fed1b8b1634a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9d350d467ebf36f13e522de92b23b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2905fe4ae7025f880811d27f5eda0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af769d8cd9e837001e519f004d360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f75a0a5b7826b3ba67b3e31ab71dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911871fba21a1d0c895481189a26c7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d889ff16a7065f14d14dbf39a99e1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836e7a142760577e7835611824fa3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c134bca61dc903ae213e7878b8e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd5899ceaaff0f0ccfada474b4dafb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0848f332a167926b336322e287078d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de167799e6e458aea46c7fbe3592e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38e38f099d5e252c2b8070c4bdfc11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383371f0b5fa2b386ba0a9b7b072714235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fd86ce3ed4fd23b8895fb73aad31d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496da20f3fc550a094a77b8b96a2d78c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c19c22cae296ef9ac6647e52877df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d3c8fcd9fda181a38bf5fff23b22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33223cd7fab588ca6e8ca0574415c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0250af2556f15e26ee15526e2775a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6806a46bf738803c0c29f05bb1ddba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c3a8bca6ef9d2f83efd6836d2f53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff33f5d90aba3d5948f1a641bd4cb6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ef27b9d3b6d0595a4c39087214f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a72fb8ef3084782bdad96851527ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba02e46d1a1c8ad0931a1becf141ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbd0ed44799d398f2b4cb42e14d2d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459579a674e098ca4986229869846f4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bc62a710ba697759dd508948cdf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd92491a4e2a54547e03eab58e37bd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b714348e9690943af34c2b8a5ac995c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8d337f533e8cad83db9e6cf77fb05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8de5899a1e949e147b4aa65bbbe9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56838a5e2b8ae5d8da518578266c1cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23a5716b74c0184ec91d0c84629ff2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524696a49a1cd5b1309a1bac093fc4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ac9d14b1c09c0c1714129801b1300258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ddea5f7a8185ee63867ea385e97a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e29d84f438fc193a0192c248c08c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dea0b95255eb77f498c79b56e1891261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f36c9d9e9479b83f48ad2b106440262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a99506856f60d5c5815d2f5072bcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae607a1e598f4cbc9b416225d88d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f7fdd9e6b594f3e0220ae520e78d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4b59070f70fe0a5261032fc058d53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49cc76880cec607d45b6ec065bebec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5bfcb452f8ca9311ddbf2ea3c04a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f110dedd37e414d20bf018935bc5768269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6379baa5a980e7090c5cae753a2d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5e0602c055b273257e8b24dfde71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f884aed2705895fd77ef138ad8805272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd3499995ec832c1b5a609a21e629a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376772b8937dbed800d52590d2439257274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b107065f84c76394451a3972f2241275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465adad4dd2bbca7151cf75795094c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9192049f37f68a81da529b99c2b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92450e1f1a8b4a875754e333bb5a88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5dc68cc8c9310a7d55c634220381279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4211298a29c92439b2d8d51ea86ed27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9048a24c93bb58ed2949bac7d542281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cecd01c984dd971e719dc8eed474282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c80098201629e82d93ad84e196e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9f2aa9d90b27db1fb081249b941d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048ef853535b2c1de3110d3d53aa32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd60d7156c56f7f39d23d7c78947073286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5318a71257504101b0355219762c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017202d17fd258f62db7e22bc737cecc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f13bf957b5bb4bee9bffd3f894ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12f878bc2f0b53ac572aed26a833d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbaf2fc9bcbc5d9f0d2d8b4f3fab7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04153bad03ff7c02b28d75115d980292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356e70d7ebfa5773c5d1b1b898df64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66688214b9ddbfd86b30da1c828d115d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8087dee7b6b737c24f55b8d0c5f62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0650c3b937ea5f5b468c1635231b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33503ef1dbc1846567f88b404f76b6b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed83e07daa98024b2de1d347b434f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae774cede82c659c63b5be08540e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ab035fe8c4ac15e22cfecbf9a20d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556b6f207356d679af98de17247560301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256bbd5a869acf399ae758b51346978302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ce37e64defb2bd7e4acee49f19d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37fcd3e465fd7211e4f1b304120147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b929163ce9f37e16a1f3a49ebbdbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9f9cfde6aea40b6a03acbae2736b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b4fdf3258160f0540ef1937f3d9a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725cea12c8cb3b508dcee798ebf8dc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26cd8ef8ed7ee58149e9348ff2009e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0d1035820d2664b1b83aa58ec403f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995201c6ea6c407420cf59fbae4521d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062c3a7b2c44cbc1fc43b5d8cd97a6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f477e9592a10b3951bf7e1cd33f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6763bf8baabc637ee6f1273427002314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a95eeb25628f5c921c77d7bbfb632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820dc428dcf8e9b8a194a21f4932d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad16c7811807d30cd491e2f81c7a9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5664e43f4ba0f4bc5d329519542870b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46eb6aa7757fbd4a3bec7388e47dd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ac34cc3a203d64d1564386a313eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef6de01f6d5fe00bb2a1d4aaa277f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a194f7a2686ae88b9e44a706ebedf1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c5e4799dfa89c13740561382dfef4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be048775431c2b20885a1fac5f01ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c5382cf0f98513f4c11b6348bcd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f28db0e222b00d1fa6010f0546a58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda4b68e8344c34458df8a452a1af37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aab7c7d2d9dfb9ea1ce786d868b00d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e4146701cf6b13b52b707faa94f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff5c0a4e3974839ef05d84a592f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c854731f643b3ab6884bf66dc73f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f414c756b9499b15a106ce60f057db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bfb787d516a7d70fe1e47207e38c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978917dc565ea86273e16fd0606cb289334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11805587948564aa5b2937941d0792335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e3109ca16282e3412f6c2129c8f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27de602e1620682092bee58ea07d8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d7df7dbc470363f8c0013f71f4a4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15400f1612ad7509e8ad5037c2a278db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd389397895dda187d2e20e6a4715340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89079a2dbf53f54410cf6814fdb41754341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c324aa877b4447a6db03dc3f1dbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e1f207f0d91cdb798f99d8cb607c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2c7c070f79f148e925e6b6cda11d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db751e30244fe7ce5a9d4e9bb6e2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c989f70a1f41e7802c30ada086529d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b981e187753bd9bae834526a3eae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416dc2236d8b9e0939c17fa2f5791f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c95051b8c6f79c42ab74485897df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116797116a63293ac3b755565bb43d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb17a6badc9c4bb9ab5002413987ef5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e704a8b1b7a2d9e847cba2ec9ee6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4dd9323b2bf7d5aa4a5de23ebe0e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f118668e160cfe5204f3ebc33b45cdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa3ae3a5a3eff7d4e2ab3fb453852f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91747f667a5f52ca0b6c9e4d4b478aab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5bba09316dd5ec9e80fc1717cd61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033c8c381fecf1b370a303f0ab90bbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9d9a52fd9c35e2dbba0188f58465359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf713a01a0d1f507e102d88d0484e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4bef1591afc6f5c5354ccde59394361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72dee699bf19e19b2369af05dd7c82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9ee72dbe4d544a4fbefe059af144363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14339239a1bc00ff7acf7b9944b79f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64940c6df9ac9e5b11583220fcfe0924365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a6371712e497af9a44265296763f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff241139d2e4de14ec48a138b300e8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a6da3477fa147e8f43de1cefd634368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fbe2096579b57e598a362a1aa87df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400797965a9d25318e0a83bd3679025370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a78ae3b63052d4221e6c57adf713371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692a1b904d1d52752b27ceea6ef1ce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e537a14effa499a32fff013fecf35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04544988a4f5bc2b4e07b6dc6e84ce0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090b657186fc694d7feb26baa53e99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea8f6e745adc2be8e0a9216aef1b1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061d98cd8329ba3e4fae41c2b5fbcb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa63f822d37fe0f7c1aa8413c29fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae0dba5e3bfd22a6c1217351c5aff7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec0810095f09310ccca4986d11c0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb550f3b5f7eb55c02e9fe65baffa5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b86831356d53d3b9a0b8421bf69f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c199274a50e1e126fb0dee9695c83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f3aac39a6991094dc8ab6c5d3e5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ff1c437cd98178d00c1fee2a470eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae3e5af40d73156cc9be070dd9128386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8af96bde4036f0073b2523a16eb4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b6a328e955c9d92ca549bca723da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0323171fdedf41ee13bcf39fc905a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c47d3bd13e79534853b27c4f57d91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f76868641bb9f7d8dcb565fd2884391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f396aa72180784e1dc6282059f1904392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833db4619aef47742bf7caca04d72e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445e33389a0ef8148fc6ee972cb0a8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b947fb86157bf1d8bc7c0ee3fa118a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3242577f173e5d44a156cd7e54b6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f6c126121567d7f4466a05b77bdb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba06017361280ccd8bc8408e43511c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d933d654a3c722507f9c982d2e5b19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4bc845b5bc385832740de55e1a38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46ec83afe232671b82339fa288d57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280873515cb52dcd3d8162709788ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91dafd14ee1c89edff4f888bbfec1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcb7faac0410c1b1814f1a802e45d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd183bea21ecfa51fe386d9032be9ae3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f91758d68ac975053f00a9739edf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203fd038622273554cc9a52a474117407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ee7d07b534a0abfac1303287cb6d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be039155c485189cba2e3e3b7f5a6370409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa283b4db4adb669f4186fcbb449b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b1621811600fb42c0f31ac9cbd0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979771c148f4913b13b95362572613a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a6c95660dda09f2561312e2202c57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5d5c9c8b6abf30818392e776dd40e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb17dcc31e51554bace11f9e6dc59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e3d8219bf7544ef1c3ba6dc1a2ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9d55104c21d31246d81386a410ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3dd3981a37e77a5d783da689b66d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a26b96a9002b28147e379a73bb75ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d931f87ef7200bfd17b0efca31343420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31a49a6c11e999572c608339f1760421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6e52893f7a4f29e61fbbebb78d78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0772883a168fb116862a2da66b40d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8afbe8242394e25d826a4fa36a125424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8637b1b04e33821774c224301bdb83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d1688226201d05a4c7c52bd275fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daab068c48ad1fefbd09423f733acc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c060722eb5104165a99fec30842ab5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd123b893edc4be83cb940e457aedb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e25dc8df0133350464bc682fd0a67e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d865975534a10d1a68f9a397e10a73c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765e5c92560036b8704997a515d982432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11424dc3c831519e2b02087d3b073911433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610c6bd5e10135022c350225fe8487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae8908e0ac129ce279934f3cedfb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98752f7a7d206af9974689830dc06a38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bc4b1b578841c4fbb1ad253d1394c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429074d105549793ac4c325afcf1f00e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749294f67994bb06db9bda25f2d60c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd1dd0fe4a4ba5835efdacd84a4b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21225760c3850f5b5c506f381ab365441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edccc9d5a92fdd70b8407d8e13a9f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c187a980f48463f65ed41c4f5154443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1274e346ca7f84b73db2eeb39100f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0bcd01c63345c7100f7d4ed892c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5e0548947e1672cadb54d25845837446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758bccbe8c465d81d67631e00ff0342447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd036383e323fec355833223d2dfc8f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee248276c91fc4e4c5aa70363bccad78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3e0e534520d3693709efbb0993ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df433bef719814dc358c131c7836a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffeeb7c51b08b620b2c97b7e4282c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8eeec0963cf8c8282f4bd2eb3d48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3d27a4373bafd82e6a213696fc96b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e00bed9a9d0d631dd2c10a59b10ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dba310ed4a381c6a1aaebb6dd45d4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee2852cb93fa3ed7be2bac21630bd6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356d138847d368066c69851bf923c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc421a39ede601e8241bda676b0394459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3a08b14a8224a3f8012510ec8b41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9877fdf59de72ecca5e8e5f6190a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d4f666fc9b62141365ce4e133f40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa6a3cf8a839be5099524e1937032f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1dd527cf07731d81c120a0110f153464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa7b92fced4b84379c3a7774a5118465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8711a5ed929aeb67d57d68c25d7161466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7c96cfaa6ae8ddb187fcf5240787c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62b4136c6e8442eb835a6ec903136468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d79b9e57826342e5fb1148aa01ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d72e3a9c2e41cd78d07449403d4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c3f903159044f54d1c6957926b09c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db6a9c5e6806b532c4baa266b1a583472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff462da430c080e519a75ea5a7e19f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa679d419ac97d4c16b444b9e119f5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340a664be8b938706e8c4dfb92c10c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6427c2d8f94485437076f2b2412c167476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5768101479cb2cbd1e667d25d302035477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc4db2d943a7cf5fe1ea62e2de0a16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe7764de333ca8ce77a74225de3f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99fc1296401cfab06df9fecaa56c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0625252bae61294589936eaa8be5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c6355671da17b441b00b949c38a0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7c8c5f2cc90834c26be3fc10add6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0637fdac016fed70cd0a56b5e41754484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad60d0582d9cb891a2970c4bed265485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e8d201742cc81dd9a3476d1e9606486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870c6a2115f51879a6a1399615fcc20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d735d40b7974e8956516f1cc46ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db7da0c8ce3e6a01075a4f17f39b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da84c3fac3acbe9a44333e4498772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f916b3e2e9e99440d37b4dbf6f21ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc88c951692114eada7b89bfce4f5c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f8910247f862babdae195e1ede55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309937817ffc91279a805ca91548d9b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de152886c09468062c688cb769a6db3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f2240da9231778b095729c06281a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac548b3dd82bf6cc196624d5e824f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084544ee6f9a3a53afc45f36dc15698c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4883ab5d337b523a6235eed0815d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785a06a22e99ab6bf4bfd34459a564d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0c4e7175485e6dfa829b039437524501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf48a258185c5c87b1f003dc32d262502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a716ddee47a158ac0c4b444f0ce78b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f78039150be2c37787b7d126f1a38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ebf05b7786cc1c3ef4eaf4ffd20fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f01ea36dde251817fb91beea89e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da34f9891976f9fad4b5a6609f458507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e58f9b70f6705716d7a9d34dbc50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28abe3411680dac49be939331c4150509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b1cd3e1c5a83184140d6b08dfd47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a62b0e03008bf06daa3bf3af5223d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f3c5a762a56d4c9fb2d47cbd32dfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0fed69bfeeb30091c0f89946dbc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd6d0ce63a7c110c232ba7446c3b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099ca10bd699c93444e96358ddca5db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2916fbd9e15c5909f353efd79822b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d524a68929cd0da992dd8ff9f4feb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ead387dfc28d990e9bee3a69a4ddb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a561b0d6bfc50d8b445e4a34e0f366519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac41af9939675fcc42f86387d90c10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18324753799e5ba42b6c29506211af8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553c8060229c6dcc370f54de4516d81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ac5ac6e1c4c9ac0d175b725ed6d20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e343fc6a7037b43a606b3ab13fc9bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2907a93ec56a70c52545002fad0009525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3ef77d90de32ad049f6fae20ca75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426ed5a7c19604ec45062718806499527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0825ebed1385125c3b780893b889fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e07a8471327b8d99d344cf15275b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e2f9e038c76ca229f664236a0f72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef2e51f6fe45924884478dee381adb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514363c56cd1fb3de445546f5e0bd0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15f253f159c740f13e6a01088363ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641107e07663580199b71bca95e70313534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260f08ae680ece8d97e5b281fbcffe7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4ffb1559b0a8df29e845c6cb20aa0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e088d7352895fda14b6a238e4e6496537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac2734a3172eaee53475f40ae1432538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6dc282854789b954e6adefe4a952f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c23fa1b4330a55c4725fc9065e1fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f531795f0ef58e95bed6172a092f739541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dae078d470171146fe7ac068a14459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b539c9442dd8139b4b42d1c4a01c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906245b5a0e890efa250550037965b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc89dd9627a4c324a3be4f7f627230545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33278ffd94e7336d2a9d842e18a2e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2409dcc9b427f71ee1287aac010e6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fdbd3cb3d958339605ba3c373954a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce57368c17607eeb2e7c85ba5533da6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525d0b17b19c7ac80d5c18e8d3471f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fde4366f3095a0c92935294b016b26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f679cde95fc270df6017783ee3879f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab1976c3a7a598ceebbb0c6debfead553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc111b2d9801eff324037ba764bb9d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3747769fc8a4d124dc4b291a758182555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec084a9ba7aff540ceebee7bbb50966556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6db9a58e35ee3e3d3098efe636d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd3a2c7bb6e527ceb05bba1f15dbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3345fe72333dec088066ac262839a7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c508273f9888c2d3790d836810186560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6a758e6e5f42582db1b37ef76f256561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f617bd4741102ac1b927bbbe7c60c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4574bce7aa3694fd3a0b9088430d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64707c23114400d7f88ae16356f7f27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963f45d9d5f61d1005ab8f3b3ed500565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca25b4e056b5d0ba294e4a23c1904566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b712825fa2e8f6d9f99c4195ad745567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ced918a57ce50b9ca6089091bf5d34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa696085c04b366fd998e6a43f02a115569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981f3c10e17a7d0dfa544489a2b0e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc36d487d644de1be45062de5298d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7104f8c2ec1a244c394d0fabafc38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc3539f40ce0dcf9dcadcd07505fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb1b4904e4e243a884e69b0f3a0e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30cbabbef1ad8727993b0e8be6dfe6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfff68753ff6198592608fdc8b17e58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6e77a5a3df1ec7cf48740d8c418d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72040e02aaea478f16b1f361b917c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2d84c89417ce2fad5be50cc62f0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd2a03badf940be6ea058a801bcfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2202f72a2a63c6d2560005d4b14ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb54074283855bf742cc9ac94d4fd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760f61fc5ee2bd848bf751932b27cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18085d8b9ffb67ea401295ed6d14f5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bf110adbc272942420f656a3423e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab815bc11a23cf4fa9fb5d5148ca62a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfaf8feaf406260e49142a7a0c69c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb2a0b8af003dfd88ce55654865b84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb2536e1705d79a63443795bbcafb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559de1193f990e34faba1412ead033d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d06b7ec6aea701af525b96d92ac96c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2dbeca5f8b7ef0b5051cc4ac9a575592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c6faf43832c78ecc9f69fa4146e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a362a4d3ae4c791a5ed9621d47a9d6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccda755050de151647dc9dd8f4503c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa62e0d99a749208b3cf700b8c24e81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cff9aeb1a10fc09e787d144cf6b4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f3e1c320498b8a1c68d0e289703f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e04d3dfb750705dda2953179427ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60450e28fa268ecff0ee9b297136357d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72181f742cbb276021b5cbb18eaec6bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2d50239bb4aa710c350bb13545c9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd4f1a6794142b35b2eb57216223ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c6d4f04af3f279f71d91af3d7702604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1170040476b8cf8a5910682df3c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b7714eca29dbcad33dbc843285d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a172538ce8b5ab6130c5f51d3beb593607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b3b08b999a85b50ca12a309a0c59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0828c7e7a85b40b131c56ba72ce03b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b80e39989575770de2af48988e47e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02ec92d736887d12d89a01e9d0859d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaba8c54bb7c02f918f7a53128d375612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41e07a4e02ac5e48ab7b15a46fadd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30607e4b1e49ffc1042898800aa5487614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f858ca01de17be96f8502024dade615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265746593ac70c829f4759dbf6afb04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9a0b4d897fb918bf525e40080feba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053376b0836bc7e16d5eb0d6722a4de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2aa4f6197a7b5a9695e00db1acfac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3e6778df19c3a6718c2dd53ab979c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9619c86cb3c39410dff84948cb5004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b4c69767fc2865dccecb186ddf526622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf8bb8d8a0b51834940798a87f6cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d09abcd8985db46675a10a318f879624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff941c7bac45dcb955ca8bde32d94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f6bb22134e249f108907e205c1c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd669dc01aabb00ebd1bd53c6d5d43d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd983735ca891e1f96d93f1c0f4350bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ba202d66b2f62fb04c58436acf31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d59ef2e4407aea5a0094e49565669e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e8e9a9e28085a567d042a1ec733f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7a0ac2c18cf35e82190e1fde437b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab946b300ba590766f55a3cf448bb30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6688b531085ceba1b0da3586d8b5f83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75fdafae27aa9b630d2cc110df1eaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343aa28a517d0205ac8ce1cc1f9ee73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f9b6f35118b0f714e5a2e4e7d63c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2489c75757848778b4be4ffbfdb9ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06eb305ddf8b9ef4e099dc7e655a50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d7d85f87ef4547b1a0017b918db89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e0d93515a7766500d188f048bb450641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249816a5cec04b965206ec4eff195b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d96f97bf71d969d7d7a310fab8ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba73faf15f170d381067b9bfad1f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d3c67bd8f982acb8da116c7ca94c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836035d98a9cddd771c07130c485f77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45fffe29c47569750496e7b6c0d04d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e72c6650f190721019b5b0be16e4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f905a7ebc4dca63106ce6220c915c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6df7cb953086dc982f6a5238193cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e23661856dc8ffaa7fc505ab6192fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fc5fba5f4e963f302f889347d0ea6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744bfb4713f9917836e2b3f317677da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c9293a3f298b3bf7765b516438d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcda7146a57f2f0d9648499588c1d36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464014b1cb231238acbd92c2a3dc34a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe253231fb47e09bf6088616fef5c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef40516366387f34f9c9304476c62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815967999412931da5eabf1956de7786659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388b8e8515bb641afb315d0e111a14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b21b91fe67876acd27012d9bf325a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82bbbcb9e31fee802f58f18c04f64c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fbd56c4cd3dcfd0b1cec813405f33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2378ac06f97df13818bd360e2ae76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126d2ae0c88e00f79cefad879be59ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aa1b13fb01a413dac21f8ff63b7bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb8d9cea692497fe2010e14fe08e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6ceede0767a7d133d9e88846df0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dc8e1d438769a1511ce2c06419396669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89bd2cf7c9c5779d8aa75a8f7b95b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423e19d844e2c5c3e8bca9b92b0d0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3d4c5f71f0a362cfb41c90a59b52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98ebd894fb37271700e4d4f3229357673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577ca751c83576ee6e7c0c217b1f191674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b0c037217bca85361be5feaf388c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444679bf5a5f8371707ecea4ebf3ca01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042dc4b8c5b82e4066466ab09717dcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8ddef6991bede0d294d6128a001bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f24dafca7229ea569ea980c7370765679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aed3559c5b27812f6a24374eb2628680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f994fd8b0943d2d355d299c998f4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd041839cb395e5ef7bb15b828cb595d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c1432d02248e702da0eb4041353f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be6a86366b35ae0efabd229a65da5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019fcd2f81e0d63f786d5718cf7b4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f5258682578031ca2b41ea367fef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d17d8ca50d35a28f47cced358d637687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1679d6005ee8ace12f84ddd6b63b5ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c71fb65458b20749ed0908fa67b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aed981d9270e30c13b84b950ee143690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b859516b84954cec28bcfd52738a96b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba577d2aa69abeb295cab242680a938692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a5387f429edd9c61b31b960d4d998693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b8ca6b426e81f133e7b492ebced8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412b12374dcb1fb58fb25f62b16ce3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd6535c09da3dc197ceb561c54d1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9337684fbbae72a7591fcb741df02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b04c0dffe2b1b110e4336329e5e41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b88c153bc502ea21d3427e670d067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b25acd86c80bc89cb933e2e06c9f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f76f09fed282be074babc0c85ba51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92aee5a03f2b0c521b1b2d53c9d88c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97dd490063dd1696bae6fba080c813703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df45509faba0c7c710eaf2f8851c31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf85d38a71b6f1494ed48f000230d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75f7778f726a6ff9e281aad6f1d70b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399c932f84752298eaad2ac87315c16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eac7d48525e7c88635fe526d25a0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854cb42123a4c6de6839a0d02507747709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a7831ae9fd2e6943eee4eb6c6e7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848586294245590b8e275d5efa6fb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf5a21c7723cb540f51464d52139f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689662f265ab4792165f9fc8aeb2a0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9338175c7295af69a6b53b7ef1036714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4fd48ff65968fa4472ec85650433b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52083cd86e333ed176fd2ccadee00ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04de0b7de94d27f440502f6f732453e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b06befe5e95f5e4c03059e857d230718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432db85c671d2ee55fbf1f84b85809719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac88825a1891d61cff95255876d08c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb31e1af1d36a4e6b327d4ad561525721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff1ac1e562bf972385c2d6efe41a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71fd0d6f8271727fd7e39af097551723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66de26c77a93c01717d343b05fa8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45a049fb4d1226ff2c6a42e6def400725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73cb7b5c1d47bdc4271dd046554913726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231947679fc98e59d904774406a7f3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ded1f14f21e9aab6d819c27c1ce0728.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303d33295ef722c0208090c1844d5a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ab8226f8473d0049aa5df5747bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5127c8f1415f2d6b6b06fa24a7cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf8e263959e30374567d78ce6a6d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd358e59262132ff7782be8b2362ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4540689c12764972ecae0417dee896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c55cd5e009020ee644d9b99d217f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a658fe536c45c8914dad886f67338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa689930d6e2988751611fd49f736b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc2115e464a4954919d3db62f191610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726cc3f2ddb0dea9439ab05f75145f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70817e45169f6cdf01d3b8d7008a74212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520d14f13eb8dc6e020902a45978b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f76d0167062bed9e760c4bdc218b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6294e8952371799ec6fdb6a83eeede15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2fdeb7c13cd2cb7ea938c3144f2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d31eb4305a99aaa90a643d5677ffc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a1fd3081d97cf3445e19a63f372f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978db81fe93306d65802a9bfe31ce0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f24ab2ce307192627a62e2254af6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395309cb0a7f6340e2f94e7cc6c8d6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80580e8f21691b1dfe946e7aeb07b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07006b7e6de0740e25cebdbf0a04bcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c38a8b77793e0f6a7504509b288524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bfa8c1e0ea85130d0f5472768759b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff84da1bd59d23ab287cd8a5b745ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8ca0006ebb8f152968ae0f8999e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153408fafd9c7c390690dc49f403c1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692a6bd4e5b96d3938229200f38cfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb655b01487901e919522e8794db0c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd5ccf24a559c8fff14c7580e9a4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d63fb84bd5caa35bef4471901a52f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab0aafdd9902825ff15d64fe8243c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd5d3f81c9eed32293975fc36ee1b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d56d4e5810735093b892191636cf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fd06658e260981d57db9d4bac2df636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05230141d273514a83365835d2c6e9e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c09082cac6dac471a159347318c4a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42272f5be3ff3da71c41df16ff960dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae6aec4ff665c7c4c2576a458c38c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7678f38efb34522632a7375ea908941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e1af91b59ed3bbee7b7ba79ae12b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e7c1e4e50871bc498d88dfe348fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66accbf78538292218a9bce224a6569944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241035e83df5b612f08ed6c992508745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27be729abf78e0e8441e88e5f324b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe3021f6b4a17300646069a1cd4b7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9300aa79ddb918c89ff517af13190c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc481e0966ad7a9e981c7a0bda5ef9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993dbe433f7336d3246a1ba12ff75a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf753f3cf20b670974fb7c26febd7a4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5891a308de18bf6c5909cccc0ceaa1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de53913092836067e3f546dde9921c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bf15c2ca89ff37881919b8c722d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a05cc6abcdd9ef0c475049cb585d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98e0f7bb069d353e0de518837799a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c95d247ddaf0115f471d9bb94476a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252851e3976126c0488e1f8b7f8d23258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8c58f6a7eddb6f2ce77cdcd308ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dfc5a0ef4dc72192ff9ab96c8832960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d8083f857ebe0024dc07cf2a14c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf0e24d9a232d6a7a7082364967fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3483945192f07f6de7ec3ce4ed12263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf24f46fcb9a2fb79ef6ac064ba7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094cad4f85afe459f51cf33cb230fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230ca07f46cb319b7f4879efb8012466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0ede3d0fda9d29dfae935925e6faf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eefd3f5432dd12f79121261ec55e0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef924a8437217c4ed5537a0dd44dff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc74517ca79a180fe475d762f6f7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5bcd7d017c5d848f273ced167ea7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c32fc15758132bb7bfb9fabdebfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671fe961fec7e909406bcfb37dbd0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9710a71ae1ba7429d3056cd6ab115e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef711d591dfb146279a9db08227441dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba367703ba4dec215bc145070aa5a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b174578977113e3a2ad6d8bff0bf5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa199c8d3861c92c0fb00766b900d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28f897db97ff8a1ea3908e941256de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605849531d82205ec841b8170a3608380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c53930b6577856a72e234c75b659681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763e3c5897b8a8b7610b6630bd53b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea4f347b335223189592868ead604483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3e004cde348c881908f2695c632d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338d1b525ad986381b29304608be12f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f6a9e980367bd952ca0206d63006486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5265b2f4b2e3559152c18da5bb3494f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4b96da8d6d6c406f6cbca183cbbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba07cca329b5c145ed37912e24f554089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2ac1dd084ad8a04e38c6d4ce890d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eb063953d90305834c37ed2305cf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a637495e81b8cec3e0325dbf000c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247624941ae951ee07f445eb47e3579d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6730108e3baa0f0d616b3755eb44b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e846de46255dcafc6c8a817e118a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7efb0bcee05958f7b9b99bc7ca0fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a38085470cc5f8c11e7f3607cd1d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8b4364a923a0738679ce02988bc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2765f641d61c65600998b86f048599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152453bdebd028b95353aaaee64b674100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c92db5094445da3a184eb3408fea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c4616171424810b201cc3e6adc07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cdd301926af377b865f8575705856103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63c2d321e1ae81f0a296da536ff18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77619183ffae1b59f9fd72d18bda660b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e079eb8bd12123e20b9233a23272f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b93c5fd8f3fe42a547d5b5a1bed5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2453c6585985c2a7bc3689a76171108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528a1c798073258fc10ad26f9f08dac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2d5cc3e429416cb74dadb79c0872d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16948f7a9e4b1518140563a40bc4678111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73ae1d12cccca9fea25a7c69d11e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7f748de923fc5bf6b479878e5243113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac04d9a8373dae74c2ced5c93d910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bd3101af7c41513ae6921af21cc59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ede630dabaa9404adbf4237da81f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302244c091fedbbd48d418e77a3294b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e302344fc40f8d4e44738960fb706b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cadc6019ab3d4e193d33eac4677da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ee8e79eaa524dd0aa25c15dd2c92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2a4a9564a101671ff00b7f5c4b866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c70e2f63822c94b768c10cf361d93d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d8a07bbe031aee9247bc8b91c4ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22e0e609f17bccb79943797a8cd50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4517b7a9318119694cffb9d49431c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133430a61b936bb9aef0cd9422dec91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054357ed3dc41e75370d7005d45b6b86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26361fd4001b769afb0ef5f576788532128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d5be494ee46a8823320caaafc9989129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faaae7a4061983301413e626e53258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98028d46165b40f6a2a455a7841bc06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf6a4e7839c469a8317a324753541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a0dd26b75394614d782e67866379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ba13848fca0cec5e18eed379bcc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1950d4f7f184e6c4913846afc35a275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc483feac65df4a906e98400f0ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b4b408c856ddcf30c16e93562c552137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e59f7280a262a7c86ee612f2299e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432da323851ed89eb5da3f54d3ad465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e259d5def088496a616d0f1926dba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209da6b867dd0fc76c463367d27095c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f3bf3f640af4102e141634416143d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618597953ea90d6633cd86163b4af361143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293f38c7f2a7d87ad54f0e92af9f89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70c6de8f53ac796856c312ee0a82fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274679f302c3fbc42625049a82b917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d1c7900b2d1f8d040a7a250a9cca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193de13b91be9644fdf85cd47abea8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a62be7f237d2f09d4648b70fe296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f81f42f59cb6446de3b85a8cb51272150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de3f44987f832b5bc6f69dc289b4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac720ec321afaf7c55e8151ec17e50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cec0d981e3c2764fae51e599d17ace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d689dc1d16e1afbad88264d7722df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abfc9b286cbb4e4e9c419be9805043155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77333d01265b97993278db41f8018b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98bedddea7c7cc7843b1ec654408c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f6342cf8a608d104d09b92470d837158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0860572749bc64c5628fbebd223006c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7293bfccd5fc5221c34559ea7d40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf495942c0603ed68b894e2a71a28a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c630c75b8fe663e4dcf9479ead063a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f7a113d7d16e699bcd8299b599ae1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbcec3013c062f4eb590962b15eca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae72af72ecfdcb5054a0e7178aa4b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7588c8279daa37222d6eda7749174166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238323199653292fcfbaebc57f43212167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f337d7a0ee2aedd7d862ff8a7f40c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0cd5902037f17713f905d42d7704169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3abb85dc25a5cd22e541b06b1831d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155ad53128ae9e9429065cb0670da30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f400c74c83315602bd937d575f7f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3523ab32cdd21fa92693285a5c2e02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30380d8cf240a2a852260f7ca8ace2d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7222e8fe73fbfab73cee026489474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56905cd82b8364d0d87ee474d2769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde255123ee55dbb5fd34e46afac053177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447adee8a94353061c9993e897e70253178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87392aea3557da20a3d9bd1969a0d505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06a8c074d1bf96371a67b4e9817c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca29d3dfa3dcfa1fcb0d14dc0dba66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd2eb2dd872e5af82667dae32635f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556477a9218539b818065f3b6940aa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc894a6a6e0702298a811ec2ab2a35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950bc7691cd4031c7748a5b3629ff03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd722252042b365d20358c89b56bfe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a352c27e08589ff789758f662981b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46de26a36953704c516d3f9c9039a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef5a2200ab574b2920c1aafcdc95fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55c3233d862c16ce33ea466be8cdb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccebfc06052f6c938de22275b814e8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d41f891420580941a24bd05e51ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb41f3bb1ed01230167639221980e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3049c938d215b0b50ab50de9c366e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261438d73ecca6a90c7b47ba839da0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625216c55eda9fb5e8a901134fc47f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51d17abaab976ce9f14aefbf8b0af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e857b9756d547a1dbb560046f52662198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe4c32a8fbdcd8625d7a68b7475d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd6a12fbb5f8c31769830d704bfd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73beab1ac4ed98193bbc28ecee175a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4b949145b44b4c383dbd64f68508202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e9966e63e0e45a31f65ec7b0b2360203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1ee9390feaadc9a9b00d36c41fbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ad1b960b4a7c899b7b8efc7d82a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e40daf61697ec1df43d7b7e0f3bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8ea64bdfdedc34a085d72d7cf198c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03cdd3218cbec8eec93c43840da38b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d7bc21586c931da3a11b828a86f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764123d0e1bf3b01c9fbdd8cc7fa0d6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9e9a29b2ef25e6ee9adfe13b25931211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861a81623027b72f9e7e10c9749c61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a55aff262ad6bbd097c23acd0c6cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365e2d7d704c30e734c405b2360d7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa40a58f20b3e07933adced357130ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a282a8aee4440d8aa1f1a552d081e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180990bb4c9d02fe8e142b71bb9d2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073923b7d11b69e100ca5671f8a6c359218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90e029d7599f5b9bc67cdbc6a2b87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856120086786dc8033e0e91ee9b00c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006acba0667a72641b47875091d94393221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb357a1da01bbe8c5f32e1da9693ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11bc7effec355521129ae70b990ea0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79fe1d9f9e6ec106a83f4004d1e203224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185764d289d0d58a318ddb9e5d2dd60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1a10b3b42f5bee8355cfbbe89637226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec688d7f587440db73bb7b82a8c244f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88dc26361c11169ed7babe3c4b973f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d110f63f737f7987d30232a5ba7a4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8918bc0622a7e3d3bfedaaaa3760230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872d6c1c41567ca5fce07305b70b503231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f909808fe583d387482d6fc433a64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724136c153ce28ab9b2b11b01699c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036af080923005c8c353af353a4257f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c544fe1a25416065d9191e65fb055235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c04215a7998bbbf959fd56d287d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3ff61a6233afabd94fc31b6d9495e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfa882ccad8a85503a366d9bce47c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8e48545c51562f496ce38c134686239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a370242740aebed910780de649485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315cea5c1faca26e537d486fc2ec533241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285af827fd783d1ccf5471a39490447242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230419894721fb3ef779d718978dfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34a81ee9702a9cc5c125006367844244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d386ee57c76fb518224b066d9621245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee16dd5f3af1ba5a65ab5fcc092f9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09735029cf440271de694c6687af85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a850aea7263c37bbe3f803e418ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219d0a7a6f748526a5b9e4d769ae911249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee9992a5dcbb116b53ade201769d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941c031ea03dc79c04d855844416c8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3a6772bfda2f7720fea74cceac40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae01dcbce7b24956ae712e5956d747253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09719272e3de1a76b3d9405c96fb78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26740397c288eed2c147015871837255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2724a4511acd176b9758cf88ef7c455256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c15a8734494d00645b725d5717018b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113073fe93ac3f00ef0d9870e4847bfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4091b6519e1598e197c92c7a7a2dcd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656630a1a278b2c84c737946b213cb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fdda905b38ab5b437a199a269e6c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f140a7efd367624d97a8acf660b99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243626ef12325605519c77cd99cdf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d93b5a765e99178fbf18cc50a0e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d318416f0aa7fc304c7e3e269506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb43562c154c3a496500a9f957fc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c83b6f492c70ed78643e6afe00af60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00277bc6aaccbfb403826d5ca3ecf975268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eded0f36d1577e3c0d68cedd898686269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538d5739451d6d9c4d1533ae3c83a46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7be9da25291988912b883b8489d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105cd7c3d601296538185382103bee9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef51be331349c80bd91898a3be15e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f16ecacf6fdddb6919dac2d6ef29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e8f925cd5d1576d38aaeffb47336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0bfd632256220630a43ede004307276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02818805959250e598ba79a1609b9ece277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707280288cedfdc15d602324707c0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7db141ca2fd3903c60371d33e05ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59541706470793747b9975b920742280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0621c9c3a86d22ee17964be133e09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3be5bbf455b2a905d1e7662f34b5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b292ba052267d8d5408023ec7c14811283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d071388c53ee49e0dd51f08de6d0e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8254c2b144d3422213b9037a5e1a06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfffcceac6de38e410e29fb47e381f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445dd5a15f78fd4972cbd8b9fcdc7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c2ca1dd78c9f6c11bfcfb652f3b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f682f8140d729a033e05ab6216c6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b5af3dcc26fc74422183f2efd8ee5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d4907ef71e7da47a236567dd7b557291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8880dcd779a81d4194a7cf0fcb97be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c26865955d61506acd7d4e97f2bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2089ad053d694e8ca747c1b3aa72a62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39550189c3d556ab02dd8b1e917758295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0afa5707990c9262ed987360b457296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f80c6ba3eebd789455d9f1ab2cf34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c40b96b2978511e9e1dcb1b14bbac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd1cbb4194609a6103e157b683eba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9dceaae1657695d65264215ab251300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd900d2c90907d7453a2ee37b477825301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce74c18c26a7536cc0c185230ed6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e5ccd2ca31f88b9b3850d755242d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc31bfc97d5cb20ed13cb65a544a40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b660827c03e2293b38b5b63a460ba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd3018646794d354b45dd6b453081e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594be85a47d17f0f0b72ee67420aaad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f8a8047382aacf97e651471100e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd714065fc27c8254b6b2ff81bd11b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb998dc29f62e6799dd9d21feed8b80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7baf672a8649171da122924ca211311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae16c21414da0f69f08b4b1c70097a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e9a575061d6f1d26232f44e5c68d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5fe78f5bffbf7add3656600ac2cf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3382551167caa455324bcab438b0e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb49153f8febe3f45eb12a9942d453316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a87703b8fdaedf39bab46d5f11f58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ba0f868e394214396595fdc0d6928318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29e1f6ffe1e46d3f196e569c879e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378efe26491e554dc1d2fa26ad56d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d34851eff8d1843bb838271301be56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1510cb1bfea2510f4f7e955bd2b0ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a238bc5181c50c0825576876673f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67459d6e9989e2a2c98e3e7cde6c6131324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28d7fc03d2556d62072252f8399766325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b6e45433f65a495d915b8b055922326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f6fbff6d4b5f21515a89f31a1e86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892da1445083e048844cfe4fbfa1e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7172d141c148736152c6ffb95469ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de5e5ae2d450704b87d50ceaacc0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d4cf9cef316d8cb92977f26ef15b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273646d89de0ad67530effc418c74a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb7ab00a05d77d89f656c766a9e18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60636585e4629792e78cdf878b603ec9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a8838d1a29f84d82fef17f0a52b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8f52302a0bea40fece2bff687ab7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130c243a531c088b666aa3572c1e2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38583cd43e2076d8fc9b5afda67997338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b85d5c9896816b557693f24afdc578339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd360c69138cf96442b39cbe22584340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a57cd3903c14851a156f8e5c47783c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f437b76a2e077ee9a27dac69a86680342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5fb393f78dbddef6cf3e727bae240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb7f191d6375e0cc21257a4aadc5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdefb40b4bec5f00b39259fd6d3ab1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23bb0c2e8c86fbd5ae11cef847172346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0929c45dbe3faa17a2f75a197bc1d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d38eddf0b3b4f7a77ddab0cd8c93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5606321ac633102fdd4620eeedeb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8066e66f3a627a64c3579be87afb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441af3d0bc16ec4c1fcf04208bfe1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80074cddae1f3d2bc8f68a3740f4086f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535e5588f0e53298053d56237d487c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c4794d2ac0b50f2b6120cd66305c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ef3305d91ffbdcd874bf2ddf781c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f09180d94e005423f04e6cfa45b97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f979115e90ed47c739288858025e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4734ddadcad610778630c8f72a0499358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf1c05a2af2b10992b3bae9090bbb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8a9073740a62298a4476fc89e1df2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343604da0b5a21109753e3f06a8a328361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ded76f177712f86c9b60d9dc1a7b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca2ee7d94e0e64fb3868cb03162763363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d817d2adac4a0bbc0bb41e8ca202d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce186bbfb23a5fcf0a453c87a09ab86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3f4f4f4c7edcbed040c8da79e74e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb8bc4724180018ae11177128c5d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c439006c93202e8f7e9d44535f31d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e976aa12f7483f6a223b3251c33fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e82ed910e9b9a07bd97c5b6c3bac2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5546ffd843b4dab02aafa7a7e3757e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd953266bef7bb024757c48b676366372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea662dd2473a1a977ba419648e37a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447c8438791d11d298191135ba2862374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9db73118a59b6a3d3acaaf6d0d400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba1afb4422ae32e55e4373114d917b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134eb959b13bd692bba1ef3f0bc881377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa309eeaf02af8b4de92bf5679c4ea2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca09279c6adbccf9c23882511d7cff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b345630311788db2aa217c991794c42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a91c4451a030a9adbb55fe62279c4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cfed25aa812a9a1d6b591842d2ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92537d9dfb3a53a6dbc0cebb17e66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e37be62b41b57c7b27012c0f52a78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef80a174cb30195913e85d37b4e327385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b2300b003d4ca89b5de01fb555f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0c24257e479887da31cbe111258c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444104480e16c2422f94610b72ef688388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98211583d714cd5a47c87f99cf753717389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eaeec9793684a40a3667b760f2947390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89666f548ccc49422dbcead84aeb625e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63cd118abd3e70f6ad6bd4ede5fe22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e4a6db0bf0174cef200d1ba52d0bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778094d24e34c0a20af05b2c6eaaa1fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb586363392857de3545956361e5e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071ac2b59cba0a684653ff72ca06f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d4f0b91c9a06962a34d318f6416b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357852a9d925e359f33f6e4423a85014398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4601ad6f42f63a039c56a83377d6d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549945eb966f676b032fcf26f7239e13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0681a7f74bc6e524764de6cc09c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11285c92b72ae86b9488258e0046004d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df878861ab424f1321d427b28b13f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b223978c911cec4688fcc33625a70f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cc4feff48754da2003eccb75b78b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d77c4099b54b661f32512a8b0ba0fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2bd53cea95e4bfe06b93c140dc00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b6c94fba72407f327780fcc7bb36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e258adc57a9c61963aae5a4419841409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e85ce4771f9a94f1f667d11356a41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239081b341e4362b2d2a7f34d9785818411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70281b9f112be8c4d7eefd1be0637ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978255ee26bebe6c6ec66b8318a77220413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70916e627b1fde35bd55771a16b84cec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d84f75dd7d0fabb3aecbfffed0717415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd3a0d7153522b55c4dcab330fed7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f783b0cebfc09601746000a09a4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9658966e250fe394e263460f50053418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502152430ad7f160a570702ad2e621419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a15bf061f8eb82aad658dc8abd340420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3e8b51fe3663cb26473af012fdec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3e2e4902356ffdf6fde021eb0ef90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2341e9e8d951629b2d74e393dadc37a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88247a8b5d94524ceb6c5c4b93d0ff9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e41a134defa45f02488741ccc02cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28dfa9a738842dd49d6bb766045aa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba799b758a8d7354f86c863e15ffc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7174f415f2be3e0a44c061f6fed10a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ccd2279c22cd2ba7dc8b7c603f45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2fe6c9ad9abefdfa0610814ce133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3b1aa01223af7a20ceffa8dd9513431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664d2bbf96f708acd3c737cc6b7254432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a223d6bdac5ddff9e3c14c95f8344433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a35a1c668efe31da6e2e225d1d258434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f2384ff570ffec3d4be03ddce30e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c00fd38b5cfd5d1d3b0194b5973f4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e09e513e14a528b7e855fc837aa34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3c0e6f71a8eb2090c71e23e54994438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29268ad0fde9992f6b47b667566ff7fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68649a94bef16d5091ddfd84afed9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c198b2609123e06a9e7893d51860866441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3dcc60a26f1e188bda537eda02e8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763c688bb61b4c5cf001b3274d46fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef08b163076103bdba60233b4f84f81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701d47fc7915c6c7f23c20dea2ced6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd501b1eb7c20afb390c3c874c1950446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf52bf736b0466d1161b1e44fc9ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16660d4a1c1aaa99cab56eee03249448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c751e00637d7a609a2aefaafe7e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a6e4b5d1a16a112c1cc456c091d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d7b10153a46695de3872615e1e1ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d9cbe9e73a3bfb762df8638fe6b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5293d99bc44c9b25704c2243077226453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa5483f7dac0100fbb5cc1648ce320454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb01390d6981ecf515329549d39ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d43931ec6bba5babdae482918ae07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5c2978af338995c8aaec41a191b9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23936a113aa01caec7df8e7c624c0b19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a749fc4cd59887e0c4bc52d830a39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276251733113d83ad423c7dc638e34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a5a6415d918faffa0cd771a1d034461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc268b2e6babf14343cd2a457b282462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a19adddac6a262a48363816dd39db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af496e741e839ccf027a1529bf2029da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521142baecec92a4ef6da9c26149728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e9d7db8469fcbb6aca8e15dec6409466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7e41ead4b73c50b60382b406bce7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b3b3d30c2bc419a4d23f784b492c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ead8927b7988fe3d4f0ce825d033469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0ec8b3bb0b51d4ea114d84cec972470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285a5c04b6d7ee0b4806f5227727ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f8ff7225668591f02be8fee76253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10e5a155c8201021e12e7d810532ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0546bdda3769634626da6d2adf17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d29cb0593799bbfa315d2f91609ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de794d7126f851f508452cb4effc01bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e926e28c0a9210fdebcd1cc451c0c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804796413fe6b63b0faa9ce5bc8c031478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85150bb7960f3d20071d3a4fe9a2e113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080954a31dc6b8879e51e71aead4f686480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac15ce3b1f0195bab60fcd44adbff10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fb4f4e4d7d9a18df7da1c1afae133482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b758e015b2479e7fe51cd2e25344c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af590c8cf720bed1d1e1bf0344a9c0cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a77d7dc825fe15426a8f216beff96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011be24d266bd7255ad9f31a241a6d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1605263feedc3370becfd6727be4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede3fb2447c436354962d25ca3e7ca8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40178e68587b866c4be5a1bdf8488a27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66fd9737666104d1276b21530b2ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389f8f8a0922c338177f450ae17b533491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e4affbc21c1d0c8807fa78f6f408f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53498bbee2cd8e1364e1890d9b98c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5ca2c726a60ffb47b41b225bdad4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a461e0d380ccba542543ff9027f12c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0481127186b10bee9260853a7ba48dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd74b97385100ae5a5859c84db8ca6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb0e2c422a5bc8dad0d9331b1d148498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f0aca9662b696a3d49a64bc5cba9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6709a4485ed4e5b8c84bcddc17ffb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f56e56d9b50a46da3a09b448a276b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3607eb2d9afe404b3e7788657d99a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a5d782713a00143f697bd1de165e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973a2c46ae78870cb06e35169aa4a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63756db9eb69e17d255e6901805e0556505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f728713aaad14e87000561cd6aa7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b925266a0fb02a3c2885004776e9a9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492cff2d74c38a0b92713d87c147540508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc6f720a14d3f4c21dd64dbeb174e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5543b01214df4843f891766fc34ebf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f1089b36feffe84bb26e2b8a751b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b4a6ffb0b175935b8026164d7d10a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb16dec330c6f4200da0a41feb14e74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7fe2ee476404b6cbd4e56cf4cbf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62278bae2a3d666c5be92e9229e005515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8af7532952a09f931de51b3bcbd920516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32292a951bd855b5fc4ed8b571f323517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c0ab5068c8c0db3704928820feff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a46e97613a36fb25f7afcf3245a124519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff1a0eb409cbb167941d5dfecf5a30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8509eade62dca1b1eb24992e0efc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef9bae02d3bc6859245bbbe8d4d9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8beb6fdab161beaf471ec53a2284d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd055c8dc8666dd09c846ba7af8eb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fbbe7f8ea63e8225f9fb1c483e664525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976365db26142deb7c3e09d65c854bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97139ed8ddd48a34e5b54faf4abc5f57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f97c95d789f6419424f19535754a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577308c5fdfe6a654becf4e2b3a831eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501867b8ba5e7ef6feb5812f01b7a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94d5b269955ff1bb9f02321af7899c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91097091681348518d03e6e807218a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442087105d0c870f99d86b609723ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840a7cf49d0821f819e614beee8a000534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8ec6842ee925aba2af165d810ee3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7cab2043cfd68735e092b259d48bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ac22ec7fb0b664e3fdb5dbebb5948537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b657772302056c56f87faf7afc7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589a11f9e9159285898b35304c1b50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef2a686903d16dd97c6da1ad7144f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ba87db6dac85f41f41a04485620b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769923149da839c1538fc5562d1c35cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec7ec29a5eb21fbec3e3ddba1e11d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da523aa56013dfcff8398783b0803d4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e4da40d19c7591c95a8d7c97610ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8cfec0aa5f89e7dcf318056b362df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05860b5bb5f37e83d6cc9f8e4aebef02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5666b4da7a8ddb5203a2fa2b876522548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a3b42c33534fa4ca64e54adb287b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46b3bdf1506c1d47e6abe35240dcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf0b1b7b1c62b11e64672e25f6cb10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b5b63e34fa8cf2e7fb871a059fdef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758fca72c1201ca5cfbeedfd0945ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026758328ba6b6cbfa93a6aed0c8bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b92972ff20887efd3fe4d84a55b196555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf2120d8bcdf31a6f875126469a60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc612e6c6f8f44c6d9edc0066006ea8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da6316592b4dcc9ccbb54d073bf3a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0decb3e59ae62bdd1920ce20486b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789de5c5a6b1cbec2d874112632832560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eefbf41d47309c2368a519c7bbf2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7f768214408bdfb45277a1257f801562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f35e6fa151bdf59e7d9051da4284bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7f531c55d5c5ed9616ea0fb53106564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a740ab07bcc9f327de619ca9caccb62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187851971c373dbd8cd2a4d9dfe58154566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2240a32af1783a7d2296801c171d56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a60bfb26b52f79381ed4d59e14c97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0257b33579b3ba58b7e822128ca71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c2aae17bc4ac58f41b038f93d61b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3bf080d33dade78117e2f6c1a362571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50830582b6ee92a9e6b0cbd310d346572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ab104ad542945ba424c69c2b1727f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3a1885f3ad12a46d0c9a51c7d888574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fe9bb1a84b2b08dea5cabddb02fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8764de216b50a3c43e4fe1d2cbf5c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d758f3d0e6026a460d16d608b4b5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720beb07d87ecb9c2d655e70557e7188578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046da9721f3f6fafefc4733776f414b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704540a548f98be13a477b26d309bff2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d434e4d25c9b6e3a3a6d586d5571747581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80db264edcd079b8cd9117aced3263582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593634942dfb891100f984a123919be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650ffa8a18b8e93b67dedeaae6f5218584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc88ec1f9fee3d92d9b76f66daf3d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eabe29bcbef1a122a76e0a80e3ca1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd736661b28eb2eea2376d2d5c7e1c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857b60370f7dbebfeb16ca54679abb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed617bac99001ef0c9e9714b888d02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f67dd833b02889ff297f24338832e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47d81154a7b2f58e6a18b9d28b3901591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1b1f274542d62032d8f05eae272fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696d49df532b7766dd38afa90fee5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d95bf10d92e309092297e95410afb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cd6f8c3d8087f90a429881dd2bf62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84916dfba855afd2f2a9aba0f3aedbb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4a53a3d9c57611ecc8e4a16337442597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc8fe6b0bc47836b5105d6c54c817598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee7dfa075f9e23daa281b1ecf62d04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c535cd4aeeacc1bd4ab6d2017afe8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f4756824534a2baafe37368f51d92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc56697e7cc6e771339f707ba8801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e8a8afe855f8181123b498d74eda5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e18acdf2ccd5eb2c3d9ce7188fd57e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208976255d14a1df7f78eab712164782605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99793ae7cfa121c216f62ab0647eb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51f455a342af8fb6e7de25ce29bc51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422869c871a434ecd821f692c17a106f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06003d990a63e7b90ff347a1e7540609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f90c8ec4fce4fb42892ee050d97e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737c59daae5d3c6f6ce21ff0e5a72e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178dc56e4da8baa29f25b105cb7da1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4392267c2d9be1a349db773384a0213613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439de622a77df6ebe103b9adadf3b11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82348c41077e0f40308c7c4bd5eb366a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbea61dee859d9e54c85cd12112166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefe502cca45d60e9728808a39e05b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0dd15d370544636d1c6169a5419a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e86b69e712af31819815bb9813df5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a16f02e31d4c550cee556daae3cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f714ec26fdab9abb030fe8ebff39a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ce17a4b79cc3466748779bd5f479622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f33fb199c2409447448135cfc722623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6a0c01b13bfcdde69ae739e058440624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e6e482c606c8d0d48fb837a2be46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426da671785dc7c03f65e6191e4e249626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242279c977f2c2286b2b2bbe6f05b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638e1ee9e44dc295771f4d3fe168d04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4647a151278d5c721540fc94ba34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c94128c44f7706214709c06845aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546606a3fbb7361500958dcfb44339b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c9d773f01cadaf44f112478076c28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754f0cbe20601fbdda226f8cb74349633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08e1e3f122235f13d1cc77c8b09fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915eb22fc8da00d77cfb766b0dc11e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595fc2f7e484c6f963d1c5925f06d29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcd45aaa1183ad394a2f9af22be7c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f961e820cb39691bd179bf047176638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004bb8fa77ea12d8c7e6d69b8aa76b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772859c5fc1d958b018e4eecb6b731b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758c2f7dcfbeb76367ab8ef26ca3d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fae2bc609aec2001e8a0f4fed2ede642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921206da4d6e0280aaeb95ab2823320643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc2d2c1be4f09f09040adf9b27313f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c605a809aadae6707d2be34ad833d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062514dd1471115825233cf980d387d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84153000e296cc0e05d374d4386036cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300e69856b58a39344b3c64df65aaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13677c708f30813ebe30876412e234649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6c4baef63e85fb6cabc651bcf1d83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6055f36a29029317c63a5224fd8e02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984a2e5171fd27d75a5e0ed45f19b49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd83b4e7fb5bfb6831fa1a707ea6bd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199dc3a5040b07153c157f44512d848654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4fe4c1333a790ea11330c95c125b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ed1be1337fa4a5b8a725edbf8fde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5e3366a577d2c32f5cd005c503674657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74cb3bc731e243737ceac9b2925bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb412c9d97e9a7a775810df248923a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f22418681062bca403c3fcea75f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcf27f57ef0702f5fea07c62178e17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef827584b8fd3e3dd145248d1a24da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cba94148d929416377be9e2d2845d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658972a3a0de3285581e6d046c1856664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a40a684bc6e9c547c02e0df625a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6a17c3540b51fd18c8a6e46c7658666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e4ec4b20e13fcd5dcb58cf23c9dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847724ca28dcc01c771d500ef738eca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf645ed2f82180f59dcacd1bc5b5e972669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d38a7967a088bc2b310f6637b62a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640fda0636ad3e2141222e50f01c9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6134fecc04e9896eceb4d2ed870eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d057f0e5125b993d063adf56175b0a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a269f708fd5df2253b511f7bda6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06825fa96ca9becc2f2bcc21f8cae75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833316974f830f09d74011b4c6bd0f5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653768f6c0867fb9ad7b729245fc1b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4f5494b6cceb93ba234ad81ad4203678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4480,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4540,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6515,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7660,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1550 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25380,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J371"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25656,9057 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...588 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>