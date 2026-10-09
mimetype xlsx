--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe57cbed2a3a660fe380501f591861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d93f16fdd04526d4e8b3861d510902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f98f16a4671d4402b5ea856e6bea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb48ca1c120cd684a1763abcebdd9a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d094c6498d24118f730d2049b049d1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f8e03455db7289a39792710ffd3f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a605896061700d842959788e6164c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0f3454f745043bad3141c1be54e848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c5338aa70d1a4110a690412721cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfeb3cef71907c479534de2e8a732810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b46436b826934ddf6bbef582e3ad6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092675ec0090a7b8fa3d68139282a67e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708ce19079819fda82fe868cfc11bdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca91c93099dde83fa5cfc53381498914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b252458bfb0dc845bacaa79e5fd7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270b2505419e43737df1ad0792528d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452266bb3ec6c9042952a603b112a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cbcedb2c65c8547ed48a89e24606818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322448c55c79bc8073b38e14bf1bcb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ad3c14fffd34b5549e091060c99120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807c88f7469c703e19fe0672ba972821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54261abf851fd34b14cec1e8f28c4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53841bd042abbf07f2fa777208957d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0423003353fc38efe4137591aff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6493691358bc78e3cc65124cb3dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43691a2ab5f5a1d4582a4cc50fbc4bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f29a3699ae1815247c093d76095f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e9cc6cfd67766b7904b01d455abf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b56315617d8f072b686540fc677329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28da62e0fa31293af2829d389fa4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d268ee217ffb0e7c5874089e349931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b26925c79b76f25855e68988e5ec0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43945188d039682a12bb73d5b0b2fb4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833548a05cf9fba0eacce2de332211e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc610319eb2f5756cf352d6d07bc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467ec20ba97b5638672f1beb8536cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368427fef31eb4fd0bd88fb261643fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f499e36c4f3179a06e8b7417fac52f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cceec68b5fb5f8cae0829745a95b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256698a4872e6e4231a98d84ba97b57440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4dbb1f467c475834155eb8d85d9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98813dc8acd66d4a35aeb0b2b434fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383d8319c837da61e033033f8e4fb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a94e2434f39996ef224ac582102e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c2c5416f0787b47cb058ee9b90a4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f8314a4d5089a5c6aeab5d5aaa56f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2d802a49b60d8c0d2d5a9401a637047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5724a0ae19dfdefac7d75d7b7bcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31a409bed0bc3159027645a8a231a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293396f6865a01e0b2a4b8b6e0f7b4e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844d0008c6e86e44ca693eadb66ad4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6fc3d6c7ed18922f78e19ecb1aca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98c94b8bb4f7a5398652954dd510553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc2121fa266c03f4553c16a74e69054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec7963b7c393db59e1d162fac6b3cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448adbb79c15ff3649bce59b934a715356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009675f39ad79c3e35f8960d6a9f11357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf985efdbe9ef42a547de1fe5533bd0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698adccb7882e60c1eeafd9cd8c154759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d0982d32c696af89d3beb6fe99dc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038b63390f3e24ec7d1d369c9d97c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b4a364d620744df52a455b14d6f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed447da37d7c70192e1ccbc9945a15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f834a05adc6095203943f9a9fc0744d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de304624e24fbf7124ac9c8dcdd23e2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733829247076c47adf1197ef3c83c4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbbcb2db728a5612c4dcd9a5e07dcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe8610791f6ea33bde107ba2c52f4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e325f88a8d69843e91428ba0b44f95369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8ad43c7fb1c125ee9bd7606c48b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8694380563a9812664015319624230971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06cef90593eb94184f4ae7bf0871e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa16c54f0ce40f298e299a9080ed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc863eb64af14f30588d22bb982db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957cb690ce492f07147cfef29ed866a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064a887cb9680a45f3dd585dcfdba476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160e2dcec85a793464597cb7a55b54577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df4e99a6b9297cd14653680d459b4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698225b82b5aae397ea4fc0ee3de374079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56aec6d2de5d4d374e5d2a10c966e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b8b1901205d6927aad77a82b996b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1491193a5e53f3650d4095c1746e92682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85808f0796e09eabeef216b3071a73d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb26aed7356cd1844909b44d845ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae424a8742890336074d528a533ad285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02301d57b89822f7114775eef69b08986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ee149f1f13167312cc69b8c82e3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2960b29ba15bf135950188518e023188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d510b5f521db0241d7b79160b134d6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602069035a3cc9176d6dca8779de3b7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d1e955e52ebb08748fd39c42875191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24fc800b719bf39752372b9fe6725b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580d219ed3be0b7b758d2db146dc15693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6a1b12f7e064d4d37185ad0070e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46193cd5628b8acb88d771c8490b7e3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379f5d04de8c303732bf611e1913a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e414dfd465e44394c0a0dce1ea2ffa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479392ebf37555c0018d9d9519d386d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3131a32aa71966aef3fd7fbaa93c7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae979b051ac2c680de165a451182c14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebb1106f3e7a448745e6727c0a2c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795ff9e0de3a39f43a62e7473f02f33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680445a73bd0551d199b1f1dc9f62c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c59151e1fc8906474bf181d537487104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac39594041ecd7d45ff011495d1a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a43e12e529317ffe678d4e38c7756106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9636477ac04394fc04697345e923b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1801e41095fc8f36c22e8336f5c166108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18ab9a32fa17c5e479edb7aef554c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5347c364e4937eb77ef8340d7a3cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c811e7d4fddfe5b499b3eb954c17fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf8a7768b26def67a78a59a2b0fd10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b2d7a5019e9a7dcbcce2d455d0ff5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e89eb39038ee0164fa442985fe9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ac6f238b0343bf9138d9d6a28480115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee460e3cdb5e95d7ef0361c23761c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5fee08e3533e7878e1978aff48e8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0af71eb3bdf41b9b40985f430c3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d3b091808ea41423b68a4bd21010119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74783ee369382c392460f5a3e1618240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505f3fcbabc5a2707682ab1369941b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f32123eb0eaf9987c1079eddc7f55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967156489569b1ea4b5c31ae8f3f6fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7455b25da871cdab1320de71e7dda2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cc5d76f2c742f1a67a94837c33b47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f9cec2529a44dbce16ff734739a64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63c7b860c3a59812aa170ca6a013f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4dd2736daa92e275ef85c569d6cf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c8ccbd90cbf096f5f63d150b57f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba64f30aa3cd1903f945eec879db6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909b38053414cca5e081d4289415fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff75e04743152eaf8ed43522c2a0b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025141f3124afe5dda4395dd37b16c05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245622570a5cf6cf71ca42a71a36701134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fda712f8e50b74e5a4c05b7eb41ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a68631c852f603e39f5479df61bd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab0d594a42f2870646d24e95f8fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c062e7c7e60206b1f6060ffd728b8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1590a7b3d46b771481154f1e8f1f45e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7db3d00d6dd2782e983ae4eb0aa21c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a89ba68f2b0a037b65044e0795f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2edc639b16c1453942eb5918b8272f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8fe40a741e00f940cb4bb9ac2bf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe88c6681a9e1f28d26acf4afa213c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df25ca80c8479ae5b954b088e167a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c54ce2936606e2d3fcacec87d9d94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9878b514e2862c052598711ab0757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4907732bfd18f233370704a74a4aa26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e20e6301f0ece184e2c112c4c264bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eccefd6c555e1630dce28cd983979150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c31bb463f7331f942c7fadf1511474151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceba4fccc55f71d8fe784208f1dac8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e307f5f522352c13a1bd3033a94b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb22b23df8487555d1246b94f356d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81d592da814bef1cffcd4208fbb10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2c4387b140a64ddd1a5180bd7f213156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799751856423885f957ce0189cc24e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b215d9bce0f923c9a82edb68d723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ffbb69c286f3948f66697184d1579159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72cd7e9d33bb26c2bf6b96ff6e950b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2937f69175de6dc32a864bb98db58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac6f075da43352262dfb1c5ebfa79b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca75e5348b5d01a60640a127fb7bcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97664100ac92f480054849c95d280c9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db91af501a9e1bf4128410c5e86110165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20255300e94f01eeb053a3e81eef4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140348d87f385ef6d21ae4c5236303ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b514e3d97e15fe17843e2e17f65b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f1a356e3852bb2b5491b37c5ff588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7f221018505a64cd699cbfe8a24c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a684fa85f1a750d42d17e8ab94dc8cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b938b51513055b4fdce96a17e165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0b5ec05419fed5c388ff5a8f2d96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea4aa3c6b1c40ea75a544ccfe95cd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64db62bd57181de54c130c7017f38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba10e1b4282397a1c474f2b24eeec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eadc4ad618e32d54645d1bccb30a18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24946b6ad4d2a8a3419565321eff765f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e2c4713fc3f12e49ef6338aa6781179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7453fe7f4b64954ca2842a4288b644f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74632fefba2e8ca685e622d7af44a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9c29897bcb299733e05f157b8b1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c456ac48fc14d7dc5f6f2ada8d97b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280323975674bfe20ffe04ff3f69f66e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a132df00dac5338f04d289ac81d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c55ca0d43f01a9260e81fe96f00a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a2f938b94afe0206122186911251187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1941eba536efdb6785f666d7dcd60df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded97ce012c9a84017fec325aad5bf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea36394bc5b9323d63c5cfc0e0130b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c9f56cb6a58a04436e8b460368bce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d314475882d6419513f33fb38e008e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccf2bbbaee376e1769455711bbd65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d685560c1b05130a4253cd728361194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341fca469016ae493b039b043542f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe46fe8093801fb1cc45957626a7db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b5cc278c1aa01214e778aaaa52a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529930be77ed1382f72cbd4a46caf4fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e738f870a503468ac722dde355092d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8fc68dd425c050d65b08a772d312200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a67a35853ac1f86e3a830a6725322201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97bbc45612fb41b3fb1d4386036ca6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d28e8a8d5e10eeaa802e50d76fb293203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e96b70065107456e36c745e06313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acbe4ffefa92246851c07efd6f0f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dbab86b1edb07e5a5e364f459fbec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b467ff77b512c444d7d31c79010e66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dcbe8243ee66a9adeed7fc47d259d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1ab8eddbb35ce88dac2e36c50eb5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5109d9c00474eeb94e4d31a0604821210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0a481373600070e7e93a18fd6a71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037322992e9abb94e9bfd6f90cd623c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f3b9c5d62de6a907595ad1993636213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2607e4a2ff41aaf20a28b4476ac63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c703e5933c52ce8906e1fc537a36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e737b9c94c803388b2e02895fb2ff1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d39e26928a8d747c296e08b5d5306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909bf6f7628d2c83ccfccd8edc6036218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d12fc2e21088517bb9a3ea2a1a88a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95937d7991d0bf8d9a8aa4ed2b6d44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183430e4b74cc7e13edbefdf91ab3e4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20364d9f25f4e061f6b71f88b956e8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a51e31575ba73ea97957a5c2ada8f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce300dc23394d5bf2b6c9b6a271aaba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8494b10e50c8de7bce543fd14a60e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18fc6deb0e9be4de43a2e94f23d17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2ad8a2397da6ec271388cd5ca965227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1495120cfd631f440ea894121d45c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b381542d0030c36ca1aee7b126b8c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ee2bad91d5d41b88e2cd837b3ea4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e3a963ec0b5fdae9667c8b8283fb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d53d023c85aacc212c7754c1076de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1a57f2c0e52af0e473ea979d589f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b852dfa4b1bb2b75ec310c6771c39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d46669e3517ac998e2aedbf3e7eb40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b425bee1af62be2008f1d81df867236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dffa6d5c785ef6914d2072026ac9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3838d531dd10ab84ada9477c4b2cdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54eb32645bd4e0c5ec8afc7e1f2966239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803b8341219b8a84e7535272afafad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16539585194b2a03654e0c34f6e7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160322d609bddb4d8a5c28e379192101242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cdb5d8e51fbb969501579031cfea2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bab2d4ff4710cee04f6aaee098eef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737ab954aba557c73437e7f00cde371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a3c8dcf8744785f08d693ac0c4e36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bc34ded347ecb532ab0224a9dd48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1e9bbbf9c1f9e403ec8f025a5ad5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c262cb3b8b722e63f74fcd65811a93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc2a27a111e9699380240528a862e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a064ebfaeb62d315e9cf1a889fc78c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b8839f3290430c6aad8e1afbc118252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e398b9c96166cd4a0ba5c7f06df721253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673419626c7285777e82e7aa02f8626254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07485485006479e3f5cddde07e1250255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f64595ed69b32a3445834900ba045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b993e21826c3ae1c7c34597d57274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db87ca6ee4945d8629cac062e6f688258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b420ba8c1e199275958f99538a622259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5bfb3a538f5eb39891bc99f1b433a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b87f383b0e19d2b9c841ec37c994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2544d2f083b1eda3ed5f6b2cc8048262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ccd755148ddd72cd0bd31c68ee374263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e51a375365431c04d610b2db0dd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5170043516aee4e5d6a90a6f10b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671468189c8119a9d324dc3c3a04134266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc49cd89b9d6c1fb01520f5e257666267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad6c73096406bdbfbe9865155ec2a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f92498dd0729b41f209ecb12e693269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f6f76ab753fca1dea18174b246f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd17a8f86747cb1ca1d412b070a72e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7e55c07925b88438e0e71537c15b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9d818535d108c81753fa4607c3825273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b7ee25797b59ad921c6be405eaa01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546220c2c90a84074d7cec905aa22d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d60d1447057d2a400f6b16a9c2008f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd806bf5309a6c9052c4e8780c2e5b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d973907d3f934d17717f5ee6c3a49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a1278dc43ce7e747416af414332a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6d3e380909a2583dec373c094425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9db66d69e07a507f23a5ff7539ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b277d27254f877f00c19fa3885cda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f706caf03fc914f72b12448de23382283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68983e698c7c104fdd92db33eaa50f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75037a4b0c0938df0cdb6a71156f9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d164278674a910dc7acd5332b2132286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440607336313fc24f75d331c0ce46d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab204476e151369e674f5d3538493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48638fc6e3127a299793401583c0be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757746270667f10f642859810c62a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2381acac4d3fed77a65e3cc05840291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015b2186a118e924870d5d6d2fc745292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a5393b741c83f843bee883208394293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b853edbafaaa8fce8ad4095f03b1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7a82f858d1d8f048f73e0b597b32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5fae95bacc5302b93406ab4bcff02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe1bc85581b60d312c9c2270d9a3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae2e95157f6f2f476fd2a2a4e1a5ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d752e5c90f91cab89d113ea5a00db15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e130adec2d791b5f8ca6c6635bba0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac95ee99f560083f62c3cbe0cfbdeb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9495efb327a47f0d8f89e3e505dcaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b431cb4a438d166d8f1ebb4f67c53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016090c22481cf51ea5c982aee3029a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc28b6fb015a64337e04ae07360793c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ee84205f451ca5b71344adcec711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b56f0717851c126731eb0fdf45dac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48d5744f0cd405aa443b12da7f940308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf4cb4be1d69ed2340dd430986ff9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277077e283da084406afa499fa8f95d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ddad8c71db603d2d1a7e63db0b2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31f6196fd36a34c7d0732d0d23fe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493c185ed8bd5c754e185be03de8c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd0d6802d63640c2bfa6091fbdc21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57540f2d6a3ed8e8d77a9cb1d6f4f63e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab55aa8b65288335a1473b05a45a62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794317044b9bbaa9c0cbd36ce7f9a472317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec331264461b9eafb6494462a258f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8272093eeafc233a70079753cd8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088d620bf3877c044fd23190b80c65e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bdfb755336bfba8562869743adfa7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec82cca83d77d0827bc8fec824bcfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1a02132801d024473568d0cf11b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a967215677ff260543b0838e96bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858cc58066c490490904a7d48c4f8cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d29129ba9cb218af6eb9d383924c4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2438a952813d17b61cd0d38eac65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ab6044443d84d0f398aeb793b0dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104e7361659827934e86c41de5671b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d27c59ccf2d333cfba12a7039c06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a9ffeb2a927c64147bd049a665ee0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd136f3b9839aa9baf229ba3394bdc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a658c5eb0fd15996d6d00e58b939c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26d41f473f7476cddcdc7d2dd1485334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0770295509c5416e0045acc27d17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865641421a3c65036daaf6a2a21eca1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b593c06ebcbbd8cd984c6f329118337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923725d8d3ee93e2af815c9dd02130ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f215182eefb075b1867226a86149c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b32e621405ff25607dc2c17052227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f4d64ec669e00afa815344b324e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e51003dd64b4b2b74a0bae31e97c86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096f994b7b43837657231ddb102575343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb45286dbf8064411c1a825183ddc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f17242641a1415e9f03dfcacae251345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5354a962d835523cfa2c31af074b3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f31af5a64c2db1887148b56e21e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d386b15efc615c87d086fb91b9995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281457dcd4a2e87357fc446615c3ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ac5ea40d5fa68146b0dbe6b39f3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d713f7fb80402fb5a41484e96decf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca40b9c9b0fcf9fb3007a01cc93b6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f4e2e50c679e1725bae7daac24872353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb908c5c8b1b7acd3b55d049e6bac1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff501954ce9c084f438172e27d2a2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcdb9ce0108a06b6efd6543429d53b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c549544ee8811e7eb848ab44712a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49696a71eea9e69a644af890e3c43ecd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c94515fa41fb3d1d95d680229989359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37daa6b0bdc46db078fc13d2db0dff1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58e6661230f15474a333dbe2c8b22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec53ed34372bdf78fe181634c3c34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8e4069699faffb4325e1fd8d02f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecccc40c826e9e5914c433c3435c6e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dea805bb5d4b2ddded8454f46be9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b791a9357e15fc17e6fa71bf4de48cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c83723f6cf6a5fc8615e10f515af6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3e605f57a50b0e96bef053ea3113d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a36d7b794fe7fdb367a370df2cab49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795585bd3ac9f919bcd168e55c66b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb69126aa328c7f805162293be06749371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a50750593b4e4ea1d343bc716b131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff23d0b2bc44025cc8066395e2ed77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ee54cc48c98ec0ff2aa2d5b0d25d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822cc20d7868c66fb97b8085cab7f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618f80006b95299e764617f691a497a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddedbd66804f8929beb71e9e1a62d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9df3980e51f60fa6ff8eb65b789f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bfbe81aedc9a1bc6ac0728192e41c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bfa8af16dbb493dad46418ca48e9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0989a80e690c182b9503c1ab8f72b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef87e10e055ef4a2260cd0dd6b16fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a15b69e01c35b8520d0ec8e32b1f89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8dd874c447570bf4b3a91c1ada273384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0e6218fab90eb7cb0f0300c816113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19920d011d570da958e397e49101337386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e796570c63c3280cc2f9e8e105d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c334a291aa25a220d4dd503521b07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe8918a6052e07f93182bbca1e719389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7139904daa4875deb00b9df733d89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a8e2746ae14159a2cdbf015ca41c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493bdb7a6545cf46637ff50d0080a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c988cec110b356604efb53c74f8f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24764c806545fe38d3b96f55e1e294394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a19172f585691134591d8e591e4641395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c92d05644f30a2da1cdb831cdfac3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ecec7f62eb17bdafd049864649e33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe135d610f1eaf2f4dee69348c63f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dff8cc23588674d5783b743cf6038399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04d9ea07e0d057a7e3d74712006cfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42404e894f85bd0e612f5d1f4f0e252401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef9c1575435d26091ccff8b4a16a99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115624a913b0659300fac04f276ca0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c8ca39dd1843d22d050fe774bfd26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e92a5ebdd78277d30c1fad48f4e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f7c7fbc843151459b05a52f8abe1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d9dd63879b2526839ec08e6e456b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebfba790ea85979fbe8f6a3fdd466e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcfb0491016cdc511909689cb243da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e680b0f771bd59353c241163509a8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252f43fff807965a53d6c77699756ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bbf22fb53ae09c396deb06cc6d0ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4db7b0af08f0453feccfd7c0a9a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc8a9cf313d35f3e3d0db1f29bd88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596a54cac9aaa6665607efdc68c904415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b5edfd945cc4d628192c42d39db10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce105e11e4f0d54c1d6fe126d99c4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e0c5d87d4be0b78f32d05fb6cd940418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76a592e82568faa2bd4d064f28717419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab64ee36d98071c48c7d2daec198cc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b20821a753102f05e72792899daa0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417101ca7a07cef767bbac11afa86496422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998966aeb18212a276e433372c7c240423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753094d4eec1fb42b2737f7e9b783529424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a550501cee415df3e5fab153a154f96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd728e0c38c89f13fae0fd268fb2582426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b4594b5e778df1e72b3c51db116d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114fd8b9a20b98408c7a5215bf1395428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa71bcd8c50f61b7dd1301c46b6c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bdcc284af26f399189836928b7e3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821ee89e7b77cf292345858819a149431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2fd95ede6c1e9686ef7e555a2e0c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f4f1e2b8a683c14122d86ecdd0218433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59869327c80f12afa6739d345de43a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b043f88ca27ddd5a3a46673d4c64ddc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065f281530ac2f2bfdb17677ed2d1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf129487ea7936aba788a44151289437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599feef4cc827a6afe76b7bc8b1b558438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee93034eb4efe79e2b6fa9744e6bcb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7990f3cf0b15ce6e0a5a5269a26c73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c558e7501ae1d4e61316696b9e7cfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117649f74a66e354d4e14dcd09829a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ec36c795a197fdf5a57b72ce3b417443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb0c13a6d88606ac64541ed27b3c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daaa114b25551d692bb0fff77fc143445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c285136116f185b393f62aa077f61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eacfb0324d699dd2ba40d007774bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca6dd4339f14de5a6c2aea4ffe2fab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8383c73a68f76d03037135c12e6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f0a9913b872d2df2132f4034f1ac8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d09a4745d5bce55e6323e33767bdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9f81609a66c698a957c8c63882d75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1310e3a144ed9dbde32f8779214ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca459f0bbdbaa89344d4f45cca80211454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a2eebfa6ce1c5554d82a19c248f35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd186e51295d87a193e9e9fb41c06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c46680b731fbe05cd59ceda99d18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa38334a490aea4876456f8b45c62ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95810f00001123e1e03840d34880130459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3af3bc3537caa12d60ed536e6132a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a9e2c9ec1f2985cf8b76ed96428b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9621dd2a829cc6ecb3fc9060942d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ed50a2631a3e16d9d62642dc344e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d51a3aa6158e8c3064f396143f961464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49778fb71715a116f64684d4168a8c66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1a5832c880e2cd25fc30d9a339b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21967bf34fc2346488e1b6663af29bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996bb25e8b7388a3761d6c3f1192555468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066fbe303f53e13e83d5ce6f16a9e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb20a6d030893834a41e05a80fc934470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2d0e8eed066e33e5bdba2f6219a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb9048fab9ff28e9b644c101433ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37519e97fcc76453e212d2ee228ce4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e8b3ad3aec709e3c85ed65ded13e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1e0bad1b45f1f010d5ddafa9c1c86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f969e8ac448afb5595636231a7bb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a385146102f2ac146ee2354b298a0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94aeea0ed9e97ccaa6fac0c70874f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd048a79d52ee0323eade388c8d60cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f6c5d2ba5f5ec99d914021908238f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129c5b045969b237d08624151b9abf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696d7730fa1b25f1f6784e5772e5ed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851278cb8e30757f34c2c1c98d47cf9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350280513b8ce8eec00fdca15eed7b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108b02bc96e3e34e63a453bdaa05152485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3829fe895246bf1c2b628e2b52df16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b50e7ba2e6f56429692e8dbf6f1ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d3b65ed558cd737f3b88958df2bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383f222d676afe1f55055caed205a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d43deb55bf51fa12d283efd468556490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aedd3f9b0d59fa89200c0b3d598e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a5243f5f046eaf854b184593fa26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e5da3e4779e42547c5c06cc58f72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14e99e204232c29b1a5c7b250aa04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b08100e4c42bd99afd148247e1d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f6d02390033e84c3a15ddf9411bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394be71fd1358829466da9c64e460e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3dac7d35967a8fc2deae6c3bb650b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e5e57277624bf60bd3987d14b809499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ec8eefe297c63d34035ada9e0a1a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a6c0b6994477022cf3d7e9e9a701e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899da2575f6ddf70cda67cca081f63c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253d6708e7b3959987d8c07ea97b1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33968d1e906c7fa7d773f42eaa19f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb223a71dc6f839e54d63563e2bd2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8f3044566f90649760bc43f2fda38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81cdcc6079c325298c0c217e3308bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bfa8203a1a0532e1d3e9e40eb4685508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da2f2f6c8ec3ccf70c74a6aca8c070509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f72acc20a110da16b8f3b6a82a60f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae5b914fa131aad09032f0444da50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da046f97d0a162f155c54b420b2cbf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2df4d6b0a06754ff881c4e0d105fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8115dbe7f58c75d55bef7eaea52c588514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9de4cef0d7194ae74466177ae8e5f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e64c8af50ff21c8d0f738c18c1be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf22e9f4365726f0786e0efb94efab8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa53bbf2a4ca2c238f63292a94cad32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a41a5c0d2583c899db476e2f140d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101e76b2ce4b6619cd0a5beab166aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9645c18925a9793fc238de801a6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03d399df001e40564f4f23e8a33bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fec540c9abd127e7e22e934adc01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb4a91f8b2f1ea3c10fc78d287999524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cdb9b0a71c62fcce447dd08f32105525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cbe3fe3d83ad894089f778d8d74c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5953eb8646d092e684b2db00353c87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1a9bd0d7f2afc740bcb595b768fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712c8a8caeb085a4dc7f29f41794f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7aa0562c0d857c71d8f8dac6bd9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2113b1c90e03fdc6a3cde3792b906531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db85f28e2e5ce0d53e25649e06eaf4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41773888ef0e0afa9d01de391f64704533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1424671b2daeeee1a2240cc307fda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec51b8fdec9272057caa0787a2ffa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a73facab02d68dbb52b2528fa27f3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9224a955d01167e6fd01c6ad49a80f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207108ffdf1deb62f49b8745dd31877538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf84be8723b3e52dfec06a90611bda8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2486b2d4e4939c7c01d65885439d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd1c7fa60c004cf5f4b4526c12f08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e072bbbe81f940d33243662224053542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc69b6a9b2215316a314503a52ee62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe0c7b38dc4752584fe0929df9e731544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a22d486b74554e4f8839bb5c7223545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ddc08aea596d90d94451468d3292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aaf413f2b3bbe142689b017174622547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c702718f0e025900d1b3e9eaff324548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930dc2fedd7f460f20fb7b474c0bc26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c8ef2e69412330febf98229ca638550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aadbfb3e4e88b36afdac987291cad4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b91d2063b0cd47a90d3459569298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b60d80a7e366940bb097c731095c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bcb485f80b7e8db52b6618eddee64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36d3229ab9cbe4c2c5b51206db51ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667ae2eb7d44deafc6c326ca0893e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd7e4afad70de3075c0ae4b7cf1864557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a500afa3eec0ada9a772b2b64b3296d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5f1099f04cb0c2b2c8377d26521a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95503d7b8c4f90f93bba9bb281eb15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e3cd85b271a070025556015dfbfe2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd96414887d8b9bbc115e743a6bf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b2ed15dae87644259792aa9b0f4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f31b01a424edeffd27b922e3a4e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25521faa6d6162ec0ab33fdfec805e18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a907396ea220f83ede828bcf2f751e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a2cfc0003d2570b5463324bbecda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e259e46e44b18c62f61d69632661c80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3d4b0f4e46359d5a4eb8e3053467d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62eda612b8b8eb9195b84075427c7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e97d5d114c0b56718fb0949f57cb00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000779ccc54e40ddec0a27c4f3d625572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe2fb1daa9de06bae047bf65f7eaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fcb3d98f1756eb52e1b068bdd49a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1e06baf472476bb1632690da23c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3721aac8826b7d247aef6f8afb682f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5af0154378109d9dc2b743e540ae8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b07242591008e7e20fc4b804060cfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad12b504599d26f54e38fbf2ae967579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9e663195b8fa565714459ed7164d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b084717171eda4ed8a43e644a91a8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288b6d34141086c69f280b9af9a124582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748001496a21afe93c97eb47ce105554583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771155d89f824daaddb478f9d3db9aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdcbd7ca702ef6ad856f359e06e1e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca89ab53f47d9ab97cbfbcf2a7bf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af834a2f50d4aad0032b9dfe80c626587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8fdba89ef5f01871d5931f11d39cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7c94998c833efaba0f61d1c31ef4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228e286c7f59929430fa4a82c83adc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2170d8afca2e1b783a864f43a6499591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c06d3fc04368299ecc26d9a075ac73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174d7c873d20f545274a186d413e5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13b653f6be87a66aa0e05ce1503263594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dafc2da9f55bb6d97d8bace5e68d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f4ac6cf23db310b03139ba924787596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94df775337fb4ab58865fb8c1db78e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b821642aac58452d8ba110ee2706598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc2d0ad5dc764599876a6ccdc6197599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848858e87725c4e32d6172d9a2c32b62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e13741330a963e7b2025fe7a6b182601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e51c2859b41f61540c7881b48120602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b019acc958b8886acd43a71348a9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a60fa0df3e08101c5b3850b8ee4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f0c0a97f273c22159087adfbd013c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc553ce26b7b0328c48afee0bf219b8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89773ea183706ab3dbfff22e66f23f66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb6a3e8fac73c0518ce003c5d95cc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f8809d3d8ad0b59cf310e7d0efa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8cb1e1e6d001c3a2fd313b44dac10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb94f299a38dc93f0798bc132d7413611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cda96961b842caaf11d6b330990005612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0dc454c1279452a667cf8bedb0a6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294fff630821afd901d7f112813ff9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a0366192f54273de77a0f8993549615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50773f8e99582878a4bc54be9f660be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218907814b9a80efb1a29506f751bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac460be17178798edeabc17aeb6f416618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466733d6408b7c910ff21b4b38fde7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68892b2f4b16d30ccf4ba2752ed1a5dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055641212936a8af29039f5faac7039a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fc34846fa1b89ee77627c4f58e1e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a9c62fbacd1b98673003758f91e76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef5c54d508302802ccd1b91fba32b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0a76d285c0e100d9ea992f7cd7f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9429675e3cffa9ab7a888799663c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed3bacc5e26ec5e08128017eda6fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a581a644361759192f0cedcce9822628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902630fa7aff0b70a4f2b2dda4f230f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f581aac5b79d46d82537f1c0090d3aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a48395497ca0229ed49164f68e5936631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06c423a9402a5c1501148edbaa10f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224de28c76158ad776b1fe43b8fcd7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413b9e0feb191f72136d33e69d9851d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b32ddace171a62634bb5876806b55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc5abd4eb065d8b5e83d023398acd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d03dbddd3a967f26ab27023336e4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef157285f2785c8dc470036ff10f8cab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b69802e563afc79b1fbee17cb3b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bcf5e3da333220955ae37b4c215a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8050701ea323a4fdf4d0606ffa784e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868a7260d33835f5d426544ac42702642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637381fe5649df8245a3e6428bde01bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3809e03d2ea79b4a532c7961bb67df4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e1743dc56168254ad19810927577645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2043f21d9624ea770cf0262f4008ab2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc90023ee7cf74714b32486fb6413647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774b751a0314624e4b8be3bb346666e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07395186faa617f931a6e6946a747148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd79dfcf9b888f9fc18edb7541dc71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7feccda13e4f54d345ae710173d600651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686fc9f7ee95ac72bf9e259e1fc7eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3ac884dd090a2eef352b51173a9af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d33f76b26308e618bf96089d15a4f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb4983947dcc5855775e35e89690b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb07832da0138c7a82783352bd26f04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23404264ae9a848ff2c6969d570da30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03ffc065524afcf668f0a5e32202f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755f3055c435b7159cc5a64d78d7386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe575fb12fb6c76f72718037808def660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129e4d22c6443a2d7e2832e2a13c7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11341150f7f62b275bdee79008c8aa54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c43390008aee6d07096a6ea8244fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de3573b343cf89086301309f70ff5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed710c94b40ad97113fbeea72cdf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79bc2354060100cc69260cd389b32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858696c8b1730b14d54abdbd6bfa1f42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b84adc589553653ebe7a481f0f51b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b38cc4a46f27baea4a4aeca3164e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4487d1fd98eae880c52e50386bc8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cf619df153d3268b36ec5e895f4e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d48bd999af09cf43e59179ab75c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff86bdaab18b843611b18cba03b42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb562a9c53a2c1e7ce43dc2d8e93cb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12de1a6251139f8091b076ae985be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bdcf87ed42743c5ece564dc42b9d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd7133aa8381c942084d0781717d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1012a243f805e24546c3882fa4a7e40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bcf29d397671d035e502ac92c3587679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f73238c98aaa404b6a9f9162a6d1f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329acf7aafd9980b316de812ca71aa88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c35d85b46eae6ecb8d28beabf6c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c183b944bd5af5c18d000b6282b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463abed530a39f8669b1cf8f19256dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e28035ccdbf9d36d5f3982598ff50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a856aaacee29ce436f0c227ff61e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3c0ebaa0751eaf97d1b788b844c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b9ed6c61f029ae6c79e31715aba1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0c8faf6b3fcdc8ebd676108b8b02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be9fbc1f6c75a535b057a39c32323690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f63866d8687a78ddf441c8acff6ed1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dadb2b09b85fff18f765914a63ea2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0be12a5dfb623d29ed616077e5d85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073c9f42980c153676ca9b5030e827694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5702fdca97a5d0599421b406276784695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1b68048d960d68916b5078c1b644f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95520e2e741e615e8b8bed63b6cc7e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2610fcf300a0cc08bae878144342698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b750ebd6e5ddf3f47e14ffbd5f44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae31ca7733d608ea10bd845a34ab7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999599c4a2e9be92f00181b8b1659bf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285204b8ade4ec5b9c3549e04fd983a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba68b36a4bffc932c0abce011ea8a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981569c0776a561af4fc6bc2925c254c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e872ef817c19f3af59614b7772389705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb45c8cf2cb234646444de95fadc96d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935b9d0c8da6c24804e9df7c50ebec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798d232a1c3510436bb431c99b77b2708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41afa18074a304c2230018fbf46cbab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bebdbc79a4916911dc9c24841b10c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e32490e7459f5a5556acdd706b6803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f898ce58f4abb8fc0393ab1c4ec594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f4815bc81d2acfcc34c9a9cd32595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eace78ca827736c7d3bf81fdc2992a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23ae694ed8c50d5f2e0ef7e4bcf8167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14469c132d7e23afb3b337ec00c9938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66749cea4c1f2853c8ec1a65ee1a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ee997be92bcb139842fde27f27d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9848b1633d4a25622a7d671b9741011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34507dac07db1b206f421dedb204880512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002e538a63711a81d6d9ceb50d1a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf20ab43ebffe9d64a5417aed92e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9593a9b8fdd6a7107b02c95cc5de6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d69a55c56781f073ba6d7fd5d2de216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328254affd5e8e54ef0e2509cc4fab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726f50c57089f5d19de72539ae070bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad3228caac92e60c62582a0f7c736819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087da367556b493de1927b8b34ed33e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0fc2d157a167269567209bb1831c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c06f4caefcacc45d84b360a60cf72722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b0fc97e373d7645ff4dd7486caa7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11f96c959c1b38049f3bf6490f28f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2ae573b88a1d6ce428f76ebb443225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf6dbb200dff3e89504ec7170493026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00078c1350dc7400b8cd5f15c52edba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a4824386c9b5ad02c2883f715d8fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c72bc7fadfb3b48e84bf43c90bdc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118993dcf2969c662d54c71871e42630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57cc796700308c3db4cebce5108c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435ac55db164b24433aab7d952ff8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8913cc99175eb1ac637e88bb5ff52c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef523668e0ee866b735d9e9927f95834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7074471a539e11ea3a4d57b46c40d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec078a6e2af5f645e9b4ef2924efb1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af9a51075f6295586fde82c10053937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913023655ef761a9df7bbab77598fd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80be5130701f2e85a30804ce9d2ee939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695165f02cdb132eab7dec884122023440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ade3d69956fa2f042e7f4c546b7a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce162156d0c2644a2358195fe01c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2900576ca6c9f50d5e38de76dde7dde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee93785249e5ef1c3a82e7f279410844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea5ece550901f865af6157a88c7ed845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5fd4cdc39b2630e52c8c2f87996f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b8042cc0bea82637b9f2ce0c151447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76225543474b9033cfe4041578fb4a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf9ddda135053388fff66b5311c54849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d3e39a0df1957d1d2ac552c573c6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225840c006a140c013d90069478132651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e48c672b14f248ddbfe67230f18ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb837c190a232f9ce3f794113b0d8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bacd9bd64a82e83ec3312da64372054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe3c7d5723f6132410df82be9cc3b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82223a3904055cca440eed89e1eb394c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381f74e09b2972bfd5ed8bc46dcaaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe86c6e8eb49f9540c93372b731259158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3095899652e735d7be6c5fae3e36a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312e8e3a42911831f1522e07355b2d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846013c18935ff76ab12bb2572a340561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a0e039b7f2f3cdf1d35bbc90edf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744f6615eec98f8df042e1f9da64c5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cd6d017b091b12eeb9d628c059e2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372c4983266e7cbdfc83059c395216065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e573be732a6eba6ed2e5ffc3f05b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db91e43c4208ddf9b74be9f6fcd48067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b51d71f4431756ee2a258463c8c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef4466d1a28e061d4acdfd764f0d0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a791e35297b42df4708caa88ce1a60570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1aae748448056ee0293fc8ae42a6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758c8100f2cc6377f739503859d6cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799e805a752e2f198ec5ce148bf9e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d0d10c91179162ef903903d4c66474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35c6563f708473100dd41bb9288d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b059ce0f8675c49afcb9932ebdc14476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde066a4baa857dafffa9ed9bf0e252377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a6d44961de72e736c347ea9f8dfed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fc52fb8dff7000a21e48189a24f3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5794166b3060bad1f5d72cbd69a3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a65574347834472477e5e4649664281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020aecc4cb9842dd53b3b5f11a0d2f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772c057b09b5b6a4850ee2c2f59119083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10be3389703eb437a075c2ece58b9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759cc02489615544f069dfb4b6c1a1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d01b59089c8a210fdb44c2175d4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e3b215617a7bb6d17cf11810aec7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13e45d2cd7df8f3296246c320c06288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7943652ad9054e1171002320dc8b50c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd828c71dfb279fdf6cde943a153dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae857c37e7cf8c34b0594ef32da1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff5393bb85fc8510a3c2e47a9bf2b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4393b688f4b15f59cf7de1961897a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082602dabedf6e5951b5473c218c500094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c2face68013450f4362aa4ca3f3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d168e1cc953160fe96f524847348bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c943acba1b89c08e358c565e9a2c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602e289417e00f2a939fa8e2a97b8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08c485a671bf72c25f1cdfb05ad6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016e74ca6669bc90a85802e7f7da953100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992573aea7e5153bde114f1646371b5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c80754f428e223722c47b072ec4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682234b35199ecf8692d0a4df5598cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c51d6bafa3055da49cf6c9e44ef36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0023c755bc847bb54b20b7230a32d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bdaca2da96e0532648cb5193434c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607362c034e6ac23ba518a633fa27a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeffcebff9df57745d463056fce6589108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d1d585e084803a27f25b729edcdc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953fcd347c026de7552543abc116d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c0749a3954486809996800f606c70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a42b425eb924111a8c5b08067063112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c6fc919ade6d6ff0ff0420e2cff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707ab2e4505623422ff92ceec66f7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352c7d58caf378d6094f7bc34319ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8b81854e9b6c4fbc0441a21c4ae91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cd7c65921904d0eeab9df24f607c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abaaffe8d63139ead99bc860af723f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5722f6fcc01f499e0c3f4462287470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333479d78ebd8a2c3117bb2ab91c9d21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91607c2a0e2c73dcbab3296752597121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44e9292fec158f4cf2bcbbfb777d67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770ec305cecc2dd07e368f8babb926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd6dc2d50b62175939a2b04540349f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed7db94adc85c6b70a8e4a156b955e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7375d5fccb93da5821b2edeaff417126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b11216fd460c59c8819895d8c519127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502639aeaf99447f2e8e871c45ab3dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84ee4ec709a69815b5e00458163cd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2f53aaf79b40108853e0ece1cc3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcccaec45cd5c07fc4666a1b80ca06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409a740953c5605693a611f6a71ea4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b8b2165e8f2b1d6b556ece7c4ebbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca1886e5dbf53f826c648a744141d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c69ce628dcaebb6ae734dd616944fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4fdbaafd068dfcad491df3eb961ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc172af096a82565d47778392bb74f19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98465cef5a4ad5cdf5fe820b83609b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463274f266d5e120548fe5274c6b2379139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040c3e9128fdce3e0c39852ee510620140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15471bef31135c376d19ef500a8c76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac50a7d54b6d8599066bdad23493d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c93f4f7bce796ea21b76b30f24b04f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd20f9a9dfd40a9d2f79ebb71c0eebf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e16113568d847c1e438ab3fe7e739145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca020194146c767f0ffd220458270b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f2c9bc427b407cce21f93a1d2a5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636be82fd2ae2e61fbb24ae5c337191148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90db593262226dd0dbd335814b902f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf240a6709591f4c176deb52f190b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129465c200d8dd00dc2bc068c6fd89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b35339f273b994b3e5e0f832d2dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111b25f515817fb3996f6d687e27ae9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa13893579e37201705dbb5384b4e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6ef66e151e09a6140ae54d9c643c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93fed36436ebd79f246bed9371af45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075f475a98a4dfefaec2d4efd33a399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5cef433af157d571274bf3ca7cf3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa786bd13584e1be27610850960391e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ded06d8bd14e8e5f74cef294be3c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197c7705067f5141fc5757f3814e579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed96858c40b3cfcba79fa3da93ffba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4740dac257112002aa96f07b10edce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84440e721b6bc3d78d3c08abe420aa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbafc6140131751c65a85bccfeb7000165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729af8dae4a27033f63b3bca1cfbd890166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7040d16c9e5d4e5941755816d7cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd95e100b3af634586f24849f39c826168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ad88f4f70e504d52eea1a04ad448169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c34ec78f288d18fd4536818ec51ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59474f63ffd0d5d26f795d2b3feeeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355797839814fe164f6b66e9b6d6c3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd819bef397903b699e7e476a8b8ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b1da334cf71e25e0efe51bbd31ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e079bae03fd574135da4cf08195b1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e58dd7a8a7841531070d3693e3dbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039f1b3a42aca95df5bc09a37b9d85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea7b523ca53abb040f3d36131b3e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83c2ee250f6e2d3cb01f9251ca2ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087c1d4a8a7ce5d76d3ea92f16f6aa2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102ff21187125a4b8db2a64e010ef93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69eb86da9e7082b0b546f935529de4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aee798cb88920eb4ec12f69827572183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a0aa36724aa05a833006a8596a30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3345f4960662516153ff4337e4e82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec402f87cf5bc98aa7c9c77f4928fd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c830688275dd91ec3f0cf9cec5209f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78060f9f1965a3e0aaa4a0210ffd3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d31e82c7706b355068ce23e50007e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c4bec74367cd9602e520b671fe036190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2239b05eae234cc5157804bbd7de80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5965bf56cf08acb9bfa6e56caa18455192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e2a4eae2e64f1059ab1a6b041c636193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635b4b26b18a22cce89fb384b741a59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908155c755ad567073c0ffcba4b892c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f52aa9033878183113502930014a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a86d16e9f03e6b2fcb39ca9c518962197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaf27ed0c7e6d16408841476e80368198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e95a2ec8f2691733e66351f31e276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8da8dd09e14c2a8ebaa0f6c1ce1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c085252152c252c08352cd7bd8877fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e07d49e413f1397ebe163309514893202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb6b2c1b25d4464ff5e3d22752d590203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a3a45d168860e6a212870776836f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133744bc8cd344b6dcfff9b835e634d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0587f7f47961549fed6d10ad1b047206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8f0407171205335ae2c1cea4f76c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cf72194ea716e3c712ea72a88c512208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff53abab6898de3a64b2bf773ee482209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be471e90ee1a51a7dc403f868a90985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e3a0d6847d14dc9b66078e6f1258211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715817a8092afc3752965e6a1b73c1fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8050bb09975138ef28d311ef2190f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc4df6eca089dabb166795d230035214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20521214ba04971c59d8f65756c25a48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f46e696565ec35cf12d32ad12a4a74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af42e9616d02615b508c481a8381f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a4a7bfe918a5df36e39ccb397c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc302fe3d3ce3c085a850dee2b6dcdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614333c95c8d620774b073e76bbe670220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ea37eeb45a6691d5390f2a35f605221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dc7a15c934551a25bf6ba05d066a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01507c3ff85e9821b52e7e3ac1378c5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed611b53ce910772d58c3e04608ada8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aee905fde40c7f7bb9a2f8dc6859a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9190264b2b81b6f1b4514ec67c2f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a526d4abcdc6e92c627fda0cb533227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c42b52fe328ab4f39b0d5a9d1dff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c62e54234464dbb315cc182391f74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d3fe0c8aa55c7604a0e41f83ac34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae15f29c98204aed9b20c214cbd082231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3cf26720899aa87e0bcde1c739e21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253668b1479b7f1f07a339e5605f6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c590300f1913bc9592ca6b09459509234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816237c40a2e315eea60dff56f62fda0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c5eb7fdf35b7dbf2b1fa9719208f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e305f14e32bf678846cefe36d6cc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a635912034fe50846f6ea21bf70691238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd6ffe5af33063adba8c077e0ea85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b792ca84c5e76dc9cfcf65b30f610240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292ef8cf5d8fc66f0033727d587c678241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112af7bf2cb6050e4b0c06fc9ca10c2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea19434e6f4891190f24193fae505e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214842ab1e9975d1a565d3bc294c049244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8c8b13277b8929c61aee35771a5d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526df8df2e9871dcd5e5b920f50434246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca25f6f37d9909d4229d1dabea9892b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e7bc418439c07b8c8465e2b1f6443248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae9d3c67039671e5efe904feae7c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a3c91a3c442323ac32775f403aea4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d385d34cbf2b5037ca3e3d5c186ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3aa229509e9f9ba6e771b84f3f00e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867bed89b00469027275831096a810a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2979abbcda38e26c91dbba3082b406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d5071c3a7e4087b552208087bc58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b28679e020ef8d73f84fec1a4b51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5e9e92dfdcbf1785fc0f355ee184257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28566ff58ccd13ae49fcbff86bb118b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5028e2488b6101dd8c885d8b30eb5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d230301742f97b2156c3ab3194d7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c17b708497b06e6c4575f93f0068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b25b6be52cc57036b7a47ae53bc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9b48975aa22d62defd66506447b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75caf62cd5b16ccd4d8cc0803dffb52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066efc1f328ec405343b84010871509265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9f677d7faf592a8ce772d972ea5df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd65943f6850052260d300695698ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699c15c590f0a51aed7611f052b54e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d47f00297f3a893171d8252a2afbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5917e5cf76d6626aeb798b12c16777d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2a14c2cb1fe62fbc3370cbe8494dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7983874193b2baad5ae5c31f0899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79e43f3bc6d14ab6ad61b4f7d0779273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042868de6ddc12e6bdcacabc6277d833274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957ff7993099819d8cb047d07547c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f008e62f70845851c4d053fb116f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3039fa138e5fcb45627660723ddc47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685927999a7ad46b7b5faabed447db6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c090641a941ecf823eaced4cacec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42998c3a656a8b337ca4e365acecc76e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a69e9723825c490800f1fc724b475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb08143b125f5d671bf89d197f8857282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b49b7955b8a0a22c8179994cddc2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dec0a4634d6771443d4121ed7d8e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69cd9050a707e5ff01d1da28ac6ab0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db2869221a8612034a29dc8f208a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095624732736655ac65aa53c1662e6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb03374b4e8f5ced468eaf866cecf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2925572fe6247cdb76e01a46d7e77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880843dd02dd310c8a6c3e1e21a5739290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3fd3564cdd2a926706befd9304d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3e1aa16b7ad0a783c9737107c7c1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354f84facd5e23993fb1006b6c5b69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92778a6b2a3f576483318e3feb8bfee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b278ecc7298fc71cdb178e17277371295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd9e806e793b97feeb18823fd96e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967e1cb647bd83405b11e28d4e34c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93253d1ee4d114d17206098c67c98c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425263c53b9b4230f05360d4865c88a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ace5b175aec9b09f53a905768f3e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f5629226092d15e94a87df004233301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818554edb2c54fd202f337679f4a0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927fb0c6281fa80c5972f9bdd0a55a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79bb98c91113c8394693dec72d6c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27c9917cc20baa6c2f6e2fc4256a6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a31109f67eb0ab30e15de1aecd5937306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b73c610e121b65cf816ac7e677be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1bbabe89fea4a69ee3b2a634566e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e492fdf64dc3c7fe52b4b7d61577cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58fbce9ad556356fa698a7c80b4d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3a935be47afc9e3a7c16b4797be25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103102d54fd765410996fb6f832d6c48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b611783021f9a8e2c8dc7e578428ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ce182db9fe60d0a18ded9e5c23d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f729bf9a868138339a4c7afed223a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dbf146dc7d29edad7cdb4d1a4c814316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59b24c260291ca7c22972049d3b178317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ed179e121a059a42b745f5faeacb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4b06fb7c4cd6ae2af7bf0650356d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aaa6ddc68303292e273bebe965d8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a24ea1ed8bb2d6fe41abcc337efb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfb92b4d33c0eca20c60dce8c7041a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f33b1572ff6f84e2079ad7c89aed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f947bee6fc7860afbe8dc5e819eb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45993f6717a5274055d1326ee93a09a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271692316a6436f67a4c2c74c32138326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd41c5479dcc485b5ea53512e3f21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6fbbfca27059f65d86a1239aef286328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668357ce45eab99fef4064332018ae3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4efb894feb32cb7c2462e9d4fc9b78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ac3a5357645255b3295a2d12c503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b11a470c26283efdecd99cbb1c2f43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440839b6b8e6f3ff4ee0d2ee5681b38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0d274f726ae83094612856246829334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9b80c6cd0cdfbf04b57e89f556f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c28e006497e15d18160a6a92c5d8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba1425ed535fd0e27246c2877c0097337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d3eccb8806c096384b48ab51375c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2248b47540aae4d49c877c2753b5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06368c894079524f13330611ebebb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1090af45e3614245a0fda607c1cf69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81d2e725a498be74ed981325c4455342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f6613dacbee7ff10d93250fb29d00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60caf1f3457d34dd1d46f20b2aac6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f477213b06dd73c5cafbeb3d44222345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23b997d2b0d6df081b4812e885a33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7985e008e21b7d8704e9a8723ee172347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bade436f5ab712d56a732300ac53d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d90f463bb8c03a89e29d2ecf86998349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd425b4e97c24e23dbbdcaa3bcbdb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea762adc0a6648683a1ee69a60699e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49019ea750052acb8c98eb405dafb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52446a13eef322558aa599204bee84c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665d4f3495860c3130fa7c4ccccaed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827f32a0fb06cc328eb6b4b8ed3e9f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608858b7a2fc4f84639c6b977cdb74d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb146d6915fe563978eebc2d9e2468357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c836e7a49ad32fe2cb052ab52d4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ed77bb4fa2d79a05d2d05e9aa2aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a62b1d6804353069287ae485028d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8477c44146b1272880e04d280473c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3d2e11c7a996c515516488d4473c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e453c07e2aa77cdf158f1fd25501c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544d4cd691c4873164712dc7eda17e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ea92c3c8ac0800c0d57bd222815e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad1868312371ddd3bb5f79b4a7021366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4101dd724a546b032a4d801efb3073a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272f4f2976712caa867b5bfff6eddd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3b67c5e7fdd3be2696541ccd17e49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894e8e5eea9ada0310044de2f3789a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aea6ecc08deacc896b21cc13fe4f07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb9dc47e98ba158643e89e7779dc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ff3a1f294d7eb099c08dcf1c80517373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67b3b83c103fdc688946e40e4c4ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98891badb20934c9d7c7c39af9e82cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6817f21d51ba35261fb6b309fa48e65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e23e503cf5d28d45617966f73cfbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d3fa01f0754367794a196c8742dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae3ce344d5d0577e26985f3235be3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b057fccf1e917f507f03cf0d3373d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd782af393747256a08d56cec64a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aac9046b876caf2dfdbabc3950c04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ed7e098036e37634c1209e85c54f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485596759c8ac1c97ee1ed0eef65a66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff663a0a33c6e9618d73545c1b9a06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a10a4ae54fbb24bbd3f946fb35744386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb11c97d7d31e37aba47c5f401830ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b00759afca41b0e533ed2b56a277db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811149bf33122cf2f22d1c171247c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e500ee958cd9c77d379512caf0381390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb3d5f5d94a7655917f54948f81e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd01e8dd47c125e1e2a0e7e0565a98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942817f08783a79a310cb4a5ffb5b1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dd5c8ef9a2bc4e40a479a55f27483394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b01377e6c3ed94f3dee58617581978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087f01509b22f46ab5bd38264c6878396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f20fe5f718f31cc96021739b2319e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6b3bc92d73b776d9a3205d91bc84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950504bf27457d8d17640f1579f1c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2e9cae4760e00e69b292c456e7ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bee0bef7e510a4890868f974d77b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98f4d03ab66bb8b88377443c94202402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4990642e1f180ccf2d5234ae6c8f80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8508a1362c4bb539ccf21de4263f8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12c0bf293904e54796941dea725c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71061e878a30775d7f2773da2624b823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bcf9e1ddd2c0a287e27f626231977407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3843f6f8a12c5c08b40057ffb8b3a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d96e2a52b8d27ed72c4808c222317c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ddca368a4ce1f818fdb326433868410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea2df88b17443ab9ffc19dcfc8ae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66102146c17adb15d5367ca800a97510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d11e5027681796e78e2e21e413429b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3fd4eae1c63bea38530ad6f59dc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1540beff7a000ec606ff0f000ec4b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86a6121608bdaee11f2e0998704cdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d266a792b26cde2009d5111d75d03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd3864766bb339c9251222ef81d639418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669adaaf993b1855a896a479ed3168f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52580cd42d704c83497d295dbf9c052c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17da483f312cae001111c7801bdd83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04e9499d9813fb5fa3dade12514ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09adcd47a5bdfe7884eeecbf2da0119423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc20f563dcb857500ba13c157195bf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad974f136e3d5f42960b07a4792564d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560f23c48d5d94d826111f8d6f45df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40415e3394ddeedf09903b6ebd6b31d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228132a4fb54b2568d46f25bc949b816428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5a8342798756f1ac94bbdfacb4d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa353414a493aa914fbc49745125bcac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f29187734f55ac0efc67432564899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedc9ae2f7c69039bda63098a5beb5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb62b6afe66c976e5da64c259327a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364c53986b18cd31f4a96903805ddbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1891088722422bbb1c928c8e9e7451435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494881daeff5165b25180647473437d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc806bcab61177aaf77136db2726d43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9d117728b150b62688c8648a3ee3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d33efb99020c854f4788dda8f5c88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e346582aed896c59cc4b3ddc8a8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede283472de69fe2523b0608a01b9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d84b8703b353510319711ee0552795442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a177027200659629ce496d52d6909a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdcf605ffee90b1bb33c6d6227397b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a930e3b471e7178db170af4d6563445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb985417558bc37678420fcccc53e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74cb2f88e63750b065c34f1fc807d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395fdda11776dd4de63e660f198173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dc7d9ea30edca0bdea64243798a27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f98e585446448cebb411b67c2b81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec742e25021c8d205c9767703f793ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bda39bb4825e674944ee9a9b72ae0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5faa16fcc1151a42df35e4ff8d5a84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fcc3b39febc0818b570a28ef3fa7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35426ff669c386cd4826fd28616d6c89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac29301167e88a0dc2d6a4c5b8287a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043927cb3d56f543cbf7a075374586b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5f41a3556c6b65f29f0415938703458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767be2fc7964ffe1c006a5358032949459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801603f9b862184be19c12ec352f7f13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb8c425fe404e0fce308a09fa8180461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dac0a3be5b3ff38dcaa9a0834585b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63173bffacab2dec4e1c21e532786463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c02620dff6c8008f7365ff4efe5b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc80ea7d1f92953ae8730ed262a725465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f454e047936df2c5c5e0188991777466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb7a87e6233e2aa73ae90ab3404be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd92e68eb0f65ed976aef73bf56197468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dc155a946d851329da2703bea655f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711520944c9d72ba126f2d9adc8613f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b59816c64abc44a8bb18b67bc6ece7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5b854b0ab4f10deef2aa1e4ce646472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c607cb2b22fc51d021d587dece33ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a7b432f07a9c13ddb57f2da2dd9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2e8062f13e232f30e37f8cf51a77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb75e99cd4fb42dd0aed17ffbc2260476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac4462b49186a1e232cf669a07a35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47128adeddcebd02f20107736025fa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd134ebaa7f5298043fdeb6ecfdaafa3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c7031734c951c1a1b64d80021537480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415cc12d9f0232f3c17bbf05e7b7ec0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10cb1247a556e9c387c4088d1a5268482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14952979ed70c4823c95071a5dbc6c36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ff6f5feb0ba23c07e35710add0317484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64451e4c7c9a64a6baa50c5842556156485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde03a07646af5767042a1a9df9420a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd270f857ec9131f5e1ea40f40d0ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174fd8b8221dea510e8e9a71de64139488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae1db594cc596c248a69086656acc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a967793888e04680315105cdfefdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf02c8fa8c26aa2f8be554300b0ef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56e468355471050dab747baa3706ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3a12bc0312571fea9dd68258ed19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4ab2af07b22fc003b1a26e05bf13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40883747d83b2829ae81532fdff3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f509d8044c97a6f9a33ee05d6ad1303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292a4389739964693f4e142cd46d91c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965353817eb941e664db12d3697e1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50712d78f2a734d9253e19e9c0c55897499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926df1aa3d0ee3f386ef7eba1dc6ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9791d7305899dd09cd2186ee9cbed7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff1454a610814935ba3ed4ee533822502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0470d73e4060a08148e2acd3fd7878503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b88193b81a4d0696d3e40e2ee53f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81899cedabb0476e221a22fc0c8e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108515056b118089bd1d7d2c059a106506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cce9257e177a533a7c64e76e46eec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eebf5b0858a68f0fd0d8ba016d077508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cec5c51d84870ef061c0d13eafe9dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f04794f4cf2a90d02d7a895fd85e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ddb69bc6c5b1dc0cc7a23b53b6780511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd903e568201ec806668e63e0b0ca63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee249f6fd9c14e4024c097af2a39804513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5f61ce31e365319539ba3e9718f5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba0982579b51db57460f8e4f2414ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4719c88e26aa0793ec7ffd9a6c727516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b927741ba1810953b19febbcc94e9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e19352049624a4fea321aeb35778d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea8d78c73bcb8314b3fae9b1cc6bc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d695376e559064390f8adfb21ccb70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826551854e748e550ae377b7ca9252e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f6bb9877a4c2e943a1d87036f73c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75af4491202f5586156af6006276f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b54287be31c713437685a9202ae0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71035217dbd43c998b70676fbce5b846525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eded80b7b889f8d9cf7164106ea64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12d447d6b56aef5078d562a26a0d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46574778f1acb2ca29670d7d7b3a9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9919b26d3b1eacaa26d01bc95b77157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b5dd8b77829896e20b827704f678b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825094d3655e38373f398ba1bd820351531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e612e4c0cab2342570de7bc9bbbc799532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b26e96b5868cdda3b56f1e636f1d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0b32a871b5d3cbb20f15d3d97e925534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b294d4dd82e2a4a8f7b0495032365535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ea07d4905d4e52da2b22a01ab222536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad08dff9283bccc60c2b11f1ae04f66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260cdc116031fc3cfe2bedc6fb92bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0947f99cdbae76b35bf87e3551961a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb473ded832ee55c13e4894970557540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dcc03e5c48f04790838feb5e8b542541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edfd899c9c8149748178b267dcbd50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221b69ab50f01cea5834aa55b19c008543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4825ce1ebef60982ae0784ae1dc05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e672aa8012e2f98fa4fa6239e62c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660609f4bd7069f9c069e16d388df237546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced10549e3f30e9c42847bc098e227547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54ded30c637abde72e91406db8afc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5874d3a44a1b99c9b44697a5da5d51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfc6fd66606b10c3a136f489581b6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ea5fdda3086205a3f2277ca4a402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae3511693fe43e4fa63c44687c0bf3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457024d2184cec2e44d2f823ec1d3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b7302f6f4bd65ad36cde6b852ea6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68306578b0a8dd5e690cc2a3fe76dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de61c5b2532840063326a1a9f4a28a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9af0c4f88ae94d5c52d5e5f6547668557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfefddb713b9091b9ca019fe6b3e766558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975481a6e83c2ef06317c9e42f3b89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953daba8da6c357c38d48a0cbe79e40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebccfa318520afdba987a4d272f8f8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc462c7c6635b45897e393ada9de3e9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298fff5553abfca0c38cb4f2e503c7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4cfa7ee485f020c3aed1e376d49f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127eb0fde72488f9f01c85b89238c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813060956bc6f90220586cf6320d8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4fe797492e0f657d4ed0beab0fdde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e0db72b7cd117f2d9a1199234c259568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7a60f17cb0dffa26670ca571fb408569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606bf729182449cc0690f3a91c5bf32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22d9017fe32939951d3c26a904ad5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5bbbb8d31089dadc123790af3a15d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2f0cc65289472cedcf14fbb23fd2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe996aff8c2e903ce579e1c3bc1c05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb66bc1afdfc0771f16b93cbc7714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed40f0cb5b33eaa9697d6b06561cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3c58ad25ac32baeb5870a37ce4cb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa2abbfe9db540a213a66998dbb18e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09420e74b300b761a33bc6f10e3be02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e468a872c1a26a41372c5e314afde6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cee872a85589253739a12ed826daa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184be893d63ed6ca962ad3d8d0fa3301582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09981160f84a45efa3db40ec68b6e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d66955dd8882859ef3433ceb2e675584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09e830c2a474d81cdd6b1e782ba7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eb60c5062fc584c56dbe1ba793ae9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645d3036dc830e68d60c0c4aba4fcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b3bbecc6370efd8a92f531ee353a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8baa4aa3af8b1c40396e41eb56eb5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e507e1b67644e14a1c8717e1da3b31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab53938c4f00db11803d84e896db82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8928703c96429590daa5081e06628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d3be96e94195c23bbc76b00379e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997d6d46564a545b04548b440e96ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a112a66f1bda4c61ce704cd552e33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e58b584b9f9f767ebf8c5e740f844596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f1bdc8f893461586dcd08cc675a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fc7e2bf9c291a41533c1dd84b9e58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfe0b0d059e19b4dfeac2985a21d60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950239d4c97c6b3a3e24d3c95ffa018600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc7e5e611e6a436d8ac1544d740f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1c93bca7b04fce45ab3d2e20fb8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815e1bec861efd3de2a2f13352a370603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a433db57b2b96e4cc25cdd0403e6cef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3cc6666263f59164e700d8feaed23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e42285d85ec49ca846a39d8bd4a13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744bc28ce733bef5080d2eb988e5da5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142215f92e2ac45eb293e0247e1559f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a063708ee852444bd5055da09971ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17082a9747807dfe42f25342a9c79e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0b134a9a0172e00ff0d846f18d54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1fa9d970971951d79936c3c11293e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d3f165a3f769883ec4573a8cecdcc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25eac3223ce5b79e86f4cc98066eab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e5f30a03e42dc72064cedb22ef10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366abe73a605d85737390956c6ce789b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f434d37106509760a922984baf2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71346a5ee3ea21e11324e502aacbbc19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af620426f7b5092753ab45ebee1a4e9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d84169b5323c726d268dbe1945c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e5e8479f9045833eeb430bdc168de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f7e9877263953b7f6b1296d50627622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860f1bae6da2ae9c2e4c8440210ceb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f242134561f2756a0c7c0ccc27e0d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367da37ace6349e014c4d7707abe206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4f531a6de1ab4ec46e9a1a2be9738626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb14736357ca9dff8f48376475ced8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5e7de582ce57050d05f9aae0235f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376b3b9a57fac31e0e020fe04e0656629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44695dc6469fe3593d1790050c53038630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292e9a9eace2f03e1d6e3fe9fa5784631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd762b32e91f290e1a7b8de8238af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646861fce73f2192619d285b1edd49e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856cea9bd4852329f49d33b2313e7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b16be01b41f70fd008a39fc77f7fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d3850b7bbd3ab0eb606e40061419636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1514adf7077c8fecf264011b757253d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a09f96271472e2909484b0d8d4f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df376cd86680e9d5801122a372c7f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e0cf7b2010d6e59f11abd4fd09a45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a443599cfb03872dc9de21e2322bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aab41a61e2f7c02f9ffb3c53ffc75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534988cff72f096267cf1a783d32d33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fae86a7788ce31d497c84a809f41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8038a3ca63ba1499553d6bc1569c7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04306f77d880d9180f17225255d1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5067bc5bd0ac1e0f4340c5aa312b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba619e23e4ba14954f43502477ac0c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c1cf11b6f34f4b85c80f75e79da52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41e7e20f1aa42e43a5fe04c3671649650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851559d1679189fd535f6178c3ec046651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14233444c6c89fb68e3c82ca8c07ecf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040252aa6b264fa71549fc2d0364d90d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564ba63ac68d8f70c7b7dc2127efe7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c79591a8c0030127d11a340b1e887655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69717c52ef6a6ee9b6275f28812a01e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a614d7aad92500964d440768ab541657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b114592594d9273497e418e5f08c294658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5861d19250d8664091531535579862659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8116a09c81c8fbe5a38ee6cee98777660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe328b5fa02e5f89efb53dd23b3c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b436a95fd5cc90f90a7277f5d78d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17755aed047980acd7d1ea409cb9d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88634cfe3624335da5931571ca7272ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fbae9d0efca93f4d5d56f3913714d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87108250ebd9294792431ef2c587fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a25a1b4da664d2bdf83846fd09ffea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb2082c92ed3d0e09649c36948f259668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7b383ef0221fca8b19a583ca2befd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9a54f11ec295f5201b22392a38c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ad09323adf27729fdf911bd7351b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeae99add4e3d2ff08f98039c11600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849635e7c1e8249470d389508f569f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbb39ef3c0e57d4a3925db4c18eb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a4e31fe9c52f1d8e67a202adf2ac6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845386f4b014945de8f04f84299f455676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dfe42fc9ae4950b69c1cc9b3430a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390abfdcbb5013837e32765fa399e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8237e2f860019a7a03f746fe792db91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0202b2626c439c385c858c810fd59680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>