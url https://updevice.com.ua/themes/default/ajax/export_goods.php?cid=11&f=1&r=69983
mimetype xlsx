--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba284ad296f0c9c31e2f66e9d6d7651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f3afb7350a6468a0bd46aa8276782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac85e3e63fa53d6e5381aa8fc7b18b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4687a6efc72a078390790fd647842b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bf1b4861d0bd2b00e1922ad97364a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808b73850a2fe8516a783eb6b091206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770e79cbab65a7ee0c6c4a6fae69e0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bfb24fdfab2cee6f2d3a62da89dd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6bd53e698962bac9375eb60b1fe679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee352a77585812c1e65fca0ee986e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894776b70bbf9e6c89073351f1b19f0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790df5fc45c833d21cf27df5f94110f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c9363b487b6e0ad1c6cdda54ab7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5743e26b395a197053b79875b13d9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fba9a7062d33f78ef64f8b793a2c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf01347f99afcbd91bfefb5d9f72a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412641577b01ad3567906ce9832d7b1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe35f8bff4832ecba2462bd66a70fea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3657b78c43c3e3a7cdd01274b72119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5c7d9906a7cac399ce7d405cae8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea6036c9130bf6ca55d35c14ecd77b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47eae4252ec73b5bb4472c8e1c42bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4243efe35c3b5f0408bc86997122b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd79384cb6aa78bfe22574f68724824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65121a5d7dc8b9f037a61b3e5d556e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab1552c21cf50354cdd11f3bf73a4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804483d3fb9a558e1aea7f7cdd0ca04227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbfa40a4f451f3eae7319dd38d299728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f16dacfe439f447291fcb7761ee6cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3d18c69a9bd1f19bbd76967a98e8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b22e08d582d5de063d6f0cb40e41da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce352fe42ca3d4c6a515b02a1bbe3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ee4a0937a1c6f96812c174049a0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bea62bed96aa7eb45b2ebb58cfe4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233e4f20209cecef6e0c780da74cda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e8ce2917802ce3632acc8ebc47a6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93686e4d3e4001dbdb02e1b7fa612737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66814136ecd7d3df322c0ccf94a155738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a654cc5849097e30bf574070af3be7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598228c66fcf3aa3298bca4fccf0d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11012d427dc0538d065bb50565e6d32541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6a06ec4f1e396b8f329836f621a5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae37c24410bf297767ddf7de6dbcdac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15774635d4c3668fb46262465875782f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e30042e86d22a6c605e4b274c2976a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b54b2b45be1f789e343ec5fb26978e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af760d7853239d046142e03dc1e2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4f70d632b9c374a9f775b7dad32e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1c2628a2f5e85bde1b85727ffedb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2f93a40b815c1f9997a716e28e5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1374a7af0a135f93df0d182fb22406151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eb137ee4f8c8152ba2e2865afbe2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57db8ba192197444c71bd7263f80df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dbfe699c163bc205c240164813abe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4531186faddea494c27030c4096455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce76b35b59a316896223a2d2e431e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a3faf029dd9a6421e07613ad3b0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c4bd06461f7e08a8731010efd52a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5772d95039a1b35cf8e79bfe83d33959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185864944987a2860ac1c6cc5b37e43f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73435d9d706d9fe3097f4dd130e809261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df6337c8a8803edf18a1ed1b4cf8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50659f4792e1d04e8ae193fb36f75c2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b9c471028a8171059e83edd8b15c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd7a1504c45a51f0fa162e6999f9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85fd9b862db703297e015c05a8e5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc208fed74d7584f0d24588cb89212f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2dcad479fbcea9e045b763f5266568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf26d16b8c30449ea3871810825af369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2127188fdd0adfdb11b271d4e577d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9b080ea5e9f6f64586e88b86c52b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29a6fed7c0fc0355cfd5fb07640e1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6439bfdcad38cf52fb7344b32b7132273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acfd4580cca9e69a3d49de9008e4f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad43eb982317f556faa6c5a81726075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db542ebb5910d155cf39464a55dad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd8e992bf9b8963f272c52b7319f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce36e294ffc7bc7323372ca8415f5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e7da8f4e557d3345fda8d790691d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda11c4d5b56188662ceafb503e22880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32ad31d81842337bc1243a4051bd2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28826611ed9f448f5fd1d9c986ec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f12751e1f45ba69aa8c15ff906f6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8896402ab189a3c596c688428822484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419686d0fdfe16d6ab4f62b16088c7df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6389891e77310d3aee705b9b59a67686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca8935ff975f9c54938f5fb0f1c1a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205789fec6c57235fffc5b097bb671f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf805042bf4d9a1949105edda93b23989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412bdff126a043ba1a302051ed0490e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4b4b16be0f8c2b32a965ad622b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c5c22c864882bc58493104df1e5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b01bba58115fddce4e3c98f36481c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f48e3e9d59b100bac883414efff9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeb7d97f527b12d1635ef3003163c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffc3c693893eeefa310c278d9221f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6454f72bba5a051ce1935f7222f7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef704913c6ab50789e873bec1e1ac60498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fccbf760810043f8a714a3739d13f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddc604a08b2d2578e08292e6012e15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23ec7ffa0b8637cc44885d1885dfdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754cb8923d978c75001fc24879c70ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7aa0399533f7eb2ed77aa63a4d464103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcc87fae073e77ac7d1f6bfc19b2f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ca856d000afaf91150a3feeeacc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700edbfc5274c6cc865f262ae9f87e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa26277bd1f11d2fa22b2db56dc00d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c94a0db7db00875bfe086ab14352d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9485156b85cbafc0da21679c78033fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf252d5d0fd5d17397cbff2771e29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0399b255b173294f63fc719c5d4f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca2f894989c3ffa0662b4163809c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1b0b4ccaf877afc02e1ac2ba0673113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734787e6bca20eeda32ebfd4ff97af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db34bbd856dc0d31fc2cf7dfc6e88d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664e32f13c715a0c9cf6e283d7c1ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a85a715943d78c05b5d6cdc2a4bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21885f74ebf1d9447b1ebc16375200ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c76308eec69233338fe7c6f24dde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d253fc4e55207cde46de6990fba8dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151fd3075bcfbeaff4875c454e03ca3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7d1fa66f4ff32c4ba9077f77601a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a04a3d02b5d3a69abc3da68fe013b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4220b37f4dce183e0cc8f2bbfef4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b289c19f43fcb0acdd081955b6a7c90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e947703cefd7bc61059d45d5145e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2601d90aaa18f4d45e9b3c9d84e149127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186340c41dcf8be16e195be1283273128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf21cb5f536ef4737b98fed5be9993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca31ef39b9e0fa88473cf1bc2542c4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e43e47ea3acb832f1795a3069e9c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c29d5d73cf1dc4de0aa364a8924c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee130ece38bbb02e96c4e634617c82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee534ad74904d5da3ec06dfc3fc08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5baf43143d214d6a789db126f2b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3535a770b0e0424076e894fb8b260136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ed8ce5b2d0286749bbf7a4792cd4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c982fdd48ffbd603a928153f7df77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d11bbb4a5ceff58ed1a2787c88db2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982981afd3c41d6e67797422c07d0ab0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017cde994aa756aac1c94d5b9d1196b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6509c295b4e4ae015cdb09d209250142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80cbe694764e990528bb490a2d8772143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c663b07b61a1830c5167cefe6e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f6f4c49bd32b7ab25110dc437a1a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1239efc15ee529db2018fe3529e8136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3df44e0640ad57b22f7770aa0c8d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ffe2663070fb18c1ce468581471e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665dfe4b4957d044db541cc530df4a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22ded3ba8b425afb0e358f80cf401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1499990683331b6bbe28eee76c9f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facb4084002fa549e7bac74919d556b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1741029e474f66d7dd78899e8a2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ad18ee8fa9e5b3398116f43072fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481fe36d6a968d31c5543cbde54b347155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d66a65ccd7244186c6b0c45e2045156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735234accc148e0a0157a46eca7fe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a93e53e73e70b6fda4fe2a57f4da0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca9afcf9e53f3a122eb664f8858d65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95e1ee6a10bc7ccbd2026d933e5ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906a73e33f110897e381d577356bfee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb16bd04c5996a5ddf6076315634d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7ba4dd45e9410d7640b8bc12745e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8637140c974ce9deb3169a932677164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edfdbfe3e6551ce9b967376e5634a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0898a91776d680c14f98a6111d1ccf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6754e4fd49997cba02bcf5e02ba31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ccfce6b48851417f44a186ae8853168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca01a25394fc39bb48d099df9019f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afe8324d3b9394f94599dcbc74ec99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8d8d5436eab7b85e952126f55d12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37053714c6f65b65a9702c10c46fd52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a5c5df96abf43b5d71456fab423e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec67f2cc2253d5bf9c1ef9a579c6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a957ccd2dba55dc7b26ca20022bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d771762188c3321034ce2e15314e7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e69e7366fc3762c8f0945e8075ccb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741e24fc8afd9ed61c651fb8832d75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade85fb60e11f4aa14a1bfded03b1fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f9d9971d98487645f8fa52a5946c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec170ccf3862720f04fc3f866bf31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1dc81908771f557c02d24ca92ba20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc035f0e183b53ca9baab67f3cfbd123183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846931ef74120e7b39a13a7d09681c7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127afa0b1cf9a5527cb68f9b312cfed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b5238d6437d8bfb4112f6dad281e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d725326f51e8b681c29d3f182ba61a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbaf6fc64a86c1901336797dddd5f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc9a482125fc7c8a052615f60cb593189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe66a93255f0e7e03ea73750916d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3d674e6183b4669de7bf7111f4222191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24136dfb32e5fd5ad81580ebf29be67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28018a0e40691037002ff3d28e863e54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec36781e324c9c0dcc3409ae106d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2b6a91d7ef2d9d5fa164054e6a437195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194cb303ab48d70d7619da004a991f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493637e290841168fce187be228c6fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617e38de54fe4fa96b7925b87cbf0b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd03671559bb7719562e125c20cd50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f6f78bb2b387635cbefcdb2c976e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7103a8b1d101e5e8fd32ad5e29e768201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045956d767fcd05f801bc98275b32fe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2aeb0b9c110ed27a4c6086962826203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54db5f8d6d1e6cccc3828e8dca0890204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3812a735e0d0e0329a81f9aeaeeea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e303121f95ecf8ea3a5ae2b4766e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4276073695f1f62f79fc91722e306d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37b5719421df7b01544d1003884d39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9f3fd2d2fc2c4549a1a7b78763ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72db2ae741b394c69aad8393ff56045210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781912eb085d44e229daf00debdcda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3fd78e8a202dda8ab98e938c06a8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a7cdee712cd91f4cdc57c38f0a055213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f4436905b72ec48be280622401be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651efd798a844eff98186f314554795215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c231165c64fc9d764cf5411964c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8db339f5c0c8bf2cd6eca348bbd95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a987fb52e17d655f59df9299a7900a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51dcc92935ffc2a56df00644b3fcd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160198f671b8d55f4bb550634a5ba4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c97a885c86db7ca829a80e30a4c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24510e642f37e266b694410b5b598e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be077099c2ce416eaca134490288b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567560ef48cac328c20cbce72b349a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123caaeeb84365809a2bd6e9aa8438e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa61bc74f155b881a079a5c07dde5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf136791634e81abafdb4efbc3e166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9c5ba8ca5b427a4bdb707356f63c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde0f3564bc9b5a953f4db651b83d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1140d7794d3173c457b01e9ee6b53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea50c50cd810d0d22351f853cf429e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84915d5e3286d1e1b7d9e745cf72d2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e68f779e7bea2a50bb5ed25bd820233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939b74694becf5e35be4e0d90648c8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b546b58ee6d98f21f80a47790ac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbe2abf5462730d1895c57797f902f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e8e7c91be47188086464da786ab7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5151853532f6826ae58f6b614c222238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8944bb77a78b6c520b814bfdc41b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095bfeface6a854af0c46b9cc3d6d90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e2ab87e3f1026ca8bd5af05e9557e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba1b680937701ce9e50977316ab1d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed1e39c35a4a95327ce0540e843c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c27ca6ba1fd89493da58dda971cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7738f6aea844eabe0ed93d12d2e2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d95ebd1febafe4bf01a58c4994801d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae548f33af26818a1db8de6bd05ea5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e614a46b4346fa66231ddfa5f6059b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc29c65d83402e17b2f3b81cccd0ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c4b5dfd13889286ed2fbe9dcbea4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1005311221f08b04ec6b46e29ee57a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3ad4142f8cfbe63a103500c9c4d88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1e4e2b199410b5865c7b6a96783c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee08a4fd9400a330adac1cca13cb18d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43bba05bae15fab2fec4c7b355a923255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815d072cd134bd3cd6680eddad10544256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a5c04e6c2128af2d8d5dd321e26fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e82756f23bebb1bdabcc28041fac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4774092d2195c89a3b16f8c94c363c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f1bfb759d6ba060bc899528e6f75a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2c3b3a45f58d29c1f4fc05c34151e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3ce717214f8b7561c157c65c273ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034ab742989d2bf1cbbefc64800fbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d738b73f2897947a0bc6b58ffe548f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52060c469160a3c9f11ad8d292fda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddcf15693cfe08509db2d8af56fe0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0f163beb7500080bedea5de82c6c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dbd73899568bf985cf70514de11d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952453620798ad6d1ea206c6edaf8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf358f020e2414a2b14db5d82b29de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d02bf4d17f0ce454d2837258dc2ee8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077cd98b009a0d03f2de1cafbfe9425272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e7c3c6652d92e559bf4ce2a9bc02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000904c9b255672785a2ad9250db3c76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c3ddfb97eb4843103d5971100b42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da984b7673110c804ab3128f73832ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107fb55d85f9b0ad6283b4b21d205b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d94657db0cf46df76c315718e134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eb76a836ff462b8e8d244d9ef1dcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34222a24be4d451c82504e1e624e7a25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd911ca35b4e6cc417021be4c42aaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e83053f2e13c025896d2c7ae4eaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a07bbd914997f78eb13d4aecfe2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb65a8be7792d9c08f33ac1d87935ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebabac877cc19d52ac8cceeb0034b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f77d6b457dc9e15c926bd7b19f68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5b6ff3256722f512c0a4393043b81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691be6f989ad162e23a89ad65b19036288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5b4fb5721405d710f452a69fcef5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4bbc11ddef20c1d824390d7bcb6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83382a6613e43e8b010a7bd3091ffe7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2422bc7c94290aeb8d77551dcc9246292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05e51306707bb34da08974a0e1f953293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63172fdb72ce86edfe59f3e7cdfd4273294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931691c8166f4b193a86a166cc9d26ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bea0e35ef7c56887770d4224abba25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f2cbe8e67c0df5d86e92426db428b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b40a07f46bfcb3a58935ad743fc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46142bff19b9d6b04add11f6083367299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d8c8d5a737fd3b9035fb75bc89ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee06b4f7aa689db5c1e570dadb8502301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b3f0553c8de6d963e07489c83bce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581810f281a3bbdf160497b0bf7a5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38358c6e817f16e58d496c1ba7e8a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa74d0887662edbb3b138fb19d35c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb914b0f2327bf44c029935f69cf0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded9d66bf00ca4066a1c2ef0f090fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93936c3e9c9a271d032046e0a38d0eb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee090001cfc5a7c967f56f3d0dc42c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3745a88743300a908de4decf8457310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e454beb242e516532e5f73009461c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462734519cd0a51a7131f7502e928fc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64911011c6e79f373866c108a68e67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8320befb401d58292460d4cd6a30e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923dd99a0dddd1de6f10fd9e8c4fdbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc43a10d95838d7be355f32232ef0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f94659453457fa534eb3b438fa9a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834bec7987c626220889b436e918640318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aefd1180197cff46bb9a4a790bc056319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d9ff431245a17e9ce578d75e8548d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1c5934a3b42021ec81e9c4a27073321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1e7bee76ea227faf90cf9643116f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2341d5a527cbc7ad9d17d6da7787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3070034d9e07219ea7bf97a7bcb884324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d53d605a6cd8bb76b363683bc50e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baacb472a2e4656e0a8791345e3b8c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb456130e184f7f764be13af560407327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383bb65c97ab11482ffabcd0b3b75a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce283d292976943b3362f542177a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981342bd69ee254a58ae6edb1e6abb31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79708add07f1ddc46b278fc27873b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30376ea6c1458eb08663610fb8a87c62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e192fd4f38a967a8907925ec2d1737333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5eaa82c1e86889049b0944cf9051f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884eee96378f922b3dbfcd7f17e1168335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e04a5a04b6308c07132cd6ae7bcdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e937378b3d1cfbf07e460eff1601a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c12955df90dac71f9823d2dd57c4f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7214d845787fd4c19b4f4106a7150339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31e27b8e84a7f54de7cf6a4fd34876340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161436365111d6a27ebd03a1e4382910341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b029d84a899c5aa1033597428f5535c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c6460014f69383502f76eda0f712a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477bb6d4a652f233817813024e00130344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf53234e88251d51fdbb4e44997b88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d704534ef8995792fded183467480346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083940fa7e0214e25344aa66e0b3449347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b24bd5fb50632aa3c955dbfac42899348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf00d291936d7cc4ea164b9446fead349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f228952b84bcedb810d7128d2bd47c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce566d5026fcffaf30d5c3c409ce9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555061aa97c025d2bc5d59da154791e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f8c999a984d2c78581fcdc1f12d02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015e40eae34a9c220f4452038723348354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aca56cc88bc04978aec4286b80fc79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abdf27bbabe5fda5563dd8de08ae6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1be824c658fac6829a0e272d176e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b3176d369a772c878c95e2d2413d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113b85aa54db780d5cb7e51aae1551f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba014edf5804a0a1709c7ecd2f6670360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84a6b42b2a599c897b735a5337a4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc4cf7fc4ed83f3b595592c976f5a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14f671cd3c723babfe0dc7cfd14a08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0efd8e3408686b5beb6470bae34e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e870d4e9fb4e547ce6964279e7a3f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832ba836866f0293fee9c0e15f40d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce8080b40120b5a16c37907940d121367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a48e982b3ae48ec3cc06b3a042c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56730c56364a3195b528e0c0a781b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1b3a671a9b1a0fca1100332ba449d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b98ee11319438fd3019e99d242ac0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a26424d53d5efcf767700952428ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7800097bf0a80f3227da9a54e96d19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d95a8d747c4c9a3a5195f3eadc977b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead14d75af28543126fcccbd1f70549375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99575ffa7893e7f655a9f3ae743e9332376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23838e7f7de8cd58dbb2bce916f648377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ee22a5794ba92faefb7c4ebf45fab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e43dc740ac14841122e5e13198210379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d762389808ad24a074c34c25c1f2dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0693ce41df003ac197f8af57ff54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab3646c22ed98f8d214afaa1765cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9740a0da56e33197a2e81c0f04d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc7c6e139611c38ca449d72592ebf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dedbceef4a9a68dd560a0cc48f1f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4eb6b394f78bcaa7a939dcf244761386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2216e1796da91def30f375ae1abec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4cb1f4ec0a055d6e0227d4e3142a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815013448a22f2d9621c9607571196389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e1fa92d3c5102554b95b69f93d05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b234e4179b3075de43cdbe82830d1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a03dc6d88eb54ff0a8f8f3a0a6a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273942f12444b44c2daaad8883be1ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd99a76eacbe68e875456d0a510fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24629d27a7df0aaae1158529d87630f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2539191d533394c9d65d818a305871396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc67992ae119943fc8d8267e51770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bacb3eb7a93117c437928f2d01efd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ea2bb65dacdcb9e9c886a941d58c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf71de40f2bbc7da5dfe0d441549f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd10aaf46b638624c40ec5468543ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f23ce61ad0555ab53fbbde11c5f44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472d634f90615feb0737fa665e41ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267b1d618b9267aac8440a4ba72940404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f47e6ea1e4456e5b429d9f421bf8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab90f7857f59c03b7e046bb7491c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff79e56acd215d41db8ed6c155abe7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81b2d1d6848a66eecad22dca22bc00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a6e28767d20e702e708574c836fd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53894e66c4aa98eb8b9b2acbeda816410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06f1d9cb893b0043723eba4fa5ef84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de6dc64f9e078c6eefb459807ac5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ad6a5bd1b8de04a7462533ef475e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94c46684bf5f34a5e2c677b14b1b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31cd395b9b2ae4d9fa21e0a091e4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d758e062aa1f6e75de29b68a38e51d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46b86cb14a18a386b5169443f8521417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada3bd908d701927824f85a847bf94d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01734d05f06ea0fa9bf1d1bb691f46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e29f1c9a6f17739f1dc7b9ffcd0a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab2760453548590c74adfe0afc5e1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f14935cb2009efad21abb7f02b7843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171a5eb47ec4b43d48ec2d50a89ce1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf07c78418e93da37abf2dd2d476e01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d24e97199c32cdb03ae1646445377425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff2db9dd21216422493dc633d4f9f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5fdfaf8f558dc20d295ad844626d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833546345a8a6625fad705bffca9c63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00bbe683b41024e6a4e17bf096e71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f9d2e3e6fcf846238ecd78f55b0c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61d5e1d94716d903f9463d0feb9144431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c90e3f0930d449178fcdbe548399b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fcb41583fc966198b5ae380c0d50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd065b896cc638b04725ad82b5e5579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d35fb41f2b1a3d1d61db493f23e58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27481906b96c3fc81d19594ed59fb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4feffa3441e50f94e326289fdfb90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673383ab98b47a5049aa67113d0853e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df5e31c549558d55603e9f8b79287439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9cb5e45b849a2049ce0a205dcbb98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb74e998177173b19114e1bd8dce9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe361ca7800d5d45a1f83f17d4913442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b22a50fb99619b26324f36555a086443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6616d0b792eeab6c7cfd68371a9cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9666f5159467d35f20f316e5ca6409445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9b7d7d8cdb80f18d8b6976720bde0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe8b920b2f209357a4afe065100451447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d43b57a879b0bb127212786be35ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914031818e782f8bad67e026cd13ce0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69e56497194800bc6d58a312d6ee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b9753c51bee489e963a95d1b53c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe4d10fe44e8734b50469e9293e93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9984c703b182725182b63c431fe4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac852573838200ee503eb4023bbcfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1099eca5a6695c6a9413fd571d6612b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4cc47a24a220cf6b3dc27299823a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecfb1ddfb11241d12c19ad90389eba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779916bb69a5ec3962a7e4e9cb8ec3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe9685c18292dd95ea057efbd23cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440fb31f8d0bceb131d9a7845b1d3a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259fa07fde75591f6c0f4309e6f5b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed42863be83e8d32e3542a19080988462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b206d972ee202d8270848699c289cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f6c4f7ca64d20ae71d1184caf749464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104296cc05e2001691f886870d586e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e36bc08bee6340ee94f8697a88e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b878a40185501743f3768a64edd82b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ad455979430e804c83769cc35abd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eb78493335374c4d1419aeee2cf43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c19bee8af52ac7be5759b082936a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff94cbfd24b74ad4eb8fd44929a09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f94b312fd69d4838420dd4af0ff5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af55875a28bddce323452df5af977b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aff5cad1a8f918f34959effd2de58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066b430c447e918d9a9a4496a4cc7b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ccafd40bf6b405e77103763cf619476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4385daae5a3e7c87f3b0861da151d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab08721b81cef8e8a4299ef52f1bc33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc532a58376acdf6f92c90790c561fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7528f39f8fb648d7995aa0186cd5c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374234f83c0a3abf8fc335c8740756481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc972465ad2d83aeb502bc72d561f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d177a34d812a6dd37ea417bd521204a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd4ac23d3f26834175baac251b65d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a556397a71a57755f181eef378873cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025bb6dba1881db1d2a402701b05d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfdcd9a49ad0a83eaf930129e601ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838fe23e3aba9638b6eb35898063a1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397a1821e1129968546b3e2b69ae6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117159be1b5db8b2d6b697ea1af9bc1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf722c1a65990ca26da197ec6ad3021491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de9ced39ba7f54bc5109bfe34c5cbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0706e69c79fd8aeb23d0c798c42473493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa279d10bbd7f72fe4f2f3ddc57a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fbc6644cd8804a2d0e072dc16fa81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa387ea759065be13875059eb18cfef0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3922444bd429eb5fcead8615e5d7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863560eb21cb19f631df26b1241b2b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108440595727c1cb04c6af819940ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6228d6c68dc3b77df40eccc160ba77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e426ac18ea402b217f2bdf136110f64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62da48458a0450c58f4e98b83397e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8661ca1662762d6f32c02a996cd5ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107e0474d3f9303139a19b138656a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aec95d180a63779a108b27729ffea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fac51b13cf8420da8e724401b99b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80257e12e121f5b91bad83f150f289507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262e26ac17459bacee14d482fee724508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b5e0bbfa3ba4a976d0fe64d083567509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9c077cf402e4a59202b3e55663d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8a5a01a57fb81c097a5a3babac79f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d82faf08642d0e361db67315120b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1207768eb4faa54214b177280ac10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce65e9e7e569ca649830f94a5a23f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208720ac5637f7eddc5861157bdcc09b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a3b1f410cda869cdb821452f8d7bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d79ebb519d8bbb65fd82f1a4d06502517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19eeebcefb28ec868e5c7a2135cba7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5f8ca66d282ae06a11a681b2e0e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc837aaec69e88265e86f90207377520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6befd78a5bee08085d9f9438c5db915521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac91e37479802662da9b30a683d78f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9bc225011da5818e0acdd2b87b5f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21906fe7371b4c7674445ac2fd0a1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7118d956e42baf745a797486888d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74d62dbd05f57bf9a6922014431603526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1af4eb84bc89d2c6d7710f5ba1358527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3555f0b9c2dd4dfb6ac96ed918db64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9950b66f0f0ab78016106ce4240d13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feb1ad2db35c7f252dbdf8b94548e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c94f55dea139a1dfcb74d0d6ceda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8bf43db23d381a938abc8e352b447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd5f0d2a789fe3f59c0d7c1fe4c32b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a486452aa3df9631e506fb4663ae228534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4e9c64f4c53047d331a362a250a84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcdfd64052d994d0c5fda1ff610a81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17205e1b4d134c32a7c21c672903997537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a52211e1ff59138bcdf669b267402f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6f90256383a27e338a697885b63b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de174a181db11f6017780b4e9f54eb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517555df4000e1b6b102408971f5ce5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0e7f411443c82130c2d680024911542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98916eefaf65091edb24daab61609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a6e5bfbcddeeabef8b25852204826544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac0a21d058b6a6600fb94edc22d4e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cbd8d323f6082af20fbc5af387ad1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a9a61f1e2a13c7a89ebc8d9425ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52cfd57f38bbac25da835d6fdeb64f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c23dd5458abf0c9cc4bd275b62810549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31929c96dcf5ba5f9c25804284845a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7032452e6453e95ac88781198b5823551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ccf87340e5df5f82281c80cafe05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2137700bed39f0a2b46dcee2c19b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e704c2553031bcac090a194e60cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40f79749b583e1d406e15d3f51138555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11513367f99912a7a36226257dceff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad165a4ad5182ead93a5e6f17b11fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1aab33741e3186c637fa10dd22364558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c301509575f60073123b229bce87d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e02613fe0becb7348b8eaa0e6ce7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd999f441ffcc2cfdba69dddfb060f70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772827c6fe596323fb0d162bb9bae93a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a1c4ca6ef25d51e341d7130b1e8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e061e48b55ff96fb347dbc9f3af2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c984ad0cf16648d2f4c9a40e3048565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d97268a6abdd8efb482f5ff0e1da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee7134b613b5447166b475a4026b9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c310cedef2fdbb0370acec9c61c7403568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2db5ac3bf3029203c9993a0b9198569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028158d8218cfd5ef4999e01426bd25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078d6927edbc7fee9b6661399c99208571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1398652ac804baa6623c5b00d7514572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1f5dc103a91dc5f2831d2993a502a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56018d693b47027bf72f728c37c3e315574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fad33c5af54bdf39344ca55e4fc14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ad220b92698da929e2ebfcbe68ba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cfcc08892c509e0ddff2e1a214e0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d296236781e3949b93f3afc6e8c48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d2548819b3c33a494c0390f81c8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38d153c7ca721eb04e2b3c077d7ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8271737d42234de8b1503ff3ff18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde6c23da54afe7ec9b1c730abc31b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1475c0cc148cc1562f4f8ff3723c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e17058a1f10e8d6be41856accf87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b2cd90d58a18e5ba99507e5029352585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1325af5386205bb371428692b6551586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37dfb6041ddaca04c2459599668861587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b85d9687a35c5b987e2758423559588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f9453cbcf1216687e2b595ded354f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb45fc2001a0d090b84ee1749a2199590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffbb1569222080abc3ffefdefff04e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0455a2b2da8ec8316a300e3aec18a43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc76e6226452c934c1b7cd04dc7b2c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c58497c33ab9755f3570cf9809c33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8902f180d4bfd9ae77e6def92fa6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851f3237cc0100ad57c490431edcd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcce97f98aedfdb958a15b42869649597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8028efde39de5ffa2f58be33ec609fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972996ccb87ca73c600a8dd897564b25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69c173a54183f94d75021916a7826600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b761845e31b2365c9a9ff96a14597e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7a821e302dfe55fb3cc2988bc237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e2f366f4b190fdcea29cc7a38f895603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d063e0dc5956e7b729e9996d276a617604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f877f23f40b81c8d3da6f31b1b428e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c858aee76baf94c5e94b3d50947c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47c7c0a3983f25c6b281356263d243607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df6b15168d072c4d02231b39b7210608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413796ef5593f0b2696d19967499139c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9ada62184abf7546128b7eb35706610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1ab36ec2297a193d082b5fcf58b22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6dcf3793f233100fece7398a39f14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19542c718071812e6306a8a42724e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe0e972f28398c17a875e2158493f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c84a3875f6ee4d9872217dd8ce53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1979d9fbd3d0af91bbbf84a79b43f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fd32de8ec5053a3be995591ade78a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba0d5f476566530769bbd8b70b6ea9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4594d0b3e0ba66a098e0c428d4bb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff65803497709bf13cbe3ada00fcda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e5c28d8d933914c0ab9098432f12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8893ed2ff2c2d8778d7d73bf4e2e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac3a6e2c0e36b12314302320ca1228623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201f4ce1132ddec9961ec125ac9e4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fda8f352c9b326e444f2cc8b6c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519bbe299296606f5dd68a00cf1435c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2abcfc48a211ba764389e0b59c54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd2b7886d6f8467efa235ed57ea7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a422f0e60286b21f362d0bba142e05d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb17847c87790093a4ea5c68db7927630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a749f247b222a4941266fd5b35d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6d5e880e523e8db44cf3c0cd56796632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb662f821135547b230aaa32e86cc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b269846974c6951e5a41f57e5e396c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa01e78cbfa8f05e15920cf80118ea5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e2825fb32caf1158695dbf747d48d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa83d32ab2f865ddf6f145f406ae25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92be320a12d33e63e877b099dc1755638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c76245f7f68bd3a21b0c9a5d6e3bfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b51c210193a0bf48e6f8781b144e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a167a88648aa937b200e9a66e30739641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b0e576424f4e447d0541308e28fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17299039124767c7fca86e69121931643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa6d8dbac05be47cf30dc4d4492c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a6c60912015b4ff91495a20834903645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6af90e13716e12fb352091d4fd7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62985933a6c4a4cbc3ba9ac752a3487647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1400313ad221e96ed29c56821c616648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af89d63ade61e8477db9ea3220847649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09986a2d59dd71a3048f25d9697c77f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca43a73c90d4e48b1b681d46859e04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a503375df8a0d9a0801eddd181326ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3892b4d3fffcecdb969b0f059a0dad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f540820918fa1a0b9ead711b6d257654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3515f471536ba8ccffa00968069e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707cea554b7e28711882fa0984941fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc927eaf02c9ae1a321545187efff51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59369c1cc4364eae85a268600ad3e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04831c001d9e954f6d01484dafb395c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74e60073164e9454d24429e05dba1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dd2ef9b704e4e931d2f48f0f58cff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35c18f812d24a401151fdddf79d90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c997ea30e6fc3010e48ac182af62c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3e102d34656563eb9527b7929b25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48bb1a439e9b331525648bbd50783665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bee08452c5142c23609abbbf5a6b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d4b636f62a379b1a234a9556a477667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b2895e8fefcbee1033dd758477ca7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3200b1066f54ac7c9a1cabe506c3bd5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541173dd36400503c5b6825e5e3a042670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd55ed4df001273cadf22f20c5df00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89ae184c5d2f156e3d89d6e2cf01df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1a250eb08b32a633e0c530700c0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80bc9235f30c0eb23f732fdfe0a92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d5ff3f226727c0481f9575353e44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f451a10bc35efceb9b06d69fa8646676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a219896e3d431a80ba6429fa636e61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b59f03ccb10950c96572d4a1e7ca18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95f4c3aa3afc69913ea54a14b3fb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf63c4c38574e52b5b6b147c35f8e59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7949437fd92bbb1e9d1056c8f598e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f8e1a75badbca4648247d5c911311682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7aaa56a93a4d7d341b4af9a6492f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242eed80a45efc62cf053daecc95e84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a06807da938c28a5e4baa450cae8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaee660a69849e794e79e4a9db86cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347c3042a3cf4087235cfa49f854942687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb55c9caa325e70a9a00db2051f5c84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f89dbf0a5db25f783f74971ecc836689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849baa703bc97795c963c40455ec43a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77f12dcd32c5864abd716b9aae287691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7976f3032ba767fe42399f3a26149b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d7c0ff4056429f36473b39b814856693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dafaba5910f9f19d7fe55ff4538b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec5f96a786c5e151898c5ec8e638fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc895e1257be3d5a103ae37ceee9905696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc0e6818c8b7a7f1f1affb880a0198697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202027818319f9d6430706fb5b27b089698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ba2eada5f807228cae192d435c538699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830c3957252c487425d208b7588abd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4209e9f6ae9d89fa2242d087d6a8389701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b66ba187dce247ecf203eda9085cfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ff7b63caea4e17518d5635cb5a56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c0bd8d6e4dd82a15fe6c156e3568e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935e4470d9d5064669091823be775a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65bc4375a17bcf15905382616ca59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249386e3d77eee699f23430a9b638d4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c179fcbaf6d6c4943fa0951150f58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7f9f36c997eef913f2bef949dfc14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aa4bbaf2670242921f0e8376af381710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf025286bbfe66ac1947e419db9b9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705594c101e24b971a7ac42340facfb712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677477b6231ccab71c057389305cc231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618412d9b8da33892a4ceb2fb51a6a172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e6525a2ffcbcf631800c3222097f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32668ab03612df9e8880651b398b37c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc90204fbf43dfde8c05e1c17e4755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f26668e084e033641bd7bc11a5c346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39329301c5da1f88e89f374c46433a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c05640665c07e85cebecb7f55ac0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd81a9146cec442088af88c4777fab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b1f816038d815390a292bce145c4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a09c41270f0e12da7c21faa0f1d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8f978bd603af535abdd5c486b301b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602942d37d5c538c15920ed6713bf1cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08115c8bd6c9b7126ecf209b4b6fa1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c38762ccfe90416741610ce5608b1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b0ee712d0d9f43fbeb36848ef62a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9434915e1ca5bf5f37d7fb4cde61017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca04c3216304cde4f64138ed09a2a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdad40bea9ce6bbb8a502f8a6eadff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab89ea4de64ec55cac328f19d92140e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532255ef2346edcbde44ef1b9a99dcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d373cf365f24b324962c2a2b7b502222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360bd3bf146cacc21c2300cda6126dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f440400d14473ea3d5bceb3fafede24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c50160e97525d2013299623a0ab9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bca7abcc4097e00a47b3cf57c5c3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34f4c75707efc76677ec88c0d045b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc034d1a3d8900ea09f684e4ee42369b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a098e69e24916b7877f51cfb9881d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca9b53ab6f830acda5148ef29b97730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281cbc20ed7bac996c8a39caae0ea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5e94cbdfbacd630d99f22c419b3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94d0cd8f980141c968b00e5f2bdd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a7b15ad4afa4eac7b56492759f93834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428deae026e0564b73b3748a70a8accf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f44d122b7ff1de6f84a48575dfa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425fff595cefe1b65265cf4bd39cf6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01457bb1bff8541503ce235b3bbbf5c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac27be2091603e21f5a603a779617039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61541c7769604d8f34418aa9e330fdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3488b59c5c8f064bb8aa06faf6ddf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cebd83b2b38a5dfaf5e91329a6446742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8758eba7714a9cd8ce6c805e2b0ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846d4a8e54b1b6940906378a2c95e0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3aee7f07a0a79410c9b0368da2ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a94fe00a162e336d3eb9d550f73a6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b92fa8798a7866d2e8be3f85485947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7316517a5251684feb55634f06630e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eda783f1f787dee5157a25fcf65c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b3989f3b2fefbf1d6017c9c4d6c6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaea8b0f9f75d3c3e8cb891239ced1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a04d873c27903f586189199af15e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c7e666ddfb81dc36e4f4c02ed91a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073e8711e245d887c52fe373a495f7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af2449493ed395b685471fe479c0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88920dc7c1ea45a899207c2dcd43fc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4db9c94cf0234f08451afe225a56457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77c798c1c67454499ae7a5703c42f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa46be320b259d23364152fd669c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf191954b918d7f4af34196872f47fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdecfa8445e22d7a55a116a4c30f54a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b5426b531376ffe0b171dd6705c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b944a7c8167175fa05a3e44a1fc862f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aac2e54a4bd9e7cb96540020366a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b4dfc2daf3d7aeb26b4036967db1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fe4dcdb516af6a14987f160035bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350d03cf1215767ad0ee3e514a8ba2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6c6f682e40c563a11b9fce4b5a2b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f84e989065e6d8b67f54cf32a38169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae2dff04db1bcbf8c22212361778b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4737254f6ba5db297a612667bddbb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532924e45c446c3e93685281d2f39a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe49202c7b39c98206bb003bd4736073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0274b192e969a2e6074038a73b1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e78f8bd7e3f20ed55b9ba718db990a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c1a903624660a4239c2bbeb238a8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ecccf7f46dfd0efe429c95af237fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41b56cebe0434a2389bd7770da46a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c31b7eb30fe0dbea509e1b12614d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade47ce84e557e15ab1e305d89db621980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da708ea5b4c8a0175830ce4065c7327181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81420850ad59a1559734968bbcdfb7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1eb1094ac430f6963a5ebf5b0fe8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc882a60ef90d2ec31a91ff3c9154f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1a446b683c2c218b482810fc9532585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6442bc2284d6ba71be1435d1e34fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66d52a86223e1c869952b8de6249687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b9029d6fd6cdf9998f4d6e12fc53388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2329bd71a976e4c7c07b619d0f3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c71d9c4bd776f9870f56e8b6310390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a43bfea92e45ac55c3f4ec1e95f4b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd188457d15077f83137e0c96877af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d1154e228592e52fab093d57896493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95636dbea326fe16d719f82b6a9b1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd2eb9d5d90229f4c434749fb986d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2360a261e7986d6b0c1ba2ac4505b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9b71bb4631d74b85825e827d254e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acba60287bb464e20a7d08f6e4803398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6429f74a6f5de4d82d4c33ed4ea2b0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5914510e09c5c1fe40bb32bb17f3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc863ed187ea9ab016c7c97720f0626c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06bd440dd1926968946addf9f628d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35be71345b5830121f828f5ded1e15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c551e186c797b1fc2ce944147ec9ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d74ef693dff7bd24c8cea119b4f3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7891d657347858ca3bebebfa418720106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d7884ba4888fadc7557e96856e372107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d98b88f538bf3fc63beb7ce6a8da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb3764e192411f3da95dce1786de93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b136fce5070e359303132acb72219110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ecea38a62d26cf94754c7c045853111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef051d2aeb75152a8d16776995eea5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562988fe4c8602066812e8356228e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb7a98f7c22ed629d1af14f9aa8bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a205f0559e18d6f1b1ab90e44ef44a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d0898ef5a375b54c15973826c71e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7318993a5f7482028def35d1a656bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ac10d85c9670a37d80225ab8261d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1eb559c47c4e4950fd6e8d53e56e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e28b09d0384bf1430fbeaca21370120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042363cf79a01027f5615243669861fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a1eb612fce9aa18768f255d604a9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f9fc9a8adb17a79d99df8d697b9fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7fac4e30bd2c50a7ceda146c7e4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eff690e66f97610595965abc41397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4dc924ac9e5f1bd54083160a4b6b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d43a6072930e8b80e9cc9d921721127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa77426c4bef046aa0aff194c1169bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33871ba402d6ccd7353b03f66daaa23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad98720feeafc11280939d9697ab4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fefd860e17dc4dfd3857680c376660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c930cfb9f4f2494ddbeda4824ffc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e658d0f030bf23d03037a3df3398407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168505f432d30ea55a54e2e0f94d78c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a0143d4c51f0687554d18f70bb12c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa18553e9dc20396c86f51fc2d3c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df4b68db9fc680da883ee82de95b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff7cc6743b73a21ef366bc299f752138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f923f605ddcfbd583b80aeeb50b93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f318a2baef9cc1fc086729f99194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b93ed3ded25a712e093d34564c0ab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7b4b1760765b171b6fac40bbfefa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89698959be49e39cf56db552df7a21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c9b0713076f7b57c6b52c2f51eb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc75feeea56646b90ae133142c23b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0c76350929afdb787a92f0905bed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ddcb104a13b5e96a6ff1cc3eded1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a05cfdcdf2e0bcad88dff7b8ca0eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b555c153e95ef53f5e51672e46eba1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea1cbd2fb466eaa00c4e2f61465c10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90949f11e015bcb9c1e7982597293151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a86c38c6b3afedab1de6ff6d6514152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072a94db72937d50f792ff3810a465153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bba7de2225e310da5e37342bbd952154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e70a9f8d8da64f574eda45fe3bdb59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a2af766fc6b36abf2856fad3b47df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bcb533e8852d02bc93d9c613dabdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52b12f2ecb5924316cb9a6c8a62513158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0006a3ef2e73cbfe402094fc979a489159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a266c2d4c455f90302942239159469e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ae5e5d4b473c64c533be0a4660b88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b1f09d210a25f3b6d67c1a6199389162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4329e1621b24bfe9381e25ae1008957163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560f95805c70bed3e713893ee8d0190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698eb9a60029ddf449a6729895b24f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75cf50d1191116df831406ed8b951166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e5a139306bb08f0a585b49745fd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eedc25204655ac75fc17f7e1d715b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb17f6b10d42a8243ed26fe847a57e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1235b66f0e26ac59ff78eaec54a44f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd901735b174dbffb84629e7475778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c055294bfabec259ac0451164f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529454331cba9a68a186bfcbe0ca2a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad7ade863308361b62aea7cb0dc3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5406f124578b0327b625424ece714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907180ca3b58454d9bd22ca0b0ad91a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b44ecde8148651792485ef36f4be43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92d6635044a459fc13dea2fd6be90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17915c572bf7fd91f0dd3dc443cee6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24312d3536e66d594b926d5461e1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39f26438556a5ca62dd31a25802ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261fde7e504a3e5781c943d369d3eb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be3b63da3483c85bacb251e17b9e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603a601756a5af55b0afeddce33da7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea616830da56fb1d938a9464745456ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd3f33d21910f4e2121e328fe9cac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c761ebc71fedd7db6675df23d0aa4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd60ff04a7d1ec3077ca433dbc167188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8ffee315221989910f5e715f5a8d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dadadc61b75d616bd736afd732b3a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123197730e1c24e1b8b5f947e614e272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e5c223a74e19cdd4606ae78c090b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eef3bc6c605a9596c0d6b97acf0ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e474774b8fd52ab8e960705e958a9ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963be237c9dd7734b57415e0edd9fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602f706984faad4735d43f5071991d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e3f455898e712269e7632ed42011a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf772b926ac3ad8d1b887bdb7171d99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb06764265629bc11f3800d3faf6add199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc924d09f71d5c7b8567c0997f3c4ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a0d019def87cd553eb0e33362225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ade51714d297111cc01aaa77e66afd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c2abfb9a972ffa1588aceadc0dbae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9c2cc6429da0801dc83d5a5281ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df40b8738c3399791ff92e0108f118205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae26ade88c44f3e8f56bd24e6fa24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c1f250a23f400b5d5054d778f502207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c207a751b4d3f4e9b9168c37f7d79a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de990eba76460a20927f4a77e89539f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e64eb035cd7ea7bad98350a15e6759210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2e1709615f228ecff3ef4ab567d09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71c9ad654fb86e41024558d2b2e63a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea417f100d49390b4300a5ac730501213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6784de80d6887e8b2b70e3cffdbb42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88ca9bd1a501d467b36dae8fd68ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05796b1d099c16d44569c769c4d3508b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57c7c594a34aaef523ccd4564eed3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b8a7b90a5fdf089b06f7259434a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f09c60596a5db7c6de3d842072b840219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909acf8d2cb4470b392835479f8f73f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e95c3f8d311f8a7d4894c480b560a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f964bf27abb0fa3a8f16dfd2aae16f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2e9b050569184d2c2b7cd1b9cb199223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a094202abd693485a52bd7949f1939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa318e655de21ebab75c126bd7ace6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd81abc08f7ca65ded0dc84096e397226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030567b6449f0c83390a4e3cc6f2db26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8cf3f404f30260a030295b49453f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218760b96e61da8496f69b49d69354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958dc5b5a69a0bd354e28962453eb56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857eb5200c6e39cbb5f609752c24878231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216763095abf3431de4bdd9e574b60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadb8d33f34b7725d6b9b901a9a235233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419ccd5eeb2928bdc6e75966a3fe16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3da69ab12da51806387f9abc2de21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23cbbda2e501a502c1fffdd966b4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07d9f4de24296e7b191505f7e3846237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f239b1b10d2441f41da72fc7318990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94146d067779ba5743e1ab99248530239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99250dbc054fc0cfa56f7af3de1294240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c9e07a07a69ac49a67fb9b9291b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28e7b692a6ebcc2f3223efbce4a3be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb99c64feb02c7b1644224d476569d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca80ade4eca8e1bf0a0aadb755b2f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7343e378ba331a415a7cb5a4594de59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6ceaf3b159938947078ae0375ada246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87205b44005497b62b5c13d606338ea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afceeae215a1c02aee9fb293a832a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f40607bce2e828ea7e7b9d95eefeb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c626837114b058fe8289d2a8a7642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8bde544f31ac4898a4275b64c68b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779f131d03a32af2089b0f0c3265ede252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa53e1152cf22e299eba15036e9dd33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ae6b32180a926bd984bcb7d3607bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bf59dd497d9c4f3b1e394cde84df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1be2073a4ee49d184d244ba9ed0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a36915267b2ed1a56552d6cb0c85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b04428e4ed535174ac1d9d22bfc62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90d3acb696f6db87f94b5ac3c708a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f1f7bbbf63e0f29f92a6d798d4d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918c5abd5aeb57c949bd7f392b82419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7b9b7f128156b23daf8c9de93ef34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef5c379c8eceb03f8a5fb3e773d533263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0197b91e92a9f6326b20d534ecf2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee47d4904db70fb17a890c8e9e3e57d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a06483c0d3d3884b9626bafbf46b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e203a5959864fdce98f15760c65b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee1bfd2ba399acfbb052f6c465395268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97f27bd63e6633c61719c6cd9c4c36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d412f3e03bf857c0251808c51ada3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba17126cdb1fca789eabcd3f43fdabc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd26626c14be7ac88b43fe24eb6167272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d414bab188c4faec9e482fa1fc255273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834c008d78fcef780bcc0f05c7d2f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b56e9bb108179c8a6d105549b307d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0405fe922ef13eb110eb0d51ca91a2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29c9930fdb39830e339d13e8f0fcbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff7e865f86c137325a91c3d45104b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c5aa5eb336da9b633a80a04c24b3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d872858159e082b5bf9d7b36ddef0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958b9b7a8cae213a3e33ea3200b0cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c52ce518436123390b34b9ce171fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb7879ea85cc3b34c57231ff87c48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339e1747703cac1aa11138d7b196d34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264811a2711f5617537f588827d56a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3eaa70f6c8c65e3f88fca1bd1b100286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a87e3b8215f2b72cd68c4737af551287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12727e68e9351507f4481c33e3aac1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b7506ffed7c8dfa9888c0a44a0c98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e4611b411bda669d0c84a3df6d139290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773cb145959b4d7d74197960c184c92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a5def19d8b58960ae6c94f63d9f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19c9995e389aa3c30bfb2dacaae418293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0f09021f1e4aa64c457542eba32a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324dd1141081f5d2dfcc5bd2df5f73b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d1ad434fb234028544f9e5473887296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c4795eceb322f5e5b2264afb48c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0004ea9977b154fb78cd7b69760afa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0123355f40a1dc3dd0041b9bdafa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea8cc33285aea536c01f95e83453e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05df604d0d405f7ae18dd9214a49fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3a5ecdfc013ea407e2a26e2cc640c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d512eefa867c63cd73efaba448251303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eb19af6b01b09eb31dc9df455bfe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae53c5343983820cfeef2dcc9865f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f4d77affdb90c04e0779f21409ce0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b456592b7900924031e7ffde70e6a16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b29c14001b684b93d999caa14855308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985f494d7e45006d6692fe51932ed3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42fe13a7580b0449c98bec05324cc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fce1a35a9634d4ad6ef3cfcf150c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c99c2a99dbd85441e311243488c38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e2a418ebfcd6c6836f3129a10149e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c7db41b8bc274cfd28ab74706ad9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433fe4fb179c00cd22c6fa8b0d5364d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d5aa1dc4db046de647dbca37dd12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6aa9287d70c1f9eb09d7d5c3e7447317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f29fa4d67b1f02607ddc1b5a75db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff376c53cb869036fdd7025d56d40b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561511fb0a40ce6614a48b3ac98b5784320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767191c5ae9bf703e798f79c494a3631321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b21795c87c200cb41a2cbeb6ecee26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96877e3370121aa050154d5276127282323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dc4d9970550dddba9cda9e7de6ea8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d04523309f22b57a9388fcbc8ce2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddea9a225e8242e086367cb0bbe1e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85b1ce4178c189a6785d10d5a3d36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11777d8243f75de6281c1dc7af1d0fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab86803662c683f994d3050731e38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42014fcb488431f75363963a7a3cff5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039680db3e77e73f0acbc40deeb37b20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bd572b19ee1f815611689f6a102ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafbb9ed67984a187d696d06eb2be3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fcfb831fec831c19c9fac42d538e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b323a8e7e701479468431a1ade63e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9afd9bd543ac95ca4cc3bfa22542b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda7cdff23d0f4f25258eb9d9b131d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d97badbe4fdd46049cbb5f53c122338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6352ebe4076214bc8e40f06daee2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1c348e214351f614b4fa95408921340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92307d71e66089560d34833262f49bc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb22ca5baf4014b89cad116c187610342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef72297a95aeeb6b7c41de1ee647a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e4cce376594a4f11f94f575e2f4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c838f8fcd2bcf27fcb285032240f38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cd6f196542e0a67fa425019416187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7cff53bc878eb63b505ad620b0417347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107a4f37c13babab81c0b09d9e5f92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb258f108ed212e6fcf271809b367c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211028a8158602f33024d7a312ba6544350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d2ea7b72cf231fe77a5c429640aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a0148882f8e927f64b0c9b6a4b179352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72539d6b742fb82c20b2585ca30bd4b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29f8ee0de0d19607bbd005ac697e1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a642e8fe9a0d1adc940450e4886681355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700adf8c168a2ae04f9b4e79d1e279356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f22dd04dc1f57b397d4fdf3880ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36a0d3af5782ee97882713c133bd11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0457d842ae51ff22bcdf654c2198896359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a60092b4a5d78c9c6210de1b8f7b08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2fda7d8d2206e8f34d57be4e7841361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f5bd58818e254475b0cc151cd0efd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04d8efa502043a5ee375af66a140dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918c716465ae4523a5a87c585e3a27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9d93e122f603b9a6ddbd6a8910ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9b2568aa9875b5e107066602dede366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e417a26749b5702804ec35df2a3be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee43c950f1dbb1e28280f71c3da45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1edf5ca94fe4f7fa46e7d2ff055fbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb586200310bfc8121e9efec88c317370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55baa294298656973bed0a1abdaf32d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80fddc57e39619829fe5c9d2a784f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607dfa427d8fed0228a0bb1aa1005c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92b5e857b094ca1365ad91c23a9f36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f28f62f0b6a45f4811cdd0f7769fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e3878dfb6e31b587145fd76ae38a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc24457415b689ac208e27d348fd905377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0a827069853df93bf0abb95fd3b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61987ebdb5b3107f3bd59ad85a94b3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b7e988c4a557b40c557d19f0c778a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3e0c2716f46020306fe3dc297996381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc08b604ab681baae414adb6116ae7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db693d30e71855352994c5b58efc89c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16e39ba648ee95a9ff663a8e7e8853384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06f34625b895a2b7090f33dbfb512385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a8402ad95d222c7e5863340ce15d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcee1c6672216dc95b8b64c594d094387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3af6bb5a451ea55fa710f0aae61f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5d6cc975edde625bb4d984a98557389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79802a061c50b2abb6752ae06da8a7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7c9db278f55b82416227b29df662391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85592f28ad43d738b260662a669f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7868392fe6f587ec7557ac0599d547c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d71d078d967c2671a13f332e83609e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3a7fd9def9c07bd07bf16a2ccca6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44363da03df64162f09a0224a1895396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a7c8b03a1049965542d13ca76ec5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3e397046ed6c8c61842e6931a8370398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9176a24bf987e5c9055b269d95ea800399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7daf0b90601f3ce822e15e6eadc498400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0300098e042ef61d5c53fecaf5fd86f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47ef0550a85f9fdb10bb427598772402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7f427d2f83b08435eae0c3372a099403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6856c5f2ca40c65a14d75d7e2db66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac482c51c5d8f5f062c86b9c593335d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffe7ffe6194f261457eb9daceb29a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114d0553c572cc581929396ff19b48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd89066c77cb656d16a4378a3f1e2dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b75acb63eca1b4312d7448cd5edb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b69e3804bf18bbcdb3ca0df01d0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae43b1c5cee47ffd837bdb45ad2f172411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e328875ff0a9d1442f7ad4553efd80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4018bb4e8d837cf0e66b534a7a56e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3f9bb150809b498edced3311d01a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31d604b65f31b6b194198c15abfbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065021d2c4517d81588ca4269a8bca9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09d27e886cbd3abf45dddc05854552417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc480b1a85726d1ac971c1a4fd4245418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39660fe4f24133d9d2b3b7395bde36a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14088d3c3af087371c3e6579ab8f8454420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7d1f0559084336eb6d88ec9d8bc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa68b422f0598153e584413a0317d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc7a469935e48a12529282a6037200423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc4840029ed7e99f997e3d23e7022424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8047a3bebc85e2d9d7db4b1d6fa1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcbba856f87b8d173237a1f238a608426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3600b7fe173387b8dbb2e71d0fd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960c7e05c98b7aa69fac262bdca6b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0acab7766b39001cb56d3f72220ef1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00bd08d0d3c1324245b9beb2d24f66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650ded1b04d86a46a1027294274025431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74112e9bb5220e95f981952fbafffe87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f25fd52bf477a20cb4fbc9857662a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f86720f79dc5a7446a2a9eb0ccbc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1cc67a5b427795fe4cccd747a7385435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad780cc0d042b9948e8e56018398e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131293bfa10bad06042752847ff6855437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83660bf41a36ca25fc399dff8bd99b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da603e2e7d12770b8345eac3e584f883439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96c31a1304dc6830303420fb956f4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf171c1184764ff6776b2f52dc5693b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51183ce76e1523519f80cce2a4879442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13c967eca1a077cc1773357d933e8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33cfed654e1ba2312817434fe9356444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84f789e0ed824cfbcd9d8f7b76f16e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2bf520478f2b04e91d727c734b8e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516f73a38becdf71f5d419481e2394447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecff9244d44d5cea1dd034d19b205b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182d889fcbc09172baba379b71cc753449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe82c126ecaa7be66c651b3c8913bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dbdc9dc34e850433349ceb463ef02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0dafc4fb2f8dd4f2ed5f6d0ad8ae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbe971643787ce64eee84a280f2be9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110add9cca71449aed759ad2e42946454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2ada67455628bf135fce408bfb7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242b4501d47b4150d3251b24b96e10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e91e916e63ec216439006d8bcc72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342f4ce6a7bec9c169833e2d032cf2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e635f0ef26b4f0f539b40d3089ad4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfd254eeb1eace2398b19fa8e8dbd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715de56239d25499bc172abb1a2166461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb514df3ca20e9de88d430a030e73fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729021789bbb4ab40ffd0b8c3ecd051d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21e454d2e8349540602c80767d0611464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a431a11e3f8845853166cb9b7177cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db835be29e19a2e855a887059a3aae0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922714b2ff3bbaff6864c08ccb2be30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41b7130f0db6e5e0ef9969f792e133468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60223f932ee839a0baaee8cf53c960469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a76ebc556668a9d7b39afc320f1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e63c7b3bc083c44adc03ab566b3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6c5364f599b431a7c06b2ff3f3ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da85fdb15a1e7eee1f3022cd258cbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ece576d2c14d68298b4cc5d871705f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478c719491dd177023cadd2db99102475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb47722092f11f762ca4e855c69edcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e594d4ff56b20322b3cd583507c7c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860039377f40bb576e53a34cae617a61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7040368948fb03a07c820578c1fd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da8b7a1bfcf93854d13e77f0746bb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a1bce1563d2c5becd5d9734a116a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1ae121d42197f60e4e77e4c63550482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593b52ebb9d1e898c1038974104a89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be9269febf3072d269a1f7ac47275484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683001b49e3a44becb94cd0ef15aa8e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e4c8a028cf530a168778fac66a24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ad9b7906db4f14b212fb600897d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790daf34101e00616d9ff67909676e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ab4b9908afbcf066c2de28f45ed9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39283b4fdae083bfbf0ec7a2ef570a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bb480a05df39d3509e2b23243ae42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ff56190a4a053f4814c3f8405ca2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3dc0a5c9377a371277309e1551b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b50b80eb2287a461751e07df18ed0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103976b89dd816b9ec17e83803db06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e9e05bc1036f2147c8a46742f9dd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b65bbbecdafe40c3ef9f4bb2c4543497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9569ae34144fe8feccf2f1cdab8f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ffc7d83c0640e2ca88699d8223693499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ce4d5fe60c8d5d3bc828240e453e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba78c50aa3d7f36017096cf7f93a78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34cecbe32df2d533a72331586e6b93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492518cffd03612fdf2a689917b5c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94635d99075b7fc88015c5c7b8983504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c6a275ac7fc8305a23884a01a5f4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bac78bc252892649dd1eaa120d175506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac6b656ecc13c2a4a3a9087ee73042507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf413e0fcc0608676b340bfd795c526508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b95950d4a4ee22aa7542bfd58b34f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63d45d682fd5ff1072a6c624e5f12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062dc3358e41194c3a811ec3610a127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc06c824122e43d4ac2d011716e302512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede267e15341d0623d82c5ff7912662b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8685a7d816a4d2f0ef2ab81cc021a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba4359b406b9bbce5fb0d5e959d050515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e483bc51e0460cdd1be934cb180858516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be2776a92c8629d94410be3a4fcfa5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db681008fcdca249500f5e5b5b5ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f6efcafc4e7e5c92e4f3b1806c38c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97411172089ca8b26d3bf4c3c679b528520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203fccd0f54a816e195cf13d9fa317d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeba763bf2556aee5245abf77bb332522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331fda7391de37c4df703b821115e77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c219e61f91abdb3be2f19a7cc9b49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6e15bc20cdefd1068c6be21f17b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dc43aa3b69781aef1856b376363b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7090b3aac4e748b63c84b99b777ad22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061686c2acce9a71c292d103659df9ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9b75031b12f8e25d49718585ea88f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61770b02a92a1bd0534628690eff63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a13dc62121f544a0d4e697caf60f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba5f27f85c4218c842c06ee6a9a2ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e37430e3a335a4e93a82acb76df77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7558744dd32f92d4011f9facb3c7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a56aa6f878bc224c1d7bfd6fdcaa5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e7d56392429a59adb7b590bd39f03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e45cfb611087736ef871595eaa143a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda69f241016609d74f8e96899fe70fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065affe50f4dc5bf8dd9813edae410d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ecdca74d9667b8ca31ac9e2c95a28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d65b7165aad98dfeda2b4d354319c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913249f736eaae0982f38e05d4444a6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037dec1c9b6f9f7ee41ed6f27c16401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513b0ad83102ee6eda4a058b89f92e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791abc69e926faca04142d11d31442d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a74e65c6ea7144ea54ec2cf3d720bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865934533ee30899845106c5271b55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963b95ce1110ecfa0f06bb6a03b208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e16738b9117ec84b5cd695391a31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4afc5850b66abeb81f73b01513692550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1136b6e6d816ba64aae1636b11f5e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcba3faee512af038c1286e5555daa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1540a8f509ba9c7cad3e2a6486270b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d1ff163c666c0d3aeaa360f0ec2f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d99a54df76955411325341d838cd7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37998e6eea205bba48d8bcd845cfcb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53742a307c89154a6618dde704c0a8e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba71e8c16dc6a55109f1ca573f8924558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b99d2d1c21b0c098e86acabd3b9c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705da088a6b561814a84a0d3b9b8419560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b481950dd6beadcf7ff986882c0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db53778ffbc0b411f4b60cb5a7d27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b369dab2a587973ff1d1b4b9b3c7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ab5781aebb30f3e11805d940cb15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed52ed3408cc4892cd7cf4b9d2f90c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb94d5be4f346957606a4c4aebe4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232554f2a0a4613672aecd77b75f414f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c15d41c4e1c0f91732fc298834b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da78b41a7efc8458d1c3c005ccaa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af22e90b3cebeab7e72cc79037e30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73c6d8688a45519ad426422112aa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701979dbfe2345b4cf5a6937aa6ddf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5bfd24ef874abc7818839b840322573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239e316427abffd3700be8075af72a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b97a35866740be42ff616c8276b7fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49218e6df0626291e54958f7f5152b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0352712af06b8a110b37a906c80fca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64652a95c3e80b09cece226af29dac7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59013136897e3a0fb5a3e88d2daea9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287d1e6d103c26e89c6fbb43a634e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cb37ad775f5be418e047e8bd25fb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7f322e48a4fba52766bf3665aa060582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9194e7cee640251482e7c9b1aff3d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0a30146b4e065296639258850c03f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeda43160e44efbf069319ca6b5918585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde59e511331a2b71a606823d2cef37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc460a614e3b66140c8eda7a6cb2e2bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c679d2fbb07e49686bd592f38fc2859588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012bae4884a597ff677dbd346c3d1f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f31c7a1843f3c9bf93d0d11be47525590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ab9e69fc8c3d8669f5bb0274354f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c7dcd637c8c818fedc5fb63dacd58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ebeddd24efb479a652a73a62f155593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ed7f6a273b184096fe901ffc119a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ef6f112415d13e81686015c4190c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c377a32af438aee99ad96b0003b6c3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a606bc47cda19a201a7843e7c287e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2432aee9ea941d8e2d8cb888644017598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974ba6a9bdd8a48b3c1cb8bc02da1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df2bf27c6408081bd53b48c33c177600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6c9d28dfb3ac03a62fa8677b5ee7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac46caf2d23504b04efeeac2b0388a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92e5b7c0f8775a3d85764a99df4f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd70895b0feb4954bfd0008cc605c34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b2d3a28a1b12d413d91deea6af819605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942bc48dbf23eea7e0335720c124c75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147b6c0e335f797155a7beaccce524607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb7ce4a8ca794e5aa8beb61dfac562608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f57fe80d3649bff50e5400d256591609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26829362bb3810c8fd041b35a48b11b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1172344373d6e1f8e70d2dfbe544e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ddbfcd3bdf1a50864f64d407ce327612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5a0a4442532af795f41c3af37386f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd7eeaadc4bc465c6b250fa25aacb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a953c25d82a8cf0e76c8724c3575ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92218137898c09c326ba49428fc860616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c01015443da81667a7e2eb72d9e77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f8c8078eb92bf9c114362eb97061618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b339fdcfbd7b79e0f842d9c5ec0408619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ab243e591d41478a42c18bca8ca71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8812514174f5f6ab0847160e9dfa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f2e64f7f236515612ed3bcdc5275622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8257b4d83b73220001b7da05d057ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824045e56aef0f9e593a0e516f198e1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276fa15102134e409b9d19401fbc35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea7f4e35b7b28e2ad7f4475d0a29e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b82c157069a5458b11118dc9ba0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6018715ad27284676efa578d8a304a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d56726756f26b8c567731310fd06d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d4f829c3931f8b2333f287eba81cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc1b512f9bc13b63d5034dc29e091e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654de8f6f054ea5e6e9bdf3a3baea2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511dbb7a4a232b6dd761ea4ff9c5922633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f10e26fce77499e838eb0107dfebf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab6b56dd62c0b2ba8ae00e30edca51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c7f2cd3247835fc17f7435239d84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951dfa1da2e1146245db8f029d0641637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db404783b5533831631b8d1ebb5149f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bcdc8ca664255869b35afba517503639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14782a60bab482af5b91de15eecefae6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d650d8070c60497fc4f6a758c0fcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a2d5162ac4cfd9c88a0a159c55009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e236c01d2c991857907353e935a8fea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb08974f4944183bd847483ebdeb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a31a7c00dc621bb82562c040f0c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b692d9bef1ad31bdfa41cbff360c857646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a8ae546b4d0105151f75a51e4260647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ec3829ed97ee61391346340a1cae2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053022b67c5b24ce271033396f8115f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85998cc74b81815f560f261ccc23f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f09d86180d703f1b76e04b77bbe2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e8dc8fcaa6d110d692c816979a12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153c2711c47239ad6667b8e96f59ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dd2ea4feffe0ff8db207c0d8684b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58aa5f2140cfaf18ee66bdc3ebd873655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264054a813a5f7769ab2865e5a6e445656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6508d39e3933e3ba444a71d47b8822657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f63173a3568b6d7de886602227308658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c10c96290229f9b9a546ed3b861bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43487adf5d57f177e2cfe95f0cd159c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b77c961923ff3b5cd5a952ad1eb5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4164f6df8d9401ec0963f0f816c70d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610565dd056314af5668646fd0a5f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e0f6cd1de400b1b860f5b421ef5f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158dce6ff05f88b3af9be75e970c6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a3b332af6aeb51a0cd9663bdbc339666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b066592ea08ad4bd76fef60167f58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689155d4c07774a8598938dcbcfb4c53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf797f8f7a9da47253b90069076e4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470e669d6715b0163eef70a96031018670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8bf90b5c2dd41ee658d8e56530d6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498d2efc0302b756d9096957d354f90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae914c661c1d93d7e5533ef1b83db2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355298582499ede6efc00462d6dd93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff9b1f061b7ed23d70483d67844bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9052efe6c76446fa7917efeaef35e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7479b83fa671bfe01e80c4e5d68b5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5d3e07fbc6a1a950acc7dc24f398678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>