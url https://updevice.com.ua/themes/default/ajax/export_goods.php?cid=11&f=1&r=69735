--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4876dd3528a492678602088bfc9d221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33826e78be683ce70da416144e1702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a304b92da03245f31721643f46216e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eabd8c8f16e4f194257135ee65d60f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84747b93e490170d308121ea5a9dc4455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84656af6c1a33083d0a65fef19a0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8bb376f8d37719482b4ccca7576927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7211ea900904795315c2b1e62cb14a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a90a6a49adcc398a641426dcf2d2859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0ed6d07abf8f1394eb5835eb1abdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ddab26822e0f0b0941b5b3ada30711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e0d98d459cf1248773a1f94ee7b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e33769a157553a09736908f2e941913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d73e25bf88b220639082bac20187d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f781644d5855bfb1dacc3a7c240087f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0746e9b89a6333200a26f12720e7c0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d073f3e86f0e7ee8dcfd295739bb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9a81b6b0aa48aee889cd6b2ec21f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34287c69d47ae7e28071df72deab1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfb1533eb515a3dd211fce65b93ddb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc4d90d1d7cb2052e70b21dfe16ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a7071cef93bb07a4f4fe5580244c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e506098a743112133c9889fc96d3e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb40da5bdf3dda41d0614acc188d0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49be57291968c8bfd8ffe3dff5af6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365ffefd53c8e7b25fa09ead2d6269526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04472204297da4728baa5f664ad83d8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a38ce3257e697d84377d08b1aefdcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ea4e30ab905095fb0215ee27384e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aff1a4feb86cd5c7424d7ff05c1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ce22e33cc3bb7d80fa12448fa4a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce7669349cd093b634bff48d9423c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc41a0cbccb5a140aec7f97b1d307433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58cc12102efad90a86b6dd1d2c9b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eb475492716349d01e3a80928a1fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d1eb7a9bc7dd538d1c29851339cb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27a167336f543d72fc54b2d76b5e1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a365661d43ae128ac94c4cc7b4d64a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ff5f01774a90cd64622e8c379e0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b490fec7978861f7a8e87c37fd021240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190d54aafbc01445d3de34e5e35ab9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bace90df935bd7844935d54baae7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a386b9cd216247488abc96598f80d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d914300567ca932a2337dfdfc6e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26812a17eb0ca46600053ef7e03e5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eff2c9790d389f8b65751dae7f48946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7fa97c5d7196afacdae419be2729847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98267e5d3f594e1d974f6b837fa086a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d880094f7fce1ecf491992f331f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321c60a740f287e21df907161fbb25f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb42bfb440633deb11bbc2031562c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f2405ea34f4c7e5b953d1b7cf2e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec3f18c4728bfb420bbc5bc70f60a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946ecd31a44318de820506dff6fa3a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6a5019c02996223d04eab7831dd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f936c69efceb07ca3d4298fb023056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b957d0042a584b6e383211fa033a7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21540e4bff9d69155c60fbcac1e07d4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6c7040708c28d344f1cbe7b8e78959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dcc7f3a1ddd25d89bc667e89e220a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638d787d0bbf4ede1d24e636afb29ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a15d7d81ac59abcd6f0ac43fff58362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9029c6cc15c5c117102b614b88c68b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cb2590680869cb89abaa92fec661264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303218f618c9dbbd827e9b17f6dba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd268765762fdd2e23b00a7116cb0e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc296f304b59a911fb852cf59643a1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09461d8e229bdcf6d1974b1cb773c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b784f51920b46d0dc78f9c30e7f086c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630bbf8619f755082243024be6816670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b473bf1a75cfa085f973deaa9ace2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ccf06cfb806f1250bce192f530b9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d42fe0c4838a9d3023ca2b981f35c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151b9410e867c0314345798543fce574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dfae941a52e604eb6dd199743928875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51270763060e1f5991f8bad66ddb99a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c23ac010c60b89f27ac7f099dca377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240f342bdb8af786bde41989dd527978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59055dea7cfa2ef49b415d43560bbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbddcb3b1783371b22d57088f6e1cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa2304999e734764f54f727ebf89f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ddbcc9159e27e34b01dbafb1768c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f2b20163521cd20f55ec280c69da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b95bf7a54be6e227b51c8972e65f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04535ca026f630e2cff22b6674e05f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20a794461ab02bc8e8b5e74a99de886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4dc29f818681b845b88be20da02c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07b4804ad0b05a7707a8d8e8f0077f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a593c7c03f86d62dc42bf0221a57ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcaaf355f373c4de7a46dd949bded990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fdc00111d779f86d168b4bacb13891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a202d3138843a68c539a5e465ea1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbd087dfa4629a696d12d1b1d7c5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62273dd47f8956daf01f579cc16111694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629c45ca2ce317760e64fac593c3faf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24771eb12de8b30b33c032fd01f7c65096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7221910031304bca70424efa8794d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c50193ebb8d4f302b0451e1fec47598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003181e720e7e911bbd124c264aef06a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7583e0104797303c1ff47af744ca1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105297af8818f9775c9ff941ac18978a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b820a348d8fb14f9264106d7f264102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b5eb415a38a240a53dcce3877874a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c4d31ac2fd4a899e300c510db2498104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4bd209827c13ecfc3f7f41990ff5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc1c1c133b78c3d885c8825dc0eda4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66a442cef46ce4aa506b9c7dccfe23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45478c74a5a1bbbdb96f9fa12da5d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f7f35d587fa30f5035f332c9f2eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98128658992da5423d8c77d2f9be01f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1638c7f5dd9ab741c392898825fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c03a25d50c14e44f624a7e9884d9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c8f9a3cd87d3305da461d40af63be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672812038898e3e061dd01139ac6393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f90ab2408754abe1b9b0ca6a04455d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23007ea10e8dda6bbcb190741a081116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d26ae538ca702ce540b2d06c6d36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21badde65ba273c88040b01a520c58f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9496824695eb0beabef6d6f1b446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc3d1adb40fb4ef84905ff242b0b4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e3cd1ef9aba403d8aa1355cc5c4fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733f8402e4e955c113b339833d927e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d864d27d355cb86308a1140252e062123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6735c63aad5b08c9342fb275bbbaf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d037f7438d658ef95b91270e2f2630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603ad19eda53034b2039e4fa1bc697a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d3785f05a4daef7c22e9fcd421343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47849be6679ce1a0aba0ae3050c23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe5c2bf4a212ff65c0e2f6061ec5f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a26bc17c4d480e99eaf43ed0a79dcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb7947c6c1da40ab64158db9ccfc92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d9970f4f1eb79e337e0246059154132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175371ae0e14001dca1379e1b3dcb8db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64305855b50b8c2f03fa981cca906b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12769682071c32c229e26518d631a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a483cca4010c4836a492757dbf99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789d027fcd21c318f75a5a72c72cdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ad08d388bdbbe114e0a07a7defb7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f00313f53294f84fb4df11a0f7d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468b0d376928ca064acbbd620bcc572140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ce8d67111e181098c5e18e4375cc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c65a86b14e9f0b3ff2ed379d7052142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64efb3e77b10635447939ab671f2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17145cb348265c8e314cde70b1411779144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae54d78e04ce744765d46060a231252145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31702652262415dee1a971108e99af2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153157cf6bf9a1a0ce58341499c2408147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e1d72e8cabec6cfab7d7ced6ea46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ab4a0ed8b28b386b0466bcb93db98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc84cbca9233186621580e2d8977d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52bd4ce68bfae0339ebab6b214893d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e0bb44ff45ddbf3919278ac8158f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50a405014804c4fd666bf4fada32f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de068bfdaad4354e00c018da6eba8e4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd787054f690e72cab278a1df2459e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eff07183c60335197c67d3e32a3ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db1d8deb173d82b8ac7c76c6f802c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83b9918b98e2e189839ba113c9090158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609e48fca1ad348800ec8409806fbec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16ee3c01bf5138837ed7c6ecd41709160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9374d67a5c1ac0575d2da2638ce5b9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000144772c82d641882af660518ebc04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120f22c8a92a7e2f87563a524828ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07255ad425a7b2ac2af00131dd7bf76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab2da0d2842868406133617a18fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88526d0cbe09ad03077a2a30426772d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bfc23aee5d38a5f0dcea9976b264a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d74f46a0693b8becd432862d86a291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df75fa9224a50ebc0e35aa9062b9a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b751ac4e348f5dd4c559db69d483170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc3d6da06e242e42376efb220efe08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8fb60d2b91a3fd75993f6d0de397172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1031a6f18cc562f2a739bf262347173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a5e8f5e587fea5cf025ca7fc869ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f507e8ac5e4fc9af0cce38d27803c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce2a3800246bc7c06de0433058a0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d97484901a4d6634f948b5cc3f9e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6539e5a49e9cc5b1d9915293766f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7954831aaced42be8e1bea70dffafc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeaa2c22ab794fb9b4f41a29409569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc9cca1fadc9b488e66d546eb70d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c05f2b1a4a2fae20e82281f5abeb90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d337f26a1785589ac65e20f152885183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6dfe6976f4f4d001be4967e8ee34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ed589e5df4b9a297b7113ff8f59f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb09a80a651fae15f0a2a6480068205186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba79a6dde243531a4856cfcd9bba9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090e9a60529803d3c4cb7684a655b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfde71aa12325318513869e1d5707e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a6f0acfab6f7f77181fd2dd40f9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd811ecae78da1d7629e37e76c7ea5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b2c1bec9bcf7e802741475ab3c4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b98976c5fa1f1adfb646d8e1995e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6815b760e404ca7bf9098c7433ca1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7847a0fb3cd64618be4daf30e03994195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca171af26aab5989b8f055bbc16828196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5938354d8400be4a44f263769254197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8009728978343c2c00b2f87b841b986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd8d4540bd26223f95d3fb8cc8fba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503e3fd5577c07eccb5f4d81ff84c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143de6262b8935d1c0422578fee9ab5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103e3e50056b97477b75a4166b0978c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693589c4057e65ec2452c51c9818c43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc477c044ec0cec7defe16fffa228ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94b7bac7967b5c6bc060e3267e108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d518ad629a069b1f77923efd0ea22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12072dea8829d752f8d0264b03134207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe68bf4fceec879e7f859aaa7fd41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e383568b4e1acd2c68c538ab4d3a2e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd224ce3f13b1a59adff88fc04c57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a77ce482cb3428feed2db6d05e49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c816928cc9012a259e00424f39670c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f0d3417ef46beae39e2a0213463c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f853bb831025158ab4f3857250c16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c3d193c31799a662c1c8883ae3cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6593db22a997a8af01f8a26a8e446216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af6cb2c0318689f8f883cb00e8f574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c973e692403dbb061853a339e33156218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e1c86744961f7c0fa469940f866f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a1c6fe7fe3772793040417392da8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b20ebe426d42e67e454f64ce55adb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77b34b53c267206919a8e37ae27603222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca5946a0131d5ea613f4c552627d3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc75e73ec3ba7061cbd382214f2766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b2112d887dda3977bf51ae7401b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd111d8ed4947a5990683ad2ad45e710226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb96e478e873c3f4192e6555efefc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3dfdebc47367444c2b46868fae7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a3b6610d7a866bede3d864c36e3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cded2a83d75d87c3bafe5a9cf48a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf78467091df2cb100a96a4dbba7e62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4910290c9070761ad3f934eff6a232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd57303c6e84321cac042f62f658422233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b9532a7aae76b7a33478f0ee4b2bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ecef10f63cbbcec74ddf200d5367e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecf5b8f971eba8de31b8dffa59bfbc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b054c5ae999f9edfed649682761e26c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9217070a29b4e017e5fa2d1c5c86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07a6603b25f0f0fb24db680c35c69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c791e93924e34b6c7655cdfba14e78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a051edefaebf852095d051295b49e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532980f584f76711e165043695cb963242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240057d11fb95078d1e18e326d688ae8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053648f12f49d8f28c18b2995f7de03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d38b0931ee2c4f1cf7ac457711ac4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f3d758ceea9599761638dc2998a3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911049b3f12789c665b47f915924cd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f914f462cb89bdb2c6b2bd861fee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169c74308dea6465defcca65dc6ff44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48fa977b4c8f6818170c5cd9e3032b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc6d8a2d21420e3a1dae722d7c8a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3fdc3873b14dca7d57c03497aaf59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec388f5081affab866916e0db851570f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3912e0d35748ca5e7f5e75b8e034ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62717bb1542b2d4b8f257312ac637ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d7e5e6538c68c7223dcc8211f6f27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e04976125babc891b9c3666bdc5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e85211acda1c386e6bf6bfa51b1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc1ce6583768a64ef2814639b5839259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae42337a631888fd2f0a8734f64e15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271acf9808971eb697f381c78f060dbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d225a28e7a75c5075617c8d508096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353252bb5bb0cc7866abc594956b10d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac06a4b8dcb14e4ea095837dbc098b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e169b140bd3770c455611bf9bc22c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d959bbd847cd0ae2aebdd06d350a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd109fe06b7eac97f50fb43283bb55af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf37e34d175ac697ac4633b9e1917d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a856ccc05f46cc11bb397faec25da4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099c5cbbf4cc86b4484845cd15c839270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bec935f4373c22a239857826992ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef8233960cb79e8c4921b73da24a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc36e5b659355312492a5ee5eb489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec296956a561d6276b1aab8143a2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ef9d17c190e748c0a3a5486c27e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3586d784824f9b8c9a0b0b6d2371276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b47b80cfabb95e9e79524974ba1f27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7746b377713278b5ef0e43cc250ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541818ca9b7e492cbe4d7294ce297a4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f929f944bf93388179d74b0b33e8a1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8600f1ffe14b7d3857d313185fe3ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f46ae45db8a967a32c33c18c093d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe99da69421eecbeb8a9b543832c15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690464e77d539cb2f367cd0a98853c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251317b8dd4ffe4d3f3474ff02e75253285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093b125f347366615f01da586f2565d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96857cd9d4dffd7773985709c0b1b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a36f217f35f783e299cbf0c2b96bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755d085b49b00393445145c7246eab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d8a56178429e82ec26681159bc420290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265d88c6bed06702c6b8174694e550291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f17c29382b1c839dc3c970155dcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbfb53712cecbc90d8985009dec7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad512d55effb166fbbedfc83483e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13361c21a0351918bea8bc273ada50f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858cbcf22c86779c895318aa76b9183296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250deffa2fed04b8e2e1b8392e8df3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b052993cff3c5e32531b4d86dad9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb3b6f9b8409555cf989370577ce0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3f99aaa3744a23f0c0d94ccf2bfe1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f7d309603ae31b88499c8cdac597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a960adcdde2c981bf4242bb1d7c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef5c0cb0dd7bfea29c0560c3398fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8024d7253b839aa67a55d7fd6c9d99c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40870f083d09247effbef4b3e289badd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd09f2c90ee09460966a116fc9144c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96fa54c993a7eb4c183acd92d297b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95808097d14ef17dcc22ed1af90f9441308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea0299912b2aebaf69072ad9c6bb12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b1514e45d3078ddd5c68be09b115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c4634b3b05c2205a8d7ceb93cd221311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc5fb5bb1325e9e35281f19ad84a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa021d74eb38b3bd062ba5307ed79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e41424faaa9c7e8e62dca4ad26500314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbedae3748db1527c5355b9a9b917c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cccddcd11d1d59f0d19f20a07a14c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da6676999e7f72de843f9908546341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0425a22917dee6b043268964d881b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980f1ece34d18c7a340ddaae37c0b5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d09b15918548f88935f94d4cad3fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e80d3d7d075adb903df0180341a02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f3683085903de6dddab3ada7c4ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9f833ab8b6facbeebc8a2282f616323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e573308ffd238909a781c83f1716c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781214e1a0f43ecc89467e0cbc6a8e14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e1fe932c7b53e1719efc4112f4c38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4623edf3699d556abd0adc18b8fdb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219460ddf3602068639a4eac5ee4c722328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cedfdc9c838b6c18311512de490a21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8b0094111aaf26de0a2801f58c279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6bdd89ebf93e27163859eb2e42873331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156305d3d9ba7dcb0b3dd5f09d13f5b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d24fb2d37c367ac8eb4c2a3716363333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc23ffc95ce758c22caa5eb9ab663334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01552976b7f70be60dbb4cf170b64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1f3e2427000f913d5d3b401a8434336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d42eb22666051ef6f4aad60472e20f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e35ccbfe0322258dd2f869e32221a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de425a6a7a4dbc720d57ec02cf84803339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662f3725fdbf058c412ce449ea23ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3e0988c15e9334edfc872a57ac63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf43b6d560e35da06da1fd3d530786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ffcaf8b92459a968d6eb058b0ce93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a8e0817d5c14f6b896df30ad3599344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509522202d53a1964d380a7d9c5b5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604daf28b6664d19b84f57d1746a7c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41196e8a49d28c5d9d0fe93fb94ad187347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d37e253fae7eaab23555df79fb77c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671baf2402096ad347fa215ee48364a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69f9d7e8d1b03cbaeebd3173c127b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a553856810f260e79643b720a5e6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afeda3f67dab6b8d8aad8672db71ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb4c3854c21903d9c6f1ee6c0f4c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056494c14e33be14f60bf8cbf41a8be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61da1f96c03189f5d7dd50a780ea77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738dfabb8648a696f3bc3844afd1d99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96f8cc972843fbce5cc8215cdeef3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72695a76d96be695d70089596dff811358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb1ac0149e10be9000cb8bf06dc39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e7bbec9e7d57e92d38c153eef1bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a549777757bc52622c761302d946a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1af6503e15c21285658d3414fd0334362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea85b803aa6ac2b68813b6330ede6ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd949b2c6739728010700de3861de7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd055759b88c3a5e20742c5ff7614a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790becacb2067a4191d0336f685e5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ad4c3927eeec9108d1c5b24976ddd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734cef7a940cbea226969ea63d7923368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a03c01f2e96087f79ecdf07847a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f8d582f86a782dcfa59f74c091622370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2cf49320cf6121b2b720c809c1d9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce483da8c20a6dbc88b4f5e9014bd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092564cb953acd5d27ad423e468e9b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0595a59c2378ba42703a9f55576e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245dd7a3d839e3512800ac19c82aad2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d5a927ebd189b85d95dd2b3ac462376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0c81e49c56efa0f9664386428544377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6276b6a37fc48d5618474b6b8d252378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3686610e8dd67572b0db43b3272b77c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b0bca82870f9dbc19c6c308c3d11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b622a23a2e3e9352ea288f8ab5972381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8303cdae6ff699f976f5bb2a54e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a170bfa3021ec313086882bd8e5d0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7031bb859e02412cf3f193bd92c664384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372150a7ebad5bd7fd04a63a897d6f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd7c9667a4f84bded191018ca127f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59413f18b82c30674f7786ad573cca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b770e6641395bb3427d2dee006be1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fb41cb1e7e24346890da0bc44eaab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627a6007aab4585f86eeeea003d19ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e192c1e15766cf00194666673c70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107704fdf5d0e3501fcbebae64b064392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cfedb21d2a36269538ab80f9cf01e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64b7202de62158570547cb936ae498394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d6a77b1abe1a6a7e018fafe4122c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c4f26799efc89d5e6d9840d30b07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120401e52b169e229d35cdd03a96615397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2bf3f793301ef07963dc78d2c0a21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b97446ea69063437878eb4d7b240399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa27bbb9799fd15705fe5df5045bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47833b9272aaf73083d913784eb86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33a989a0fcdc155676678521cf54c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cd613b4499d744e352a20020b20d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce48d38f54fa469ae3f00e07ef9d15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc5f793e7582140940623bf3468db6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698bdb924954d762b3c6a55252c02d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c0214e6da75318cb35e65052eab4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a7e1418a17c369b292dc06e9509a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47c9ea82f08dbcb6a972be855c8bbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480047a988e89f910a9259e6b3fd24b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568990edab25375ab2efde828650854411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31593de7d43c7689879a4a5d390f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9d821b784cc0fbc790fa1bf5cc6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3b93411d81b5a84488f73b103d62e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f7c42ed342a446509e2d1fe641aed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f53829e0b25b4ab33845ab1217a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed79baf237f343a3c6e37945da414417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2ca3f1a07e2d3137be0c83699791418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4019f13ac900a43e546041439045e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f3f73dfc270f4be34a1d8b2ecaac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77790cf395451db9ea1229f0433cc8dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb81e4a53910a3e23e4e3daf815504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cd1ac63e432fa6fbb4be55341cda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d0b66dbb317194d116805cd9c5870424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf581a797ad59bb4870bb986747ffdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b911ab875ac563215aee09f45be934426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330932a495659bad0a9d5d47cc698dbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3162562aa5a37e68b24c693530586b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df127aae639b87e3d96753dbec3c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f75bb626dd359999255ffee77f8aba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d038fd0748ba8d2055ef96d45a318431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb3da71cc78ccf6aec3981d2cf4b95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1b7dc64e179ed9a30da73b8a3037433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece97a8fff919360fa49590a4d7e166434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296d0645ef3cbd62eb9f9ab894c23e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f9ad9cc90a484c49091bb212dae2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690c31e46574a0555b191eb22b66757437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e5cd18a1935f840ed6bd4e52f9cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d897e7c32c51ea34a790f10714d7681439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c176b29d8577f2dc0024e15c1fd4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916d4d1b1454703e70fe6dd61b59d8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633cbc8cb7d5e90e33fbef70ba8338442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bfcd2f7e63702de2c880f7d2e1e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e966e1b3579c41d0ed720225d6d13d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2552b7cf9b6378294ba332334fe6737445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63878ee68e47d58b6193df2a2b9c81be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a864320e1b8ffcdb9d32e93022e95f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58569f661dc0c4439d6487e0ddf426fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3f06d4ddb58a48edb64c7f9c5f7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616c5734cf0e033e87c99fa2c0a6a14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af197b6072b0f54e990bd02bbbb7ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609cef34068d337b38c259abc60517452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f693febbf5ac20b641aab5148f1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037f2b9072a22af927e5fbfb892f4d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1734958b572e9ac2c4841977dfe8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc389cd14ebb10562ef4e2e49463e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c8191df7b2950677fc39371f93637457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae033d231634de3e832edfcbd8baf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f302b8b10371ffac4360ca6378dd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b97fb729145d6dd90d24c8ca7fb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7632e5a0db0db33317435bb7f79dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f456a79f8f2d8db01d7d639afebb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd48264e4588e2a198edb5a6dafa48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b917a4c9372157b2428585a767e75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3365cf24183eff8b8b073846254bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c3a7538d4824a0b35c5d15abe8988466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd0c3378e616501b16b4c7e1fe9fc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6843d0434dc42bfc77a26ceb7b8d7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e70b0ef316f734249325f4a65d6db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202882b781eec3cfa90c8938ecc4a9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01cf817014e723d4bd618e715ced75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999200956e629b760a37dbff15716889472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe49025c52d0ab1b8d1f782d7095d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1925405bb1696f4dc365919efb1b98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5bbcfa699ee5c28e439b9de3f7e9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b309009f600ad4772d0698b9a2802c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f397d6d8a993dd28a7941cc6597d00c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226e635f768561a5f73e7c854eae26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8bd0c71e71065cc951540d56586c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04f607deb5f09c44f9a1504f8ae2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634d597c1348d3a5a09e752b9ec39d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d778e1f5d7c324aa33f93cd7b662fb2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e525a3b95cc3f61e7261ecb4e3ae8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d536f18628bea942b24a20481392c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da0adb8f1ac3f3a375de6292b1b1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92633586708a074efb402c824eb007b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f299b807995f6dfa153a58fdda41f89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d0bf76d43fdb52dd28aeeaa63ae3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e3c545f3f4df06241656b2dfc895489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3dfb19bcb574478f5cd7a34caf9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4420c0458460c8c3a87fd2ce199c27b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e575f669ccc60766d93987875f4167492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f75bc39e16fb8c16288bfd30d98a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a9d19f311d3e4eecc03367c6ea827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e3074a8b2fd37dedc3550f7cd368495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aec62c9177e5c18d1b47c07b193b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa510f98c04d180dc6038d0847bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a399d88f1d68fb12d1364e3cd6fb22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ed22b987bbb2e998c9c2d46867cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6707d11276d55f08a31c8185933f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf93f5f742f5eedb3f50679978da8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a796becfe466b6045b4646329253d8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234638ed1fecdb5756f8af000dfa5fb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c7aa1610208b0a838605a9412c6ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c345bee27a0183f57c421c2333ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74e36170797aa402f45f5187ccb244506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda0c1279c65b7348f0ad4fb495d4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f37c90ffefc0f376976a5976fb5c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b0537c534795a9654ccc88e63d5d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9820a996fb3cd5201b52d4b0edd74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618c6d020fc6eb730ae3064711827d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42611594553384b6e6581135d2c8f094512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c8c961429c9a48c4bed39b0bf65f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518b7cb5232d6ef0af1e3962cebee7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da989784d638a0f443d7b5787e34be79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f3cc3bef96b27eaddd065a5488a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762694be023b65aa05db725990b8886e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100feb48249c15cd9d3bdeadc02099518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9598fa83fe5773b9aea2fc4db04006519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05257dcb8fac0339ea75154e40ad84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cbab2794e444e986899bc27f7a71f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219c9430a45adb93549eee23668dd76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79116812cb0f405258bccb3d25499f77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866986c78f5508790ce47756f0fdbe0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c762b29c52263f3db068ded4e3f4b5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc79b13e6c254adcd01b4f156b5ce2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d2c42398ee30aa8d18cdac5fd014527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f55fe25c5e8f38019d003d11718e4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e36c51b1449f32a98f2371533d2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f68a15412471cbd51b1c91e6066633530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00b594c86dc5079fdfa42b09f93ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6a8fc7a1b7394485c91b1e853052532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0145abf6b40395d9110fa5ae2a0244533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e9c3c959091dc5318690397b182ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb509ac6754ff3ae81845a3435285cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2dca45d1797f3582d96d39ae7e9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c01ac82a00ca72781c20b150f6616537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca7698caa9e6f313c071d6bed56d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686103d3b8d1ed23120ba52a12ca2fec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971ef1e4447b042a9ba47f754eefa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d712bf94b987f08609d747e8465ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e065b758c9e7af925c0b751846e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf540241cdb27269507192e7c7d30e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693bb70b0287bad70dd50f1afa139bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226481fba0492ee6dae05477473cb615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f84d28b36eef7b2f619c0ca9adcd45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8c3a6ed365a1f9cdab4a2b274a91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ba9f1e420303bc6d69d39631db79b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793669ed1ceec2cf0f5f6300b4a9813549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb6b85ce9818f0f6c14dfb9180085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9bcf26266d549c157e9df2c9fc808551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b03a98f7b95357663bd2d26200453b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664e3e6225a16ccff04008211123cb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7b00ac2349b5496951e6733525bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bcbaf2356df1959616ebc07484086555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f3583219ab8b143ef88b00f4dc27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df1b09eae9ccd1a15963eccef382b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a17554effcf97d1fc55be5c5bcf55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d01862e8084e293cbd101c3142171559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217bcf375d1ced98787edd9c0d852a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731352968a812e7dc0ab08b9b23ef1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3419b0c1999267833578756fb1b892562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa3e75f41bee55727ca7015826d41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19681f2108e76e5fd353f45be813a02d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c139e14a451381be3967e063bb2fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01abbc1f2c97adcd3cb3f3721d962d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb484519e9dd5f448dfb3dd1de5b0a8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d918bb1e4fd9bc8c57f12f2ebf556568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24f780304b9c72cc182385cbc5dd72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd48503e46c9e3510ea068e67694f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb52c042334bcc13362543b1213d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89728f0b453370de4e074493b07e00a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491eebe9d8baacc8cae66c338b6e369573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a0b69d0e41f70b1538bcab6051b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eee02ddce338b997cce417529f2ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999db42093122f5e5ecb368a50564a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f85f2c80b088c4fe4574a5cef72528577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c558731d46a9f0813d5a4c77a7a961578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eca660a6cde49b7e91f8ea6f803a4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765efa81cc82dd2dfe66455d6069a17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecf5c09c1630187961ba353acf379e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7b00ad254139472bcf9beccec42a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b2a8efb41d2b4c06a677d8636e0e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0b3c938536298e493bfe42b1a0c3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d2cb6e508b9c85b5605c2b3a842c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ada84bbaf375f2ed6dfa4caee27cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a6fdfb1bbc40d06ce9f496179aa23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8164005d9cc799c143bbc62dd9f7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cdc643e474c0fa71a6fad86f2537d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35febc48a49c778f8ce26b61372e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069b096c47480bd20ddf3d1535c1a69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b048a0ba61f3e33d12c5d62e1e961592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96ae5c45b5aab3c773d6acd9f55e0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5596fb50b1b6aad69a1527a27d032594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4098bade17b6ba98bf8f5267994622b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e432c281570ccbfa7851cd27e893b03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cdbde8c6c69238eb61afa52ed6ad9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3a1ff195f74481059eb46180d3ea3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a95f814793bc296f12a1c6196403599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fa506a8242081466ea6a4f22afb68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56d49b1b176cb2b880ca7a879bc4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dfac438b73ee22ab1bbbbbee520f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5fb45e202d7d0d07c5612103c7317603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511180e4fd10d9e50d9c6a4f4d37829604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a8c8d011f6d1da5c72ba8afde355e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915d71c57f2dcdc1e592d07e74186b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423cd74fd4009669897efdc1dc52ba6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba429639cdaa798535ce1c82e3455d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ff876243e20b6a6438f419724acb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153bab1c1214c0428cb0b80ae3aa672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30bf8f797144059d2059fdd57e6db0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c466d99eb1b6497b924a715d3794f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac81cd09324bab7e104e2992d1c7362613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a7895cec044e4426fa7f6bfa24b0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dab445846649389d73420a0edec6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852006393a317e3289d39d3fd4ac7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f8906f39864bdba1133cbfd5aa37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99c9fe62299d124fe98ba694dc956618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bd4320e0f462dc7b6a1d64ac8ded0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef6084e6109f5a4ae7a605e3a9c77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce55cdb49083a0b4f2121585141dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ed970ac74e6bb47846a1a2b64ab7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e429ef671a3622bd2dd9079a103f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bde89f7d49f1a851edc1f625734b49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711b17b254cc5c4a16680f3b849e80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661923c79a0346cd7bcb74cccb8285ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d969c78c28ddadf3df4b6fb1577b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdb2af4134e9ffb161a92bd67af2a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43fe2c0f7a23bf1872e2c93f3225da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf55b52bf1b6ba66d38850930c2d2e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3082e6f778a38b4fd4a024b834a09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe5d2118dfd53a875b7b5d56e278aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86389b3e3abef5324f308631a72d6391633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725b0348b6520cb4ee774a2d7352720634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a5fb9e4143cd5470464177d005ba9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cadc42f66c2de0ecf615a4314d4b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803fcef0afe83b0bffd4e4dfc9e62e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549bcfbe148869bd139f03cde7a0c41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbba2bca601fa01ca3612022b96334639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737938affe4707e5ff75e57e21b393640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766866808b7a24d4fc99d84a4637f619641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966d4e56a4f0e1265f21e0871b51c9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61101f4d95f6717886bdcaff213d4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b3f7bf2cd6ce5fb211e228a975fd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd10395e0cebd5d93d82f00b0f085db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99110e26c435a361a8231ec40d7dd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef4a85759a17113d59db8d2ac75bf7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beb089520474154a9eb1a5aef3fda1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982b5eb6807c71ec84336bc54b3a7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73823bd11176317780600b3b385c1977650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12e94da854f5f1f00d6eb49d79180651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260fc3f72edabe8ba9e8d9e8cde2122652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429156b4ae63fa0abebf7585040b174653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd471c047bc6548a7c49a5bae3603654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aafc698ab118af0020bb3cb02a0e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee5247b78c01eeadc5a8465da6a19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deb0bbd50209b186923c4e0c602b6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faefa270b1570269b639ea1beb37ce6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19443bb04d7ad6bc77215874dfbb2269659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3332c4963090d7adedfe96483b596a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ede39cbbf030ec4488ab90f2d0e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098964daa3fa51c40c7dbdeb7a47f2dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c804e2720607781231e17201249fa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd38a29df1e2d23e1e2bed5c14184664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f42a333c23faeec1bec31c4cc26257665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a143ed94f562091697ba61425b909666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9424fedd9c032a0ab4983e3ed8e6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf103a74ca545f44ef2db4f1d934e8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ff083138ed8f492dcd512e735aacc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c36b4a569028e59954186d14564ad2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac04a69ac23be4111435ef7604bdcc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d4cc233bfe7bfc9e7207e22f3b51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f193bc87466bbb331c397106941fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae125995232ce899ca5ec458e27f1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06081a37921663bad30b017657d67607675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8573fcfbb335a48db80c641001eb28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c6381dbc2970c124bc219675d459e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d24f2224e892b2aba4bdc27452ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d83dd3191512229865ac3aa895aee0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a23e371944b36d0f18d155ccacacc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ca1ac4aed293f65805463fc0313e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba362b49cbc0df272a71ea875a841b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c913e33e87aeddc337f6d69555ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144bc58c30a74534be62c3af523afca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf0cff5bfca727eaea9e065e215ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e698480ca3eea2f18939ae376ae66a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb4682730c22ed2803085dea036dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04afbfb53433285cbc1de16acf40f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930649e0c4e45c9ed44aec9a7b4ed5bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff416ee4fce3081e4b121e09c2d3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f913651586e60606396b3bb57348a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ab7e4afe03477a9e7b58c52d11736692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9d4895cbb87983818fa5601c735e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f7ac11c90687160286c26517af10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128388632821a632086f91bab815e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3af2d5168f612e32e40358c06d605696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e608cc1f247c9b53bcf5125470725697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ea140eb1105b54b979c64153512b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd589bbe941413d06debafce35fb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09759f2b9f5fb8ec91062649fd94cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d77bc5482a7e9d41997cd9411cf82d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fe96deff44eb73cf7f8ab19a56816702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed41303350126a98c10ced78e25e5f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c625d7149faaf15cc577d8fd0031d6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ebc4a8117536b198d0f49ada7d898705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99a37ad448783d8cb278484611e73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb065ad63c36abdaabcf5b7e28440c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727465655c927084c88ca056a96231c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343501a79572f684fbb0e2e8043e58df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6141c096c5ba7d2801b6259f011172d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9783a8bb65c62ab4bdb0be1a4d00a69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be121149a6da16ac59d9c8d8b842b0712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b27d8fc4f26f9bedc097872d39f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14724723902606c6c18f98da0422c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c32f9c1c5e1d0dacace7f181126173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902985c6252a483108e450edaa5bfba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334dfc9fabff7100a72a704211f52335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2d55234a65bffb7078ddd3198e9896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59986d34d04dd482054bb6256392ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4d49228a56a776c7c2843df4faf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f3a9f4aa283d4e5f1063411935c6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191be2ef88983c913006235aecf374b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b571f7b56c3f975695f918b72c9c09d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf2675cdda95d903719448288759f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d10b1a8af3c1cde0be368596badf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172e9b09b0d1ca4d5950798caa301f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4394885a5153006cdbb46442e1011d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d1ff03367c09fdeed46a9dbc819e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0278093da7fe0dd26c3006f64f7ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c23f269fad057ed95f8f23a7431bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec363d9ce3e0c50451b4520b2d2314319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b8eac425d98301db23cc9498d2a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c8683229436335e0b891c89a7e6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065430da900625ac98efafac88f3e0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a8e112b4d9e7f9a03943655f12d8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee21766a0e0ff67fe24f6240eb00024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6f0ff21a954bc3648b52d38af31025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eaf5836dfae94cbb06d063427ab6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d259ea02b5f7db3e6a910da7bd75b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6bd5283cea5ccbf5bb95a26c2ceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d8700655745ec9d18ea76bd4984e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f50c52a34f34f7f5f9d6019440cb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb5e9b473dfa0da72308296c58dfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2c62da3a0760d573442fbefa072c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26175d28e2b9af0f7eb715fe8b7c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c6bbe2b65994f1aed5c6ed0b4f8a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb14b4dda61b2bcbe258683c3ffec835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a5aae16bb48af33860dc5d32e1e9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3122dc887a2da65de3b09364252237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9c3338b1619c8e85783563b9663c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb5d4c0f88d21a417c89331d646d6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebea6db262d4229d00f306b49e6bbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23bae3a9fc8acef195b05ea1c016ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e62010afa4ab282dc7c46d16bea1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5e8160e5e6d54394894aa89e585b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5f39f041fc598ff9969a4797e854844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143a5e3852db3015c05726077037bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab499d771108dd7a006378c732a4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608c268e54a2aef5202d00613ffbf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbe0c533231e3e5f2dcacdf90c3cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1743d8de0a3374e70826c6990ab7e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafdb96a8d4af4434f251589ebc00ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448de471cbd828e28ce92254b6b608651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518005e2898d92cca5b6ab117c89efe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c586905c426778e6624367ff957753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641456e4505a3d8396d157b7071bda954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09153848a3ff4a122e8419876005ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e315c09bad7a9a0396c43985a7e5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb296ba315ebfe3d7b7216dfe4e9812d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ad982d002d03a59db35df1a4d4d9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f64513f1b5812659034ade281259f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dbfd2eee392f9354d75e2dd70652360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90667270875fdea5451fc017fc0d257361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b9cabd7af45d1c990c57e82bca21062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32637ce34b5c4402213b75b4058ce063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a446c360a366f7c5f00044b03804f0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331336f6bee6c5314872286bb245274965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92faa641fbe21eaf52a065a1b90a7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd433212182618c1fcad45d9c45898e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ecc6f9e9f2d2ce378333416b7420668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d62796e8a13606eb6c601b64c11d6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda038378a15c562890d8964cd591f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747db82a0b4ab8ce378c20222ce913871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343df0208c7e6e0134e6249c7c3b04272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f23fd43eafad9c2671bb2311a4da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a72d31e0525a53eac9ce1ac08718974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec92a1ee800605527faf16dc4cccc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae7682e73f8c50134421a1e580da4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99d3743d78d31a3d7a76ecabeb117477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff93e681751c92f1c7f89921ca046ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ac63b7c0cd8386d208bb5f40511479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a241eeab1ce06f03957ac97622bb9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc073f8fb6a61b6f1362b7b8fc2a3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b9ff5bcc9b12b0504cd5b40f6d12682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab928673e30c838cd693c1ff00353a2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b44ba01244ed5ae4833f5b4388f7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0d7f14ef088f4d5024bb24a4f8e3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6d966c8dbfea62840c1c66fb7dcb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e5a8a91693083aaa7419efa309cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16013132ae8308886981f9c86427df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33038c2548f626764b355b8f1f57844489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052967639c6718712afa7caea6d2422e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a026aa967fefd8587ea7caf7306e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa77e987617e6ec271b7edd8fbae2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b689e1fbd2beb4f576a532807bc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260387c4f1fdeef4a707a2b47e4cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a833041de0cc588a6cdd57db41b5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f2a8c806bad1839df3b944761b5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c7f95d10426fd1f39f72708b4042d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7d57cf3b6ea4cca1cd18c43e24cfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6a9d5eb53b5cd9fa1e24874b7c75b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b1342170dd63637124e09a1bf068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5febc67436a8e04fdf3bb9d7a6e55f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b02a73bbc2f3c0f257587bae419ba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45833b61d4dcc549ceb22b1d2c690d78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc3fa4fc2eb402a32d2ab9a393dfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056693734616a9b9d58071048e211f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477421c69cc5cf55f6d1920a25154bba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe0ee7fd5217bccc05d7487a63cde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dd3fa9cefd062d3e89aa326993cb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923b2987cdbad19c7a28f5afb3ab74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cca19266020082e97388aeaeb8517b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf2576c7e4bf2de2175efde237817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ba73876bf310cf6d24958ed853d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e794796db6a1a8c3b95ee96108e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ad53559e017b142d937346efbba7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c538bec2ce51af89a6ecc3beafc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d941a08a51a54353907cf75444f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f14e7f5c0315e8e53e2b4162c991c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf528386f517176aa10bf4152fc29354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2bff0c4569d32db461e3ceaeff800119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adad9b80664507a3e9be0006dd0668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad985fe9c3d3ceb3f9b650f9f77420f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504934aa46a54394fc3a2ae69d96bd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27157555870c4350549d6f9e89caa6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff6b49fe69cda256676ab4ef472af3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b01322a15ff608f6abe5ab380888125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bb0c5ff43beded334ebf1d883c9a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228d5df6bdd72a8e998cb6ddbd0e0d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2831389d898c692c499e707eee016128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae3577a4ec8f80a8dfd60830de7e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62449b4182eb4a386fb422a92f872a6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464d42c7b1a970def2f730242a47487131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce60657013575c896efbe2223e0e38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894f6da3b1d423ad9365ffc67b81ed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c70f84a78988fb655e03536d42e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214e84ff1f8de4bee7d557789c7c9ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b89b83dc93011d259c5668933e4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f73fc29e4602c4967f81b22e4781137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0bc8c987428f5be93333e8c865b05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209804ee2869ad4cca536ba0b30156f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811473dd2924b680ff1fbf70beea0f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e85cf4b4d54982a908b2ac6266f9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7166c49cd7e6c16b512b60d31ab5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a6d54fda9611b44b4edf4bc5853e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbfb88c453cb4ef632a9fc2a777d0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380e2ef4db274426c5b62858ae4ac54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0603e7f17042c5769a117c3e1ce887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fbcdda156a6beb9d62f2ba8b57600147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0323cb3a48a6e6b2bf5ddd682183f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095af4c9b0c439812c27dda97c69ad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b8812c66f511dfeede2428b6a162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4269053cf71d97882c40e5c275412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74b097f2a07ebd15fea62a098013a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef5af29b334ce16d8090f91757187b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c52bc6424c9c7faf49fc76dd9673154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617cdda0ec363ccbd6dda26cbb46ba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e4cfbe51d6bc0eca0b67e3e03732156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346595d56eae60fefaef48f4dbbba3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef3eafa0f0f26755c8b0b4acedf1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e595d4a03a4f6736113a5bd661ae49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e941168f7d140919451176b8abffcd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ee7d530e15b349502e7e1cb11ce9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9597d73fd719897eb5e8a87690d1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32096bad6661a33a12d53503e3db8308163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c9195444f5a464d51c2d452dff84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa25faf9fff2a6dc4c02c6f8801f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeebbb17acc93087fd99a7c51419d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec13144039aeca7bf9b76964aa752167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5201f8b3da49e5a2e889c0303656c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf34288074cc3148f9193545c44d272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a961889a81889f1d71fa550f19db5c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f8c73772eec04a28dd16e6fc206a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd66e19065fc1c4ee07b7bde1cf70c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3713198b3c461d7b3c04f6299a182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f220b40ff749cf2e0893e01b9d746ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f55a97559174263c24bafdc79e66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e5164b97dc72adaa3ab1f7eeb751176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c2dc47d1e090214ed4b78d4a54d8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99734eec946ba59164890c699c1e991e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3340aa27c07b4fb44a1753360c591179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eedb329ddcc455566bbb97cb84a3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b1fac9fecbe84ca87d2e1480dc8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d3bb56991928519a5f12ffd4cce42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674286dbf8140fd50502b18150dc43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c25f94c8ee063b7663d155beb1d0f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397f7c055fe0b0e92d45ba24d8c12f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed0c2d0a1ca83611acbd83ecba28ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b40cbfb5ed1172d7c5507007482145187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4deeffd5397845cc502b77b272066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7237b06d0eb00a62d337c0bf2e684189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf07c20971e77d292121201b9d49bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89003ea1f1cec714c7a8efb8fbb1d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7abb16db861301ae774cc9d8f1fefb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e830d29065beca9a6592c15908328193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc208221b395b0dfff6a9c0a4df630194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f557021d50b87d8e44b0c7d3b3f4d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddd71e452a30ebb5c1854336bd3c2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd619f120e5758897bc1c1d32ce0ecb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074ecce5ec4fc49640e9b71ae34afb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54452f4616a3b59f908c1517f368240199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fca3300bdf1f0134bb31eb55384483200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394581c4e9d604536ac3883eddfd24a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1572fb24fcac2c18e42b21c211009202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5dcf554b4ad7228eb4c4dd09b3226203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c58e3f714d73cf58c211f5cc88dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c46981a596312f36e5da48ce1202a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9200c9c79d0309bd0ebac7208b4a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fd43047f3119e2339595bd8a9eacb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5b56d1c597dbb79ebfa2ac725a2d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aefe95e8b1748d9f2352c6f70da191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e57cb17ad4abbe4dae849b64a289e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9ce0423da30e96b6d145a124ea97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68528f4b58e10a4d3f19c4f43601e22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70fac8f0ac428ca1bb47e628726396213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066e7596f20a319d86df0e16a82db0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60646a08320ec1337724134abd63be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6f61b04c36f27cd3e9b1132100a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e310c5fd991bf4141c74d91b393e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb2ecb1ad63707c88fb1ad9baeca35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c7a3f03f75d7e701fbe712652788219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64d1f9ba245ec8fb9969d9f726a1ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f14d108fee13daa7a6ece0220c648221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df0d25b1d7f0454efcd1a79046b86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba99e7c1254b723d5f751c1a92b55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fff630d9ba61b5e3d9f75daa9e480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ea9a1145e7ee3941347a393dfd28c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c0fe1cc65b7fbd8e48f6fd0557b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f7c63667ebccedfbfa2d47b7ad45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d8cf89e7a57826cfc5ef4178ee156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bba706c80292cd661836e2ea0a34d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059acc2e04164af189be1b6c88ce684230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02111cbb76baf9878a0954c9462537231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab94a1a58ce8d091c71a8c7f0abff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919543feb8f5d4eedae940693ec7d59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fed8d6d41e714f8aee7a063f74cb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d9cf0c12cc514d74d4e043ce12d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94f6b68cbe929f135dff7597c27d08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4ac45a306a245f785d822b1cff90f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe110aee5b26055e21843c0dbdc78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4d513579e4f4d4006cbcd201832a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde30897e99d3d6bf80698ef941b1fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f626d97ed4b9a2aa37d2eeedc149241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be8460f3bf67eb0ebaab1fe66c22e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bbe3d1e5416eb2237ad8115d19e6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf8bb688f5888e1f03b515b70ca3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4213a4ddafbb981829d44f057a2f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f9e814d74f102ada3b49cce8685df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f054760a9c630da84c156502d9a485247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91b92dcc0a77243f3feb22ac91e8d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbdb5e3cbb66aaee8aecf8b68a0667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906ae5f76bf2109ddba583cdf3e76d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3434dcc5f222537305f4dfa3cd10c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6b6e34e60df8b0f914350f0335b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268a8b4c85bc67aa97cac333bab3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc69dbdb722e461e66e155d3a5f01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996dea8abe50d4b4fbd4b1c997afbaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e659b2b975f68eca52d3ef51a1825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf00c279ff0dcf6a39658b12c6eaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ae1a84e98008c1f7f020b97acc36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4df8ff19b7f941ffa7dca793df6d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd8931a9d3b856952a0abc3d8b144260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d5ec83705527831331211972b73c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432c0179b813349a1dd530d91f4e8bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aaad23ae7dc5c91e0b4f93a343c5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44d4b8857d8ea63be07123eb074d7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67929e8b8294123c2e2afeff544d02e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283dbeb7c2d95ec0fedbe0d4845d88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc44005716bd7bf963a72431f6d55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fd11f6abb118151c3bdba7f9ac55b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43c734a201541a523db86d5abc2da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c313a510f4411fa7232d9f7c5264270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182550546194179b0c8327193d9e6c46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c91f0fa738078d2652596ea4010d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0ea99f8bc30640a18e0c4875c83ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9620af7244bb970188e40b4df55ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4620bf73dc9eb9692c8eb93b5c3345b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17748c6ed7adde45ec7c57fbd1385fdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda693923312bd4cca67ff676300cc03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349993b567ed6c622156b9e1ec957ab0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c05b31a064325e4d2920c5cd3d6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14206a345655c150064e352943496b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b492a4f93be5b4bd81faa0801ed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c71bcb22ce63f6e89b50894164ea94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f631d6a95a52542e57bf7d37b29e3c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8a287d9fc25038ccb6efe614e376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566550e35b78edca51a7e50346a923ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab4ffd7cfd3a144546baedb58dffb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d685de15d785db275331012444883287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46331f6b1f49790e1dc00274f9b482288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171890408a3161a246dabe273108b26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8613e4bca72cd1c0ba83a0fac905290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98e63561a334e9cce095933431b37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af703918879159fc417204d7c5880292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507cb4117d0ee907abd2a314d3fc4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958108f34b291cc5e8469174888bbde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbe677ac0219731066f8745e11bc82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8c90291ad8d85827a782c4126abca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c764b62367b79a028c812a99a5b6dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ae5227fbed286727fb72b13441b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da306dcb6a3ce457192cea09eb70184c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5da52a910d48e5731a46957fe6915300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ab3fc6bc0dbbfe24c725929239e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9248fa20405a2fb84f384f1e6f4df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae89ad40ec3c1e22c24922866bf869303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4de68a10d58aaebf93f271811ae6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345691b00cb8e02666a8925406cfd791305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bc9fa3d4d7d6d43aecdaa1ef7fc25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407addd79303422addb28cbf5c0ea87f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ff4dea88444ab85aa44950de1d76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c2798ab59d4ea37cb0d790da20077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b782597bcedb0235304335534d853f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751b1e74976b5bfd84917798c27814b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03346260db2b671933caf8bc0fa18281312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc419b0e7ac25fd873202790446baa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63afa24b92a2e87d916df74732df7cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07f80487f5a04fbc64b3ff05b80b06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1638f22b0b68350d5937b00970b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6730521a3a445c3693762f0fb86938317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8be39169c29fe5e0dbfbd882c0d27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56218772ea00896876179fe58dbf917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55181b1df7e624e92fb71886a3d069320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748969d8a6ea7214974a2312c45b611321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb7673520942667a5769e6d425bd89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db047cb077d8ece3ce56da8b6bfd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0254a2e817c261e123f3ae973d0d0c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518671f31c76961bfaa7636c6ed669325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ca9f5efe00366c96a9a2c1ee486bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b652dc973baa22407072839069324a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c1316abe233234600f11c5b3a02a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf992aa4a9d7efca2d57b48e708d0955329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2a90902b7644243812be08d8b9d2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f77467d72946bf6b13af04cf10eb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cae6b721a6913b46b84a358186430332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605164240f5663d4fc88ad682dbbf673333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5eec2f8f9afd2c95f0b6bf8851f9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564002587d9f2060e8b1f082421b6aad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d8b7a4ffe69e59e2163670c2b61e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d4eb2d560b107c48dca22fdf518c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e3330571a1a9cbbad01b768ed11e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260152a85f40280ee4415b1bf732a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6313dcae447e53d27cdd9255af1447340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4cc35f940dc8450fc649f325c76b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf990b1e853083260fa6c3a9769589b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd106c378446559a4d7c903fd83ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2725367df1ef5bc94c2b7f52f491172344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283cfe88a0c1e17527cc7ab81936e7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999beb396cd13c169543d380f564aa5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1efd2b999334b5ff67fce1719f68c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b13256bb1d6fd9ac8e89a000df90d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c429b7083820d67176a98776d879ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665435048e51e1179bb139a408214ecf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bac5b7b6156ba1d9e03ef4e8af3c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f8a6071e4fbcddaf46597deb9521352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959d19ccb408b44c24b7bb4641626be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4775e514fc84c9c5df35aa24e568038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe29ffc192cba0035e88598261985ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb64840db038f8348a4c69b9c49419356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417560e900525cb6cfa670419d37b5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ef2fd192ad36377af50e072a0363358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38638423822376774d0301d208d0cc92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cae19af1243cf5fad63b6057c6b4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf8f5616ab5fd73f0973471edb7ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7de314a575b2898bc7b56fef5246362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b121c47e5cc2638a7e5d587dffb5c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a7ea63a8e9e72f5a07af5f8b1469364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93588faf21d8ecec6e2cca410b7cad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ecfb79a7a4e0db5dfac6bfcff5873366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be883989304758384e2d3f044b90485367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1ada7dcfeba7204ff0597928c44f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e1b76dad50064e844ba11ada9e62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c5c28313a080280fb5cd89b29095b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ea10c9b1ed54b992ddc4c5dee7ae0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f489f624f7b5b1f22b155ad4aa111f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c10cb0ce39fa62f5d052180377ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e82800d66de7741889fb3e1188eb91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660b2d063f850986eebcac9d02a97f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f62391f2b18fee88989dff27ca19e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49fa4ef83a2c670f2812ba4ac8fb9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55866d28482bf845bb0583d4b182961a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18a0fb5081caafcba2dbd5a9ed2917379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94c2f677300f407e9a3234d45a78d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0003c75d896073fe53232278e04ed1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b987ae53290d3935282bf8c16f779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b6a2f4ebdea9b3e0c8588557c3eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d65b52178867cfb3c6af229b90cb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d1b4370e4da6e9ae028bb411cf98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f92f5a1cb0c9d7f3694391a1ad997386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630078a17126147fa30e2d3ce7bb500c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d8f3db43953a82aaa184fd4d375ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f16c4b90053b62d1270514fabfba8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f42f8a378d6ac99e4ec1850b67a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11936b8e3fcacca58100e4dc68274a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2b15eef6a702f2743095947b89da4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4265fb0ba8d5e5784883fe755ec048393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0aaf6e1333620b828b9caaae61520394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7673fcec62ddfa2a677dc4c585ea67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baef59178f1fb9fee19850747aed5d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749473c8ea9423b2e257f909ca5c572397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda51119790693fcb08dce83fc3e32f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f2337b953cc9f845f1993bb853cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d0b891ff46559aa0df29db33558b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de8ec3e5d18c0b7a7eff76208da88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df25bbf6825cdc8af9083e4e567f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961fb0e136ba32dafe8f2ab9cefaf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1b7a0ecdc11417b7b43a72b5bf432404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ac3757ab6c88332b9210cb09ee929405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e61b8eb370234deb07da2add64671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01d5117abc641f7fa57e8b4ca64d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa6be8e95f477126f9357f7d100aff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f969e9352370137651cd9359beeec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b43f3eda38e0972131311a394f2fa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91763f75c39755aa9f547de4356cc675411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61750e9b248ed790c8d08b78f607b92a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce11060633bde54af3759e1a1ebc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d0ee7605c5c8d8ea2f84834d9d958414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2077e9ea95bcc6d2c5cd5b520863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f10453566acd7b05dd8f91c2d4317416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a7754c3553e952cb1fe7282df0cd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d818d053e1acd3d3e795130f5d72b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0d16fbae68ed3dac9ecaca7bb5f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6f6056cfaa3e9e8f1dffeacabacf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa20b95f197807cc47a2a51c732fdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b845f5ef3afc0766d2796cf6ea30c40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c749b81d1a024ccca9ad402b829e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524d75caff2395893dc06500c1961f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c65e50215e4ad00f1eab80bb137b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9af95af7c2ef095cfaa21bce8cac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a20baa7a5c7c55883f8a87e668d2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2c0272e328574ce3289453b35ea7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166631d63c5622400a3bb949d20d5c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843f3e1ed6b3e805445127f56add13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86711fb9a5521d3f6ca21b1205b3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba81186d2c8ed790faab14e515c0d53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145209fa6806231bf277680299cf3af0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b21ffe091fdb061ccbb70be1d5526434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eab1e156cbbbf40586ca47abf0be2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8bbdd39fc462bf03d36318b59f00c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc7316a8b5f402c66b568c6085671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdec2c0d0d4c30ec4dcf3204287df4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170db86b6fc81c6ceaf887682c6c1c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3742207f592d023e673969dabc4f6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd70c809ff3beb66ab0cb2c6573e7b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f39fd05b3ca9bbe2a3cab09c75dc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10811877dda56d5f957e53875966f7cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce74ff492d2c926dd565c43bea9792444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defa4274ab363938800556fa9566462445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0d249df2ff50d1ad005cfcabe61d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b638125eedf7d06727d4376df00b7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c515ac3f799d9fe04cf5db12f140c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f19ef8fa0cdeabac91e5bc8bd211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3c49a7b1dea55faaa057c73e3faf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c681a5d5d719c1be3a75ca61f1fc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac0abe41577c49f7ebb7f651649c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82c106a23f8a13ce8170a6fd6b446453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f24548c50e2d6383b0d930282b002454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24af32c2ffab5cfacd8985a16e5a4a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce849af5684a2324a0d016d67cbc17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fcbb6bc8ba9ea56c37b295fa4e22e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460a5ecca8752b3e40d94eedfb1ec0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09161d35ee4f25b88a73af39e44e37b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24619129c686f0c3c01c4fbc4f04caa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed837d0e0d7e2786f03c6f8f3ca1dfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103123aa7b30c8c5865b7582c0be82e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062e5ec0cabb9dc3f4de5f360941129463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68cdff6263dff7f83306cbd5326fe0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631834be334c8153f3c9887d74450de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e9a9e8e8a5112e7e64f4807975b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cd0fe928626b04e1f0f26477d909467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ab2093dac719f2106cdafa2aab3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b350d823be08a8f9cb948b56108c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e315cd51c1e67c8bcd026775e0da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e660e8cd214ae1cb0d6aeff7dfb99da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af648dbe1346f56055d5420845eca88f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66d253ec7166c26e32181018345992473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f51e13fea5ab1e96faa8ea4abcb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053adeb9f51f3a6d93aada96bcbecab1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec0e0c66780c97d1a3df2072d416f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bafffb4f944d8322c384d1f083dd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace45862b72f1ca51212ea937632bc9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554f662edf52c4bc675922aee48a95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09639d7867ca3e27bcb12a98fab9f6c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95acb80f14c2569f4928647ec07571481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdddc5c736ba9b283095e68f4319477482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c30ff23f3b0d4c636c34e7b564402d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd06cb697fb4eacf7752837e56582484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ab3b761972f52b2bf08b889dd322485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9e42586e57f335e01efb2f18bf6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c4cc568672e5d01d09126cda52ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644829995f0ad5769171e63af3c62cd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690b699645be54b50e82410d1ff64e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbec50cd773159d1d07debf3c54ee9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b42720f4932933d4f7b2310847ef32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfde632ffa7f4e2a233c43659e5a78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03968b83d1812398d52cd752c01db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f6cfd433513881858e79c14b38ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537333974946768215ed9de8cf2e6b4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de55c5f2aac70f78bde4841c446e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bf04cc9c7f3722a5de0c7ef35e949497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb16704be66ea099a62cf4f05a816b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a823b2e7130a329f7018f88a924219499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06ea40823fb76a15bdbc593336865500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b6fe29038e4d77402d277f458fa04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227b10786709c5a363ebcc0eb473d69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67082a60a76385afa31fcc853124a722503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d537e816a65408e892d70f8ed6497a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed0af2946aa496aafefb782b6e3f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b43eebf2ecd708f0238f8ff276319506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b472f4fbefe1c739eb2528d1d7f2668507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea674b9d51c314041beff4d4d32845d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a7d73735f551e9cd366499d51f0e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88297919c63e9d52398ac057e20c6faf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3e7d334e9656f06c6565e502e5e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a7d2492c1a72cb4f37526fcd5aac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3233b25d684fff24de86ee0c71eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94459623768a4d2d18e6dd7cd32c57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19e9b1661b0db8188e6fc3bdd89c31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27729ac2277f47081b622bf5ee3696516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756725354b0169a04d5d5301f2e1157b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116efab66f3bd8d891281e3acbdef4b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a745e6029d4a2056b7c5a9f0537826519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f7ff6d89e3b6c6315b51768cb6b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a3d4e41a6965884bf5f29209bf3f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b457b086fc73284f0dc486e02f706e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934383eaea1916d90026f70a46229f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85136d2daa937946c0a5541a2bd31b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378afcecaada78fe9171a470a33b100525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9bde516e8cc4d7d577f7951f43056526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2700cb377a02737f991f1c8dbfcbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a0b17d19f1c55b748b09834a346b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286407ef3551f2b0dc845198d740410529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dbb1c23f798a1621aa995b7b91c08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b17db7c37d9015f40af9f5709fe42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6ed7a816dbb5a7dbb263b3a9106e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6f85206356e368a40bc6d2ca120d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47cbb32627018e6e44d56ddd0ab6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675cc500fc00ccef974a3208281cc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053bad53c9b3ce8392e539e8521210e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2a0f289bfd65f7834e710f3132a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908716d67a74e0e2bbb14a4edfc5897e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ce757e098adb38055445b3e3dc25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c34d90aef2de76ecbc9930ae2d3a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe004186189e8c3974c3685dadca71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254263750375e5e2a04ca1fbf37ed2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf60f6a0aa3c792d60c56e49664180543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe942d4940783c512e58b223e8fcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea6c1fe5f36966efd14525c6da78a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f4255bb6a9303c3ada85366bda6da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4135cb982cc307f8909426bcc778234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33286865b67f833a5cb3252a945935e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312153c8cdfcfeed1dc6124d0aaf96b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a51cac1439025bfb862298e23ace8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218f9adff359dbb4433ea1ed795506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db3baa8c40bc92ddeaa37d603be23a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e72df6f2c2dc82d229dd4f6b2d73c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e388148712a8c74d63c1c18ee58b15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666d8d244bfafdea88714d2f3f44784555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d988e52c76756d9e113b83dd66f42d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7832d1034d8337bc59a26a9963bf84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf2c1c6a49fb7cf99b5e2358015b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786cf04c7173d283a54b95dfb40677c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35271f3626cc5f3fb51e40818a8ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d420fd4cf1bc04d70b3e4057c74265561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af13155771d5f672cc9b78af33ab8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c85a3fc57284a46fba35540e09e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca2a718606b0b9396a6d356f56914564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a496629b4e5bade0268c3d21091d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475daca76e90406209d0f60dd2bc5cb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f37b06b85ac82198fc0a7a073032567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067274bd7abe2ccec0cce92948ae6496568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1fe10392cabb1fc8d2bd1b570eecb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5c3f8a132d7f23f985544c979e7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a17982702aa4e1dda8b7beb986031571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3caf09972f71bd47f10235cfef879572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c815f85433a073908cf0b331ce5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f3724c553764b4d38f24ca0424f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34551b67df3696caba62ce737dbf6fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a48397c11a557a04416c28bd9af90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168a7b52a9bd17e8e9411ebbe8c23ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c1337e401c79afd5ee4faee4e6a50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c3f2553515bd508822a1c398859a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7374efcdb922400ba83fecd66055ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4a33aff63b31b5690653ca81c1a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53643445f57c37dc9bff36ee05632e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc58dce5b80861736fb4bb6a12c2a18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03d20e31f13ab4b1e57c7c77647ed5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3807b38e2fd55fb327012c3bb4852e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8280c9ec6df8d3cbcff560e3d28b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84741cdb18548d437a54bca4c82e9d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1899295f948edbc406660a21c3ce2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c314e27555d122a0e819584c24b42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0529e74e997dba75a7bf77c764cd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2217ed7f0f3bd466afce18b6daf221591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01b6a93ac8cf7b27300ddbf37b7fa6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f75b628804bedeb03b61c5489a29d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e2828783c98ebc751eada1ea30c5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329cd3b4287086283b3de1e0fffffb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153633279c506ca4d171950168464a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7de6edafb75a45ad6504f965a9ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333ee3ce419a0a52487627df3ae1e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17149b06ed696653471a2933977cd5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3c3b89f0e571613b2292e65f3a8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fd3786d10c13544177ff250909acc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1a0e4b9318c9cf10fa66664a778ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663328d5d64ca278d85272d2ae2d83f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f597642556a9609ca50d0105b91e2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636120e7ed18949cc0a2140830ebaa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7f3094a4507d40cca170d38d4d97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b550e3d2c527420c60a4971bd0e47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61472dde8c2d5eda796cc8f74b047d74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4e453dfa56130084c4a28066c503609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b4eab8196888f448c4a6e8f5f7dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd6a3c92f53c60a77dee42280cb165611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb23f43638a9d492ff532e0977107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d717d49f2f0a8922df389fafe7574613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d3784583874f6c07b3ba00a5efe7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5371722c874fa2d26bde64a7345b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee3b7b13234b81e6c8a57a0eee144616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528280f87eb0d3fd3c281a5061bc06c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc8acb4789600455c8b8e4b3e9d5d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514da88edbd40b22409248a228ed258619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c6835a8e4da3074a319858e89a6f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a008539827a9cde080b79ec37994621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc345d229a134dc10780bab2ad63114622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4afa07703741161afda2995d8ba6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1d752838abe53d8d00085e1bbea4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f94967548d62a13563e1e54f3f14d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43b5189796a7e5953f342431d48a71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e7948e97e3f18b583e5527483c89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9f67b4ff9c858244eb964e2b5ed1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563aecafdb82a8f3ae3caf1b57026dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104caafa7a9ccc38b44fc1e4622af530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec070ee78f2b8514e84b7c048ead765631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311253fa60bb502ce195a3af91dad2d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba440d70759a7cfce2010a76d382e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a60a2100730b1ca46598e2f8882a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6ff5f914ec39562c388822dfa5641635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a741a72a2fbaae297da441142fcf8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1e216fc208313707b2c96bfc53225637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d353ec2bea8fba4ae96c2e8cbda5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a394f4ece22336eb4fe3340632bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a4ee7da05272fcfdef37b0f5366e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331494a3377d90707bc7929514d04b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ffa015a5240049de33b227bfa607642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0205dfb1faafa534d6e6ba24f1d7ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dec826797eede2b66f9245fedb624644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b594dfaf7249c42263c14cb33a465bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38126e34ac5ec3d7ccf95cab0b76fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f23f6f65aae1a48c6391889bfd359647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662b3904728c7a7b1bdfe4d44a400d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a2be230b74acbbfb873b8624f7d63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a4ffae2a49e9d37a498cea660986d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a448666afc169b440f0fb1b6af1da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185cb494af1c752d84aa87aa0cc01dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b6ce2e495027a31ea57c733a4df0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a7b2fe4a6db1e960c207796612729654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c5afdc1940b21540cdef951812a07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dee601e3e9112cc82bcc498077d956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08851a01bb6e1ea68b2ecbdd0d60972657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6039dbf6f726f4a08da995753183658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990733a5f7f99ea5db77d1e0b8fff01e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2c3927755fff16d6905708b2814ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba699e043e52c862935c139a957b67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a283e460ec1a7d031456b2dfabb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd222999df2c37a522cc44869b1ecb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a830afabbd074510454fdea6c8bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480d9f01c8925c3dc64a2015a4a4c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2b787f052a3d7a65e48ea08cb6d92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a29c8258596c9704d90b6e40c431667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86138903089ae1dfe1b387ecbe47d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17dc46beaa22c85252f57fc0c695e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dee6e99b111cdd20df68304bc041a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368737667b6d42295977e5fa91f15e88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc6f0fa6d26cca120214647f42cba4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3106eacaef794a846699e586c31ab6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0357ef057142f42965f4558d94bcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522805d5e367ddf5901908079ce55cfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbb0e075ad2c04ca6d4333560c3cca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a4ee0d634ccf5441d9ccb419bf9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b98c0b67b3cd177c212ae1049150a7678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>