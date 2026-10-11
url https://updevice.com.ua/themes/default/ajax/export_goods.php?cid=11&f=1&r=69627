--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7734c22e217cbf3355fdaa921067021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c15cb9cf2a729e17aa1857fad2d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a971dfc34b0574407e1e0c562e77f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc19adaf1faacc0ef32ceffc8b00994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158fe1824af2be70e52f0920075ce05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9bf0de183c0a2736029701e017a926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe225c6dd79d9319c358ed731004267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad01252deb4c3e9c6eac19f9ecb0ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc6dc0e768fb14e5532a694bbf53d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d15fa6cdf375655191446822176a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353455cec77a80827291fd0ad9a68cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e875a7c4a3f168bb05a2c611490d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1234de5a10ca59a3d5e26b461dca913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cbc89792316adafd90530e4481d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3db70203556fa68b77a8ce2f6f3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e2884dc3b83f6704690982c8493e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d105d118f396b652b85fc14819c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dd598aa5bddde60c7866d6a73b24118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e32dbda76b7f29b382c1d7f026e75119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c6876f30593f39114a238fce152a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f550e89abdf8258f1145c7406b535921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a9088e98e9d3abd714bc81961a03522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fc246344ba9f7d9900b716b86fbe823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d29413cbf2908ad784061564b94fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f851fea9b00c067e63a042f923c5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a23e044073c912c276dd25b4b54b1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a3fa1640554f53287edf77f0c984e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af793b0bfe0c4c9f09d46b6b3bb68da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8a15203abc86920a806d823615f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13965460a9e776bababc907589607c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e2ece2ad4180fe0eb179d5c162c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9707be791e46b7e0f97b19df5d5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32067cb984531dd1604c1e1b81cc463733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d39a596b5540a7746b6473343aabb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a843e6b37707f64fb77e363efdf4f2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aafb578066fda38a30bcdb55929da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53692a80e6dcf2f3d72e31dd0b71f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8774d7c49b0757967f98324b3a74138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bc79d5f3ff4cf4bd3b328adb10a7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c61d9ee15adae0c459362de3aa568f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a62310b7dc7a6ad37607534585eff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cfdaf012990c4565f56ae30bafb8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e7e6052eec7174a7dbf32407fe2ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa7f6771083d04d7ed3e1ea2857b5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59947857066fac91faef78129b2a9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8333e5b8381cd51a7792520e98cff846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8e8ec0ef544e6009944fbdec30a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803855c168b3dfeae5eb185b56abaeed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17080df8bfa74f3e4ce325a716cf649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ad1d88999b6dc4f14efaf89ba46750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7aff340cb0e92887a04e0a79db2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f5dcb79acf4e3d321518c7fb0bcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab676a6faaf829ce4217d3df3317e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b37e03ccb3c4cdc5f4843024c45654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3836374bfd919e6e76aff47d4f4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2630fa24ee4b8f2fc71aaf9139dc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca3754c16114e9cbb9ed9217193ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b4b40054c498a1c7572a3fca721e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8adba97719570635d3e9eca90cdff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e25dede9f319b3dd7c9aa7dea34660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c57569a1b372ce46b0721243fae6ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed21fc55bd70c4bba9fc52d25b1467d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730774f10b7d642aaadb5489de9bfa2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecabd38fb194de0e4e515a72efa617d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4f32e4e291295660820fbc85dcc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328671d6beab369f9bc9f12a44bb8e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc36c18da559aedf61fa2ecaf059067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c797ccbb3e5853630e68257ff31b4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd60259f3d7397dd8608d9f004149369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b04869b2f4f35528bcfa47b7ede6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501050adfeb756f0a7f366c5abb6fdbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455d906b97f3ec836c689bab7aa3ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b863f1225b60209e8af5f1c485db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e2ccb891d32e029980b3125bb35e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7624756e295e0e17ce53d32b0a9aec575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea25a6c73c4d5922fedbc2e73ba04b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda2364f3c11da501d26b546c0cd6cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1c74b7e2529e1cab1460deebe54ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875d483f236d79779b0d67aa902d3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e5968e21e060cebb697eee635b0de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900f93fb43f6e2af584b3bb1d633bdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144fc564132bdef7c0a0c416c2611282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab23142b19ceb8ba66e7f71b117b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a149865609f53e9065f6d59e647a43084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23c5d0b1d89d92258ba6f8b66ff88985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826180a125977162a47c7932d60a88e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4a718323831d1a136fbb5fe8057a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5008c3592be5922b579d36da1ad73088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b17e1a97f8a0460487d208e1869989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e6595b422b33825495f7a39e11a5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5f845142f3249956c6bee742acd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb21c9b94ded8d45123ba34f33636e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e20f140ab667d3c3d3ffb9c39b026c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4684e257e75c3db0e3a42eb84ca8f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813a5003ea7d63b821c615184064c1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f33a514c15941c819f43a1b34a79f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f6e72e662652878b7d2b075cb6ff097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e42fbaf8f88029829838c288bfe6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd035f1d8cf57359a58a72898393999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea640bf96d14232655d955b35f96e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb08fa1dcab8516fa15df01f487b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c66125f3c6ff7c77e6e7aa1006cebe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546bf873628812f27d33264eebfef6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a2ac2808fe82734af34e9cd53812b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b09fe43d1082b5d7e30d7fc120abd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7629e1151af56659fe8028ee594fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbce31acb1a2881057a7d5ff225b7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815212d569fc2a40875d832038e00fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05a259604a7408b66986f0e522502109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0466be6a4c706cf4e5c214ed95f9368110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e70791c7a131839d4f3de68b064a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a91779430a7e12fb0ca28dc5818ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fe6d40008d1d656cba2e7dac06cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035362c8df6232646f4c951bea85e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b34898cec267e69cba6eba1e9b02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b1f36714cf846764b5a38f8194980116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d42697029a26446de13125c4f9df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37713122ff363666208e450041615118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10431cfcd0704900bc482c5e7b634e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896085ee58a80cb52a4e51203e3eb5b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a921983865419b758b2a1bcb194b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b46121eb385944cdb7d84c16a3b23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df143abd2d9f652c538f0b90352ae4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f1f05c2644aaf01df552e91d7cf68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5874773aa8e6718c859e4bd0b78f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f91ad8b6e748aaf1733874bcd1be8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf213c8eb61f976d594ca52f10881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51573091ad238249a12ae833f7f0891128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9e00645d7e3087c00b88330ce0ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a893f16fa285702c4d1cf7900df13ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fac6ad856f2e2f8247fad5508f94e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b267c33e713842748a4dc62e3ebcac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3825d3261137cb25d3f8e204e8d13c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510f3611ea555412de90d070e20247134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a58a396fccaf3496e30570c237c43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4c3d548a26c3829cc89882a440fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce96a17b6f6a64125e2b58435fc9659137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44fdc20ad79b4582b07b493026af3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b360dc99cc6ea97bb387fe175ae1b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7398140e0162c8e3f98717babf6fe6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be790927f35011073a163563734601141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b730da92366bb98435764b27d830142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6115687ab0968bd797ce607e7e64b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb181692fabd951fe9faadffabc9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e9257b14396d4605f12379e7055a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d287dbb14a73e077a28aaad069fc741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613984ea713be9458c1aedc57e1fb4b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e12f031d4f615b9b022062cec58e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62df6749c5b3b7dd88d844f8b660bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89643897f93c21ebe4700b0c5b69a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564a74fcfb3e50b403dc324d9cee37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c332f1fe42238cb38fc34a78ac3979d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e737fd9b016f2a53c726928e59e0fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f0195237d7e72fb3ecec87589472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67c2e5c9b6a8bdae3f9019551e297155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c147050b7b6d966a5917f634132af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073f2f079aa80d1c544514fc145adf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffe83f67bdb28dce0487d7233131d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2307c6456569fc7705e7ec12ea7fe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1ea7554438d00e297d29a91789c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcac99a74daa23739649d506bc113f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a68ecc9ea8e5817b914cd5f8d8cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b55d076148f1cb868b56ca46faf9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135a7521251df6eb230a57705d39b8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eceb76c643318f74e8b9194cdd937f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b79bc8a4ffac62f131724fcb3a7c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcda65ad509408ceaad16cb52e7677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfdc065d08e0aab8655a37875d303d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37208ff366fa7bb4a7b29a2ed24d0219169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759a504854b83d671d983b6e8150a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077dd29c038dad60d7b1d9a3d40275171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ed00ea4d559c90f8de3dae278bea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a22be5c0654957fb17ef2d57f2558173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fedf51031029ce5092dd3672379f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78f616ff306c7d42801af775f95e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee957ec4f54dba427e376807a3dca6ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f34555f34196f0da888d08f21e480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40499597c1b8b068fdeb81f2ab596ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70ff78b2cc131347fa3fc904c669c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe5f42cb641814b9d510d9f9405e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e4e692d271fdaecaee4f97e4a8e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac81fef5edc79229bee04b0067d69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96694c2de1b8610ec90e378e028908183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7527b85119dc6b18052148c8834f68c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8568028aa9b3e642491bec6a4dda22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d44b9c295ff5f6e6a74cb72280ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ce6fc7bb83323eb176d647d5370a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b35e292ba1059946cf52a5d52e216188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874b7c6df8e7b34afbd3f431ddf50f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c00131aaa48c71e13e2654b9ffc44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149763de1e6ad02d464894d3fcc3d814191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a531300ed94919520ebc94ff1129a4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3208c422a1a1f43630b18bef662b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8db08443c62492adc97f4e3664b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685bd73657f579682384749eb4c5bd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8962490cbe3211fa04bd5e39a506221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f085a056f6bb63832c10efac08b196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067afb4661f774fd79eb18614c489ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ec63ddd7bd6fe696d305bb68d454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24e01bf2c8b2ffbb709bc36a94534200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a5b225a22d7f723db07bed3dff334201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02589b3384bcb7f0cf7b1eccfedc6dc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a814b48f80eab380fd166ca8f9168f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc26a3aabde7744389a66af25911ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bdd05b8460dde798f620027f5a68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b5ea928c032a20570ceca69337854206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986496eda1c283c90bf21f044b66980207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1a1941c45fcdec78e7762141233f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ca3345d13faacf4c5b47544ea753209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592216704afc5d23d918c245e88023d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9562f983d126958e212320d259197211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1580cf3f4fec7eb1d6411d45604869212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3d552622aa7f23f930f57d731b01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5651b54dcb82cf26476970fb425eafc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae9734d94c74594df432b99e7e0208215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9016fd345445f3fd12b2f17a2c6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50969a21944eb1eb8e874d13e3f2ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd0b68e6e581b153790cd81d3a9a56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f159ce524f5455252ac81f0b4e13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533484922ec2d0699f9f0d9b9e931b81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bd8c45db64ca6356b54a2b4e0164221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a37ccabaf41096bacac22e6cf042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d852a66c4964fb743760ee3daf96ed3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9539a8ca8698fd5998d7209957968a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924c2ad4b3e34d9e449e943a3ccd654225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b4f78bc3798f0f5e5de7d22cdd582226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b499531c9ac3f6a528207eb6b3ff41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150814e08d28c79bfa2df99ca186c19e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d20e1a53a1ea6d9ea77d6b10c2c6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4d196c3ae5ac5a0faf1085bc8cc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fc18f8f52c9a373ce25dc699f7ce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474219aa7ae63e0f56a2e27dbead9fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68403ff598af8f1bacda3cb244ab41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952dd29bf5d5b815c11900caac80a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8ffab3761b831e41bd4197eb1150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e24532ee303e52e186e40e5dc8191236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056f99ef72a07b875b515e309f2283237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42b54ac0ed94189294ddd72021659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344ede6d784c9288191cb1998c98433239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728b29301e5ef1e4e99658a1b893ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5cec06dd308b6d56e4649cc583e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24da6c1dd5344b33e4926746ba68344242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a37385be903fc4c5e49a51ebd378a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c7c3ce3c591318c76091ebcc4736244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b248aca0c14c1e4e75db3ee31a49d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6710b0d5343f5589dec422af936b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076208830a4f66f39fcfe7ca2aea5a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54731362c346dc6030c57ff8de3c7b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555df7a49c840df7580ebc2f623435249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fdd2833f9e2885ecb9b41c4221f68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be1d16e0938b4a47b4c18d54ed0e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6adaaf995352f06e747b3834cbad7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1d39c310106c3aac57d094304e81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6ffc8794efead2665ff1f40fe4c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88ebef054b6a9ef02c69e9efa2c08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877d768e281559f1d256f6919c7329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da90e342a3eec43dc4b1b6c80b22f53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c94655f952075c018aaf445ce4383258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e37651b4c5c1dfae67dc76d1249b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef611c8ba3752a35d1975be9685cfb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf94ab3943b57ff9b1d911adb0413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c3e54f6bd3d87ec2e33839c8832a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252031d771870b6b328640997e445f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a716da9cfcfa2d91a1a0991736c590264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5252799eb3291f3975dae401446721f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366069db8b903d7f13b033cd6e7f509b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f448c87bd1f3cecc0ffff8c3c67f2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1281a2455bbd6e7ea054f7f56e601268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff06e4366def60c9e3166bc1f639ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04ab78d4783a1031a9e6696c8e738270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ecb50bb890b5b05e5986f45c540b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aca3f71e5ed41e93583968b916924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffc864ad4b2a1ddc78dc9294216f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247f991e34ecf8c6ea0f0ccd58f7d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea66111253a221617d69ac15816ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaa59052fe1974df69288d1b127241276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be287671cd122034e0d6df5cce0d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2b5301216678a81182c6fce0b0c4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca635990aeb4d523bc3972681325a5f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa329f09fdfb0fcbc3b755a74cb0be8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e52f77c6834113737c895d1f5fa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cadd4d5fb57d25f532a47c18c81f10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be61329128e6b44c20d9fb675ac318d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bcbd1564900236156b36f4e093a74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5c14f62691aa0f1ba54511c83836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63edb346b8ff19725a13e0c5aa8da8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c691fdab77c621e4ac132d7ec55d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4d91d4eea0631e66d9d033b5c836288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47c260088f71d63fb2a63a08337217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995092f82b00e5e1ba21a903caeb7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98cbbe5df790267087f25b7aee940f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f1b251afe1b218cca6b2026f9ff35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fc35be9e3f657a7de7caf7eb3ab70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8890aa0efc6a0cf55c723a71f55aab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d93d0d31ba5c5a37fe9fc775df9e82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca522cf7ab7f30cac05b87dc0309a0b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f1c44c20ad65ef4a69b25932699f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12351adb75a76232fea0e6f2e09d46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafd18391ea9fd9ee2ac1557705b6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a094af9a595dfb5d5cf986ae6f838300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c7209dae6a1fe0ab097ee8fc555c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183e396c4c11c4ff6788b8e93bf4ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983cb4f72cf5241c6803d00a86a94d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d92d147fb50d5f89681e816267fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278427f54296a488228931bce26550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1ec46c7df8d55bc1554ef4098caf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d3ff807064a8665d8cacd112814b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fc7893ec0ff9ef3bedac4e74c172a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83455379c57c7fa95d76b1683657883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d323cf160fcf2e9daa8568ca1c2bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c87f0b72e79096f0eb7d4cba0b0d44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d43b66f0c04615b9516d5000fd410e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03765a68d8f026fe1231ad8cb39f888313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9166e69b31747e647ec99c0e707980314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf662892b91ea071a589f549774c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dac11ec2fc712dfd9fa1ea2d20942316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf33f487c8b039fd754797b539101c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a46080d4c3c0d8bea1088ceda43c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa345788648cf8372cbaa5e882f2f7fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af01a94eae992c79fa3ca8a244ee9ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c248ac92b4be85a76217f8fe1ba6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6adc66d980aeaa873ba6a9e4ebd0ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7b87a07474f7285e7ed23a2e47cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c71bdb75101bbfe16bbdd74237eee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8ba17d8eedee98e2e4dea1c80bdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd835e96338592f834d337229aa8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6388f167e0c62f0c7ed9900d5fe44c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bad50bb3076a163e763b219629a1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c82ac4cdb3960277c6904dd94a042329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9992b8641ce54b69994a27e34c13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d7e022a1efc157111b53cff620a2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad7f3cf79676c0a8c4a2b9ddc8c56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f76767dee3756242a41c9d0014def333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590e1d35bff9c74a21097fa0ef60817334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60330ee97d89e03fb150b66dbe6994c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9ec5d6abe1d402007e2703eec279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b5eaef216e642352f33ba383c10e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b6a60aac19d84449f0041a79c404a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7722a631c4dbab4bef79ae873fe58a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea234052169188434cbea46a02dea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf27a7de4462358f016c1a39bf8a02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ddccb63649cbb15ec9a58f0f9dcd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aacf2622a41f8d36cae23192e9fe09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087baff5c3495cd3ee9fbf4c0c58a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff20fab7f5c56cb827192fb3610440345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e50765102bdd9bc099d0e4d6f3a89d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1fbcffd646a43458d29e0ac7adeb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076386d64d034e5875866da85a76a229348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf3698fec83221c055c62a7f6524a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac86eea0f21c844787c454bf0532d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b03e2d86d76646cc90f76f01b945351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c1677b9ed64262f30221f07043a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc268ce1788212ba0a695124a30c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbf9284731a0fe7784d0c88c4ff671354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd3856a1f2cda9c28ea9681b08c69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eaae462a00137b6e8825ba65ddbd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c9cad492d86ba03578b3d5cd8d354357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5592ac945590f581589143b15b44dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f688285ef2aa7e23ad242e6a7e2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958dc88b9ecf8f5fe515d84fd3637eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e3aa73225fa0dcb1fb7fd309eb08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ba4210fb20db3a4dd2ae860f395b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551433046047495060015f196d6b793363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19604d924b479391f23102aef9e35f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3bf5b6b6d5f85241ac9e41f406260365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b990c932c454a45f643f529a489f246366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7f40729b010662b4768f58cae184367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b896bf0b35f93e58a24aaeb9978583368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5797bb99853338287adb28d6d63c77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e947b9262eb08bd2582016f67d75de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c16250ad4f9baa7b7297bc08361ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b673ef4717185a9b79bd0cee5e0de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19397f17af82b30e7abd92a1a04cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19caf2487899fb023196a7159fb33a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e76ed0ea4731447f2ad4a3fa99ca21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbff00d43f536f62d13bab28ca9e70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da8d397d72e9820f23e1f12087dc53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e99f2d919546803097264f483cfe3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76614148a875cbf2935aafb1facd78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e3e8750c0347765ccfa3140fd116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a71f478b134bb542f249525f7eed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e22dc774eb02bcd9787c45a96908382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf70c928286b9b159753dd53c5ff87c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc3477239ec3bbfb1f430aa16129a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d275edfbe6d9536c5162a1ca86e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71cccd38d2c0380c6addb2bbedb2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b48363230fe80211bc623c1c44bc1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f10026b16825434c90a3d1dedd11f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801211aca2c0776a90198f4db1d85b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1e22818939865a826eabf7ae0479390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601e2307fd12b85c2c6b9fb94dc3dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4ee39bba737fd5b1888989c7a664d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ee9dbfb5e490c84585d9a644f750393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2cb4b0a8aac39c65b344b9f9b0f7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa74e1647e91a65e19c978f9f3a30c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f98538d69d966507040a28c74816396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399543a72fdf5a1849986c3ae925d77d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18594556262d462fc8ff6e63b3d143a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9382a70d376178a6b62133f5091fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170281e76b8fa1aba978297e42b52e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c26badf275463b0ac8fd0d918f0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc265c0fcbf63c760feba0edd7e8e807402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508a2e8387230e372ed63e1d2f5a52f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3b68b217c830f41264b069a96730a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797727a88066084b0c826a849df4775405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab673d9744039401d04313b480758c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89e1aa46c4ff904e7d65fa3725385407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b9176e45a9f2353d15169d1bae05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032a2e88f8838af48bc341e47559d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e2c574bb0207e0551a26c9a0ad226410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0c03ce4ace963e1870350bb933f08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440422c73eaef28e0df1044a3da5fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5546ca63cf0f9f239065d675e52949413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e2b497ce9c26504620fe0e65e3014414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309ae206c88b8c461bca3db4bf9b37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ef26755b53ab505919700aa2569b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8887bfb3a96e004235624e10f7e20f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88525eb5d960dfa1c8e50955418dd2eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f76cb196d6ecfe47e1ebc710f03d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c31a69c979cc470acb7365c7e644420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb664d1a009d5462c724b68d0c30a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320a569a32517ff9a5aa6973a99dfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c93ff2716341c74d6c7e10e3539b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c4d265002191b5413ca54b2cbfba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed53226ec1581eaa736849358d30fb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a1c9f068882f543a326d868ed1db9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853729dca0ac711c4f7bb46dadc0ff8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e1139a2963e5649e924f8167e99e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538119a31af6af285098f802d137564429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde989e18631c45413779af5e09d1ff4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa143e475c612a9cc4596c5900e9b8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3013c2bb2b66aafc66c2ef1f143b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c7e412d561281d9a0962d6786cee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ba3685e6bac2867cfc5f1c70efc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24650ce9bebdb7711f28035a2ad8f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d902d5abaa2b4b4351fbe471845a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9586644290c3c3aa9196879fe66b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e079522dd12173630058e2022cf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6771496f58ccbc059ee3fa8cdc73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb3f763187fc6be4d50739e2f6cc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f14d58e81c84a4d63dab666981df2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0ab9821fc69e8070dbf751c7bd937442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2018d53bc8abf611bc3d84ddb1135443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae136ccfbe4487496c213ccfe686d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194877259010bef61f84b82e631893445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0894fa454ac1bb01ce99fe4f59d1c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7c694e531661b2b26a75571f2a21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a5bbc8ec08ca3cf9ea8e8e76503af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776d1551ab0a55c23eb965da2f72e19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ed5dbc09c011193e06effdbd34b36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8554299b62080bac5cb166e91e8179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d3c77ef7e5a6e2d27f70a042d57a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce23e6bbeb03b228806725c8e39582453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186eef1f1e2654f740236c9895afef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1005f5710435a63e62bb291e26887c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea0fcce263da98d068693e7ce73cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b487aab730b20ccbc1270cd0e1fd1df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaccb3766fd85d5037330d85a10d4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a62f21050209e35260b87ad8ed587e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6c2ce4aa910a7e31c810340f104c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c296ab49210545d411b2af637f1c42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a51d623e7fe24cd7794e96e5d18043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95813aad2d8788eef1e155d9cb56bc83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd0d0642521ab04aa284e0ea2138e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d156754e34ee3b75881a40852559f61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51697f884837c584e4bfed78b513ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295e699601d6d5bf41f48c86c0613e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8469bfbfc7e7c62fea27e25905886c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d174494f14dbfbc7a17b03ba94f40cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedcbc6bd868a40a6a3b85b60cb1500470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41572ce5a8f55d665d2cf3d242f2fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0970ac6b5f823baf7fff7d15374453472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315354cf88a47f5cc4b134c52fea1bbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f7b05671ba21b9678511fcf9ea3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44716099b2ab43c27ac582dfeb3cf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e20e006bca3abe3fc8e3f1d4749c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632925c238229d7e688b6cf2aee0e62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51818ae617ecc770cee49b2d513f85a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf8c5dd963e9b8919908441a14e165479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb2824a7fcc002b5ba2908850a9061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf601f9fe7030c27c6cd672f82b18c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f828d7b37947cb010b766ee140d915482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6483e0c5f59659db892d22610d0882483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9a7adaad9a5b1f9aab97fcdd1fb0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7ea4878431783fb8c3e4049157ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ec6d7cf7122ecdfb7e792d9ff45e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9babd5d7b8eec3df13e9b3d4e8fded487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d15d63af6309e3fa118a89f6654a1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afadc865f00748e0947bd3208401d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab3bf20181ef5631bd147b559d9762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca62e3cb91473e22faede3a09cfc0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8802784db6d888528897f1bec831ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67067f17c90ec53a2de617a128c96b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb715793a9f836dd49304e6deb2ccf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eab3fadc72bc9598fe4dee6d2a246495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947935d86309083a728264875f74709496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d13f70af3a7898026b81aa823f2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da4c1c8a7d988e766d9134cc0a27d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc7e5e3f8f4c64649f401d6aff7365499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4e7b9310d0ab8daf1432604b4c507500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacfc297e399690e777de10fb0e8ebd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd658f729fda80c5b6029cdbfe89ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7fe5813343ddaf4a044b61843983503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38545a4140edb74637fb85c76c2dd729504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a9884fbe0816ef27bc53c814895a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2330df162784a62a81f7820c3b993c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52077b1dde82e4537f2ccd43c23dfaa5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65e9d4e6198b73b6f16fb25b8764b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9b245e071b1d4f3c5b1b2e9ee5db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed2a350480c072e0df415ad4a7a910510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796831261b7db474a9f11eb9510f4d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9025bce1da501f31793bc30a167a0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aaa2b594fdf315678167d5fa07a2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60fab4bcc391af4f8a54e103d9f0de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f9690e1586bbb3578ea6fbe4ffe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa1dcdf89e9a11ee9c159959f61c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6f158a4784282fc7b86424426d17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb78dd8f126005d119a0b658e443fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60368f60190b8fd46c4382e201b734c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b3502c5eb27bfa509ef3d3ee90f55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8e5f8dcb6224df7661bb010caf13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e90db48c5ffbc450f05c9aca303e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e75e342b96d3b79383fbfab593b8e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b535ede2b252e0182defb120018da72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afaa4c157133bd2493e3f2d0926b39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb4a82253cf2a971b2d082dab10b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5613c3277d7769f1000b33624fa400527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fcf7b808c9b2949d314de323fa77a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ff3c07344091124c3299f1b7a5b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d298b064f6cfae92e8d65e7e1ef55c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d2e9c9ccd39ec27ead52d4e381528531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e62afd8afb25003c2fa944a8a2d4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be783708b51e7546a3d8dfc1f3438d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0273f4351eb2433eec88bb4f12fb790534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387299a8e471018b53ffcceeedead74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b65d84ffa9315014f505c121ca3d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644aeaab97a5085ecba8e5689fb7742537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf640bbbf2b1a485765df073ecf5662538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd226f3a55a397b4353828d1a5bf6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcbb2cd0136645b00652fef40b588d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf381846f2da22ee482f141c406350541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b606d6c960218cd29024be3f68e58e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fe03b74d68ef39422adbd5cd4da4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf1943e7fe306abe06c6b790f7f164544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa82cbd7d5d633cdb2ba507d4bb41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1489c772f8ffc0552aa079c2c9b21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e14d6e810cee6fc8c63cb94400d9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe6d0538d66be5e7fbfe6f166e477548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777665be5531c9b860624094014de5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f7304b43a21438201b26d9053183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9092cb3abddeab77ff3d2846e1776ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede560a71965741422f1546df5af6cd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eafa1abade66eb6089c079dbf22cab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceda156d6b0a8091c180f5fa7431365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb703840a1902ba23fc31ea10553ec8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f4e1d30b5b9ffd905452ce1b154f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a2aa5f4cb6d456922499c296cadf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa18809772547fc14109aa7882f05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2915ca5aca6b1b7014dc167f3dafd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe03f4ada251be425ab00fc2d73828560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ebb7d0410a298898be0834318fc18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f0257acede5fc1934dee4ecc608c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547849dbb9260affeac821269d4158ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3477b603e07971ab70be1a53989352f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6d39c58ecd832310cd4829bb7371565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1864467b5438d19abf84b5f55da23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab74b537a9eccd4a13fe7484a0c75d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe61df22f9bef18214d79c6fd5ebe4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa817afafe1aa11390b385e9ab4696569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637680d7b4b128739036cc1ce2aa9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc1b518de19aa6981e34837972b9d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cf19463f72be79e130549a2ecf48b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572f8f17b0ccfc5c0a8eaef47f7e06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785db633b2167f7744b31cfdd59cbea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e99ebff2be2a4e0731cd07c8c27e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465c450e990c33dce603e7ce6b1c5b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d205be3280ba1dde4c381af86ba59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e51464f191704a8841329f1be464578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce2666dc62d380fbcce9ee8ac92473579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2f406d4961495ff253590a03528a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4eec4f5545e885ca9a1ab282b5f0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d5734d89e28d0ad0abdc02d8ff8ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44743618691d9cafd804195408c67d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86343c9b19d1abfe83bcd6eed3db33b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c181bed9b90af16d6c1a124c4841b01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066665640a74f0863acefad310d2d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca24ec6e743a1f80357b5d89a3f8bde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede152ee81243adea9ade8ddd3880e44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066e605924e5e3cac4b2ff1a3a843be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f4c0260897b6756c1828c80ad24ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a75283ada07253e5ba246fb31fa1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17602b0ef4cf3e048e9ebf15f46d946f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aa716f981418d13bfe0bc4ca48f2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f39294cc8c902ba09986078df02191594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfdf49420226c3ae8656b23992a007595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0897c59d33ff947e07218965899b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ce497396d2666da393c29cbe6c09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c211badd7258100c11f2e5cad344598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b3694d45dfa919accd36f43d25139599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8435f322a261a082770fc1694e89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02f47750f059edeef97cc8dab1a94f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf4358292dc82989ca0c44ecc0b3fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efe662e77576cbc3d89c8fef3fc9bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc530edbdad2855533088ec842d20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8656127c38047da18b5f6dd08ac852605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26476a2455f96958e68c055a0edb3c6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92b7ba2e68a50ecabee7884f160ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29817c26af17889a81d9d1ede89a0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d140d9bc1139d94bb2e5f089df671609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa072d65f36906b4c9b36fe698189a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9236b7c634cb92fbca859a6e401a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30d689ca39de5b8e929f6b686af70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37853b85f5cbabf55bd0c143c81e1caf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc33048987e13b7cc2413d884b8a489614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b9170d899112aeac35bf6e752780615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886aef4a5d154597b1a703a39533ba2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfcb04ba0b2d8ef5c5ef2961860d94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba6703fd10d9a1a9b32138a3af46a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f515833db86c3465a42510b907bd19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a0a2a71c0f50c21cce24d04ab7022620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7350e3d458bba5d15717e2bd61d592f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537414375b3c8f05092a87408a6a27f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630f660d1e11851b25c6f5a543c1b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e448c25399796cd870fe82746ad7ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ea069f722168e63ffbc48c0f48d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5462fc9bcb75279b4dacb6022cdc16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec463a387a7a58bcc52877789492e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf1bfd5ec99d1d51ad52e35e69b0a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d2d8c650a3e228cb54dcf7feb2fa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534969548794459552c0cbecca53cafd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4341ff6b033051dcd5e4992c79f410631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8eb6bc27423ffbfe52ace09d3b9e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3829d6caf04b814f6723445b61a08d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca4a9c0679e779ad02e31eb5cf758634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce79a8e9cf31db298a9aad1acd4650a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334317ba3e7268a1b08a841d105780e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41633370af72eb7c45797def5f28cfc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c767a88ce031e4abe226805959bf61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca3bc06a52bbc07ca9b1908bc620dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d53dfce22f2ad7b019f133ee63ea8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e183da26d861e17ae9fed31c5032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83592b68051743eae439f2bc23f4f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d4f702ae78950e6abef40530a9d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104222215ba1ce36057164c13aaa2cf4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebb4ad3f8ecf1189f5f10e1ba9e803645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb444991c847e73c9bd39519d71cf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e4b18484ae829597b8971f71df02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1c6a4ab55aafe55b2060a5c3239cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65b3158bd9267f20352c1dcba4ccbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249a7f5e990fe12d1a33f1bae66b23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dfcc2039a3794e71fa5fa120ebd3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbf97f687d5a161f5c1f4c1fc25634652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aee622af034782f13b1743b3129293653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6aa133b174ebce67d6d5d3edac581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d5d6d7720bd0f5f2865994383df4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499ef1ac1f7381b11c9c5dfa0fbb90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27086cae9932310a96998dac6c32e4fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d538f88a18bfb35c97b905ec108e6aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19493b8cb9e741ed3a13c95d1527a31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf63b81f333c04f67f7635def50413d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a84adce5ca2b2eab1ad02e1d4826661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cd125b89cda9e214e3bfd2005473662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db108f8fd85059fcb91526505787a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1575510ba2ff82c9db48e77237f58e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfafe595b4deb738036b588834b524a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b1148b394db1a071f21e62b108de2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2bc400d165b10756532c73a2bb3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2185c6f1f78e7b5ddba2963ffc7ccd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8425c7121f65968125f5f8238fc25c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1aa9511cbb033e71aae3a5495e5ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46765d3e5070f8a3b7b63db4ac89cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e62ebc78fbf4b51845af59855ea1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33359f23f4ec307d21e6e17ce64f18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769bb822ba769ae82cc10295c32096f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae94c27f06c0ffa58f096fdcc397e17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ea997d53fe1a8ff508549bb3fcba4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c3d853c287f8d477eb95e7c03e62d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a77f91229f2bdd5f42863d3dd9420678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d28fe4ded08be4a87846762222a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602fb8ab28104c61a84b21a7fe498ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d4db968dbbd4e893c9afdcada1e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a82cf21b3ba52ff5592a10639d04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02e157bb67c260a4905805f7bb2fa4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb815d46eee21fecc67139de1feef6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659bd9eecf81d1c25bdfb1b84e8afe6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c3e9c3aca2e38101b5dad800e8adc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db260ccfca2cf506756953164924394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc9289ddb156de8a69560260be9ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58ad234517f521e05f079b502aaa72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a0e1b657d6a68195e0ce8e5eaca1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22422d86c94931e2dc914c80daf1b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df82e20d83039976c6e9b4f4f3f9953692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25733e2b96a0fb7c7b3be2cc5536dee3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa2315e1736cda1f30c31b5d1daae0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a727b9506e34c9c0580c0a524194c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3983753a992af38649653d2abd325c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966632d24af6c7dc800563c6a0938e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b0d51e9fde8346b73e43c826f080698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a4dd937f437a5bb70495837c0d03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9fcf0064aa0150bfee3f176be5603700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0fb9856ae0396be99edb4d57ba50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af747414131e12ec7b3d77ec49a5ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b459ff12e4980619a9ad881a32d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa205a1fb318a334b0d25e7ad511f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0e02dff0b345ed2508ed3fa00e46705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38bf0c4c25a6b59130938c2ebf3310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6200e58e3bd3c5bb1072cb3b2aea56b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f592ebed08a504eac27ccb32b8ce11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d90f07e0c16658ffdb7d7e3b5c9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f957c677a3876e297cec6f2d8a8ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a397ee43faf9bc83e328f02cca6333711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c5fae5bbaae3d110a72c9cba784b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38a4510e7db63c930989ecb3b7ae49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8271268672ebda5b5934e99996295f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27b07b3cc0b77ccbd35b549329a7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe2d3a4f62b3f9157273ef6ff2cb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a90ebf5bb00f0bfe1a2ab22c70ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734334be375448cec3bacfc9cc0100b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa723a57695066edee6cb40ce4391719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9493fc83d41911a1b48d6c89f7f0021720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed278472bd3d16362c300b316788d1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd1546c2559760930da8514efeeb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ae866eddc48b3b8bb2d7f25882ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebfa3ee1cb04221f64d0e88b5bde89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe33d02db7fdfee80c6743f93fba80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4992ce14be93f5f4c3d441224ab41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63053f434335970af7c3b867bdf4aa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c19da9e190e4e95edd3025b03c710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6c1ea1e7e0a325bc4b97a7f45a39d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de1b5512a4e54cfc1c4c72a8a96c5730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb9a637f901250c21c83e502605121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0af996dc8ac67e00c552319c7e2a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf63de6462f3175693c28873b31a233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7580d6ea2ad8cb8c96a88dd568e634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82b7e19ed1cf7f05a30aeb2eea13a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a520f4fd6dce51fc791fd10d4a62c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f7932291bbe2c90a3b2c0f17099507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0dbef6bb728ffc077d177eaae2378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b32483f81f4280b4e9d48968a56a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9932b70d64e9aded71dd4d767298e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecea270b45ad47f566449cd4fcda6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf667c01810fa2f164f089aa1fd03a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1b7c70e8186114a6519656208c8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4babd524b31480caa42e2dc43a06b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace080256ff6803cee58d29ba6c35815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735423e20e40b6fedd8983161265334816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff70b21d2d82ec7c85fdc57e6bebcfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b19d9262fcffc7589dfd8fcc65d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949eb85ba60bc81e803af029c413d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b339b783da5d95317b5d22588fd5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8510b54dc52598f9da46fc936bcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bc963f93b4cdc65e3e074cb3b9da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0813f9b44cadb676349831fa4256423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b9aedca947de6fefeec628536b0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f9fc2dc827ee7d6f00ad9fe37e4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e162be9d1d19e44ef1737fb869a9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fdac6e73779c519758dab2160962d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7302d63bbd4cc78f857096950d904f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a751bca4e1da63331b1f01a43d7e9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ae2bef4da54c99e692f29c49567430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4475c44c080af6765ec95ccd507a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4ae6766bc1f797d11a69f5498eafe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ec86d7e71a62f0c2648e57e5c70f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb04649c0ac20cee5e4a90d272009f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a79f00453351e44288752a22d4c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24df8cdad599399a3c74c5e662236336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895658b8635723c96593b9c1a8b979937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f153cf15632d32b5e94a06ec00807838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9f28bf7826327d638b254266ae2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e43cc0bc61ebecf9602292e7ee24940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627273749807deb407512dc0fe2d0b5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7bf9f4263802ec2cb81809b4bf06b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d6090f67e3b0aef63dc745476f6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7aa046046ded5c862f7042c1b70844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf4821da83a431d57b081c299f64f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1d1b3de3b7cdd62fdd66284f9cce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88ef88a975d7e8f47de871cde054b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c25398931bd81259e6cd0aefbfb12148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce973bfc038be329184877b62beeb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a841570d099b2e3bfaa15641d1a367750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad228aaf4224bb46277dda5014e81051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec5a9b6821a43a0c6a15ca6af018cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254afb45a0ae0f5eff7456f3b1e92253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f970afee74db49fe055ed424b22f7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d436c8b683bdd947215179b3cc3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6058c7a819856c073d17c29986b3e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fff64d8bd99ef6a8746f34268923957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5df90ee1d26c09c2e7ecb65bca30958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a6ad597592f09d42134fbbb5a110d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa320b70ec9506f4ca7bd847295ea1b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aab07d35f734ec9914b9520e2d29361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007532a4d68e280694df56ca6f82e3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820dc8f3edb439ec55ec9075a5138e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cfcab2989aaadcd18fa2069d835d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a340743413d30e0c5053e7921f49c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e54154d1a7ce4c0ad95a110e4674a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718434a538bc0d6cf8de0f417006f1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cd674b62c71a1d8efcea95fb5ea5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa7877e7c0eeef6c10773bcb7ec1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e32a90c9bffa576afae627293608170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94775ac1d3ad63c81824ecc237cc586c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b64412eff8abf799d6f0aa83779a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd936c69e1d780710a6b35ff3b05c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e563d802d222541a1903ecd97f2f9d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166152948da24bfd006895666b718f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375906879dd5db5a51fa0008965ef1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459d178f47a32632405078e5a08f6c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb104237b20ca64c2c9ecefd54df27978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa07935b8988ea29bba57602b71d92979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d015f96f76b9d3989d7da40208ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27b7b63c30e75319ec13d47b7c5de081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78855069e88947465fa017c612ce1d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce2833eac569c2a44bcda83337c4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0cf46feb0d80849dcf7217b80a1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b33776d248f44e1fd2949d604ff2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae16b9a0c6d3f3aa9ea5b72f68c4f2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4d115753d9964b4e7cafc999234d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21d28b81704a1e76c4754f4181f70288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a24af2260ed100fe70f5f15c474b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75612590e6853dfa66c600f4fdcd6e3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aff1d140e516bbd3805e0a1a0a69a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dea83bf4e01e19b204b4fddda5f87b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da09c26f54aaedb680319d23a48f6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc7c85ef0ce5f379a365e5fe137cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328258a91732bb69eba94d8ab60b28c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f6fcbc2f315b4fbbab0c9a0c8210996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2ab0ac963fa568abf1b15f618c3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48243e79ff2242410f5adaba648f346298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b3259e4ff0a01ee29c0262327a3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2906b7980fb904e689bade4e8147ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193e1f607888350b0b39ea128ccc834101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d986c86183127327e0d936740b75e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fb93ddf105ae306b2d78dcd93694f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09991a51eb20ac54d6b7ec508139b8e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80db3fb0190e4b27a6b3b1984d2945d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e93970b015683303d7714ca885bbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd7b958fdc38ef5c62b19d7d7a71ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b8ac63e1f34bf6c896ec7cc579ad6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eb14d29d4253c9f50210368b5afd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cdc55ee4c489cc45a2554b6eba82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0eee3833b104c5223a4de02b527f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ce9d49057b318c43c941ef39153e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad839169ef31d307060e59199e7b7f61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa883e4ed6e0b6c4ac7a96b8caa025114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbca2d9fc2ed41db18b743361a3fea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187ccb1ffe200b2e0f54cab4f365c42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ee5925525da31ce3bde3de4ae492117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc769e663a26cceec26f70a66c442118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cbe075bc837b6d5a2c7b70009aa90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1711462d2f4a25d10edabf18a4082d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de049ad8d2fe67e28eb3b437e3a393121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1c2428c51d0d5755ca9de35ac96d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070084a77bced26ed221636bbd409c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4adeef497298594233b7856ad6a339124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a7f45bb1bee4e2437a19f2c85f23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c852cefdf61ac230c7a37e7dc2afa6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd096bc91daa5b867867b23750190b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6b77b77e4b0a4662fdf774b7078fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95d4ca59afa3093bff1f1dc930b0dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e1f393d0fd5b2ec04e5ab39de879130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194cf6c61d66251501e7ec9b0773d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d7fd289514a29230ee2825e74298132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fee0b29165ff6c69e9ce4330e79a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80aca3d2ad7eae8f0968775fa8d40f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3813917c410db39aad224fa658d5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a9f3dec5b9002e7869242418c7902136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394fd8ac87717f5bfba288f3562ed86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0929bca613957a3ebaf94fb20298e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19deb3bbc04bd1cc898f1929db064b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7b25eef33ab3e8fd7599272a96d9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb49541f755c8ac9a8e674792d8454141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9078f1d20386d8f3d77835ee5be6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82bc55eaa5a55964d92423f3f8a8f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d982166e97c612733d5f9439707a826144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780304f46ef40384cca2a532456871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b9bf2384e6970facc7c874136d96f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929864fed5b12a449b2fb6f89b1d96bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2a253aec37cd0c4cb0c739067e5cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d68c209ffb97c2e7b7a32a65e379f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b918e0f861a0ba4ee09f6fdb3a651150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9ebce5b4970228ee8a86654482c30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7f29b589acab18efa484c2c190f73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3a759cb5b7d302c733ecab0f151c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e83e9dd9069121a612f0dbb1d73bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f5fd9513c0edb531cafd16fc89115155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf8c9f4c94cc421b2fc4c01ab55b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ca4194ca79316d9fb81210c6b0ad9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f2dae83c294e6b6aca37c5707dfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322141880652b2471aee67d28d54e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e6638fafc30fa275f65bf5086da98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e78034e3a47933590bfcc7c99ff3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5002cb14e48eaafe40a3de2687b37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f4cc7d4d43cc423f1b81a051d8e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896b6dcfeee2a8fb4a35c9ce2518b62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031273cc929187000116326ab6ecffb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1ac4d2452b5880258054a082fa42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df11f0dfd70364db453516523c68d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a9272ab6f57c00b2b84c9338df2fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c385e73e876be577841f913a04db8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da508facd07b66d4b484b382e0022d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce6eacf1e65a3eb884fc13488fe2ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174fabde953313a1a11ba180e2997f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b828db8b309089055887553bed8c8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799a1468ed48d9703c3352a8588a27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9d566961f01bda1a852425434ce4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef5c6c110a5973c23ee179094f528d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed379cbf9941450a1e83afbbecc7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf36ac7ca26da5f697f2634d84c9ee0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df78579f2c5df4cb46f7493d7a42d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c8c3c5076df83ce40afac7c08bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250667158f7f62f7e715a5e13512a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acc93770f76745047da8a2737270c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c701f6846b7bf720eebd6e73ebd917183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f78996a058812f64e4ab41d8fcc3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84514240493945b7263e3a73194653e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b7838fecd2b10d1ddbfd42ce3270f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a07666b4d418b64b2614351fe15ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0fae98da1c2dfce5455bb5879a6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046c32560e15c1c6e06e9d338acc7cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f964b5632cda51e04196bc7d0b83f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2151341a28e9a86514f6c68adfce25c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3ac367cc323dfac13e44bab561118192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db104656b1069b0ee447bfb55510a64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39c2fa272ca65d3978aeba15358dd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553bf05fa598cc789a89452794c3555195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdd7366288232628216b9f5442eda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2120f018de1a38c5033bbd820d9027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614b3285040aa9beaa883aeed03a86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75397106a7edeafb2a602eb5d94320f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7639fbced8dbe08d85733e49436463200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac8a946395bb93521880e551ef08c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454658ad3c154f599036c139f057ea4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2ee0c315a484b26fc9d9c885002fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952c6099531c7756946008817add5d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a566b5aeae11d7a0e01e81080a091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183879c9b0ecc39b69a946de8737e0cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804f89c3e29d70406f3f1ebf14025b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632072be75892ee9d39fb5514bd181208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb052a20f04bd76354bba8c96a5e649209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733340f2dbfaf2bf1890017a9cc30165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7ffa720e80002ad159f18a47499d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d6a0a1d29d04f9fedae802dbccac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109816e78849ecad204a2a4ee39ed004213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73028c38ec5f74e1b88c5ffb35cf147a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a091927c5f24088b58d9d5c7ed34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40a569b9155fa3f8f8c741fa985e0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e84a13bbede30bc002d975be45c78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0679434205ba9fbf33aa3e098c6d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ded3c97fdb705346c2ee1ae987f26d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347079d65da56a7c057c144d10b9958e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e097c7b43399488c11f50c1deb63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f4318eb90790dec3ed005396ed47d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fed9d56b66b827332106af7df9310223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61add20b76d761c7dddc8432428ef4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e682bc2cc46d778da042779f0bee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b948e337dedb17a48ab87b921500cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3299cd9fba4cc80fc8e7ce6d7993227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13204236378dc873c678c78f584b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f98bde8c135d2019bb28ef005bf640229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f774d513c6a2cc2fc1f90a30111ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b6d947c1e6629e7f33ae6fdae9d9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4960fb6f7e6c3aaf936ecc9e215ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a551706712940eacfc43df066441233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cef1bd2afefec2d63ebfb9d11bdbe5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe65a54097340b5891d6894d6bbb64a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a5a2e49234f64b26ba383404e323f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec7416327f0a13aa99ea6b491a200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e56a41ae3e24419eb4bb0ccfc959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06291ca502839ca7b4c650444e559b97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f403556641207f7788e33e2c8524240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8671d247a60454d7b816ca57ac8909241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281989891cd782218a6bfbbbe754075242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ca98cd28ad1b97d77900ac679358243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a56e5c7cd930c1e2c60ddd6a2813b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3a81a1de5ff81ad517cc7b5e2c68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad0e0d4a09076707d15557b219335246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199412effe2f259c38c81b4b66d77039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e64a1dfd13380c759fdab166d20e7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b580dbabd5c6b73cada21f857d8783249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16185bacee52d582581b7276d0b13ea8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a951129bcf4b97921f96dcdb98d876251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561190a33f5c738e982e5b513073d1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fb24a33f005974d28911ef4d36104253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49912d609260604d42e61cf656c5e28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec6dbbe2adba57923da11ad4b37fd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f8e9fc9fcff3434216f558faca787256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551687e9caaebb3d98109ebfd87bcbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505900f2f155b349bdc7e78b237d427258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e1102321e4158c505c9d210316378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b74c739e06f552ebeeb9df252068260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eb694c121654d8635affb134dbc4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad68befb50912ca1cc7451bf67344262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e0af29ee21615508193939dc92714263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d5b46bb7037e7c92cb4bebea6062f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a632ab4f072561775bbc925886e5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5224c4c2a0d1350b8967c3a816fae24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afda6bab28638af9c356f2eb9ddd38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502780bca7c525d4e991c2ce0420556268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61ec1ff5ed5e0c4b5d48e34607bf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9343dd11d6d00cfa0eb0cd7653097270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbbe37d504dde10ff9fae8b6a1abed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487323fdecc8baf74e5cb19ad79ab56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c971541e5d8868c6d09b105551ed4a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa63157dd7bc1bb374cd8f59b5b30e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59b77e170303fa7cf12bac0c19f036275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b96812189480542ceef3ac4946c832276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a15323d148de3b6b5682c9ae18e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c724083fe97022b923eb37455f528b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ac3cbe64879c8528039cd6fbdeda4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd07c32f391807db2d94ebec4f12c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f85523bac04531f2f69a7402675333281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a73313aa26fb52e0f94e60873784282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd13d969355f119b96a24ed46b4319283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73777c8cb5a2f4956dd18af1b4e973284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be944ac82f7859dc9b92efa19684de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d1f88caaec0aa53e6566497c7c07e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e307d98907d3a91f3a0eeabdc1d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afe68f17324c569ab9c092cd7c228f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc4019b344db9d487ca63e6fd20d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229292f0e7d86180d200806c07d6b63e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e087b6fc4d20d8c2c7338006444924291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3164f7881172495da4bc736f3fa3f9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd183c0a898c1618ed44e69b2bf91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a29ed7edfb52c27f628dace9b5459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e1dd3af86cbd011daba7802e797e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2c229003a4c4cad748ae65080772296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044ef4fa61b924399175a77d2d9d26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1a9d8cb6f4654d96af020620cc38b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3482d9c4808fa57d24fe703d5edc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de723b8e998b03aa72f45b8c232e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c67dbf03d6f09b5ce872ff12d59dee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7074186f35b6b51155a5ac1b83db46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1840c5d5fafc4fc5a0da1b3410f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41e6bca792ebed379bb6084cd60d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68512cf6481f36f107d2162c8a031be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85029ec3d81e50e547937852b7cbf311306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003336d8fb6957ffd6e1964714b119d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b04fb8f76b64ccee256b4972e922308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb17768ac4cdc7529cc640ba27d14cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc43086b9beee5237eaff4ef40e536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de7928b0b647d12148e257bf833dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d400629ce6b784d5ca64f3c53a1e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214e5ddd3a4e4436fca562dac9a2daf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91f2f62b373052ff4c9929129aa53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e8bd27b2592ef682b2980c30b6ad9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529eca8a1c5471b896f13e6f2a597ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bcee7cd415988f69df0c6c2854d38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a716ee7114e912141f1e29d59e22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd0635fc07a98cd4b7a1644aa1204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80529e5595f047591c58393695e51a02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa029cf6de94fddd0df1ae6627ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6d28510607fbcc28921957dfaf9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447fa08ae48240fb31825ccff0f0e11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af8a8221beadc2fd43410fea84401324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8686684867865f2749d9fe98080b250325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba557bb48dd6760ede4ae6de144e4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4fa355323bce0e99a8076c48056b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6bddaebce5646386b6026a58b62e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab1802103d49694a70d07513d3b2f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18337026335b78f78b9dbe1460d6cbd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e16057546f155ba03d1d09196bcc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6266df0c208c6c0d5103c54a4fabe09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee11b0bb22f62f65622427ea2ad43e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b568dfffa0f608e294f361f9dac64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629a752fb5739b71f8e662f7f94769335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b4601e6b346927d9e1b22527bf23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9272f2012559ee1c82ccaa4ae2d83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e59ff355d7ebbd384afcbc846245338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554273d187951f60483f7b390c468a33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b3ca46c0b16628e6f4a541726e16e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc30225e5777586f8bb28a7d16b148341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9d66c92e075ef7124fe54d540ca7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f58eabe94ea68830750933315da7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975a1d38eb18ded1b8003b89d6d0f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4043d4567c61a5ad626c03947965df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f12cd0adcb3f1073d331daca8356346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5296da0f541c3bb6a79d1ec16eb93d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947016a97cdb9d1e9f7f8cf03954afe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8fb7e4e68858aa5a774de6a24afad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ba2df1ff760e816459259ec42a166350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd637b23d736ec637e41e3e9026a708c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c532d3310e4da2c611cecfeae297a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4442bf816c51666200f649c6203822353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c3843ae4a847c816c302b6ce94d6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17024afda40fca46b82b3e98ae3efe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3ce52b26018ea647cb9bd414b616356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4360ce865c3a3ff764b77d30c41714357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d76d7cb0f8ac73a10a22b947f9f3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a83963e054d1ab91708c4e8a99fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d595861a03b02e4b44f26c094135b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348feadaf650eb6daac5f730830f22a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7ed8024588f5266b14225a51ddad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8b1263d2a4077e30a0abe9bc849e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab8c179127710cd58c3a7c2ba9066c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5afb10e2a8040aba8c944f4d977c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8e904bdb71f600a4edc2903b097c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832f3638f93a2e3d95d4795d7c74cc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0281f037c095007b4bb6f5b23425b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61545febf1986ab66d49096268325369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585136aa9b4bd19302f70bbd188e5c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91fc4de46c1dcb92ce6be19e323c19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd81eb14cade90ccb34e535ce7d5f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5dedd9b8168dbf5aaba7357143aed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb957bddc4431aad360557f843d4cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ed719c4dc0ca01f21dfceaaaad35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae687146ee9bdf02451bc767dde0560376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f039a4434a51dd8001e2e7572efba36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6215591947970fc4d51022e707bd58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd53d8d734a0dfab1d4d13f82bc17a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6189721277a151dbea75197962c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07263ebd52d54bd801fc7275e33db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7954bacf5cf32dcdcbe2f9708c05806382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c36a7a546f8999460241863a3883e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab73a6489cce8e8d9913019480d6e75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcadbdc0957a10711767a7daee96c4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991cf59a22c8d491da5d90a02e58019386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba0de70dd8775fc3926bd7d26f033d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae57aa33555acad60b7d4147517f7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82f25d5c89c0c8710fbda0133f6cfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a305b3c94b327d060de7ba2aa3aabf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed494630e86bc6d122f968dafe8b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434a04eda43fc65dfee1a737af3eaa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b724de4b4a367f2118f1d4729862393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53f1d9cb5f8434662288399a74415394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37011b26dc9e1ac6e414dd6392320a09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9bb0103b431badcb7510d03f71623396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41987060bd58df64b7128db31cade0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256dc48595c54f90c8adbb32d2a660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315f796c4433a35f3314f0aee2232f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d64cb0180ed3c604f9f0e393cd18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8433f66cd257796cbd378b1891559c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477224de6f63e71068f42e2e3e6e088402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca26bc5d39b61d40d76714354051c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce398674aecc9c1ff6b68561412f4169404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904b9ff90b67ffff5c5df8090579535405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d511f3e57ad63bbfdb84b20a666799b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d76647a30fa1bf774c0c835409c010407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0c6bd0b9409ff1a1003224be5ab7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6c6aa64b0e137c5711eed2d7dca9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a3e7c4dd48373da242b73250507e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc66fb20bf0bb8067ca5c6bcce550411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00935342b052e81c078872feaa339412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007b7237610c0b6602c61ed220a553413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe326bec9a6f789f944cd8f2634939414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4e3552024299c69b53f71f788a97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63da32f34437530e9784c40eaabf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa58e56f2884aaae48437b6f96ace5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07156cf3a3d5422af2a22ec30e4b9b6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff38707b14b86f63a061b11be458a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6411124c1fbfcff82c363ade560ec5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe04178f08f35cd96b0f4ddf790806421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16d33b1820d0a7711e83e6facdd32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641d10e1addef0e96246e146a71e15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb559e6ba73ee3df67b1076e57e1814424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f980ab5ce7bf8e9736b13e2d7afa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467091cd7f208821b51168b12666f55f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4d5a0c1f99acc720622b5dda613e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dd7bbde4049c4458faafea01ed068428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047b0566f510fcc21685d6bcdb189b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a413530d036c515fa4bff307c8f14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede99a03669517ad6cc96072ec6e564431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe61aa1345ff915feea89bbc7a225432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11da4409d06da70bd4eba9e3afcc82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd358813b4ed9a63c1b0e1e420144434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75a872b6a1ba3c38594afbf77034e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4831605ce9d7445748d08623e49af5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb631aa13784b03f2eca1fd1be0c847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf67998f32b31ee36f4780734a626e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff5e756bf7bcf004d40b076e45d6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93d1eb6dcad9a558d43cc397af6cea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e06d3537834654d7d27de7c06f49a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9165144a769bc77c46baa6c434c214442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18ad90e679f4a74696baededc59989443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250ca031ac59620c5ea2b69b0ce2753444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8cea22c5ba7a85c09e16af0e78cfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb8d8b6f1376119d8008b0850d7135446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6284dae5c1dc69982eddde2f583db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0549cac988fff0e6babbbfc9dd054448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a0a6edf27032975887aa8aa801bac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a75bb9c3c544b3dd80d17f109bdcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d518073d3617ad7282014f0be910451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919702d82588b031865b6725e75107d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c78768bc73d74bc8f18f57290761d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613811255f4c7627e51ec5bff41b74d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e219375e357b1dd28818e51d541343455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c645ea8f1eada54f55517b4162cf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752183b40ae9518b396dd0079b5cb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def55c5d947b5d20a1824a9ea8112f06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dd19e7587bef9415f859ee07ba3f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313fa9a244b07da2607730106321b57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e8dafbe3c02ad4d410299cc74dc0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a546f58ac2dc4058e78c2fd07083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69251b77e52ff82090fb2e7ab7033463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54d1f9b360a6faec70b7f8aaabc99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abb030e371bf4bad113cfcc42a2f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab0dff27068fc2660deca70007574b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2176a316a0424c4c0451e166eaf127467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e51d8e17f102825e62aea33a4b68a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa19cebb6cbbb1d4c5720fb66c06d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb6dd52ed762528c120d1f0971181470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9d137b919c684d920621eba9e26e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dec1a5ce2d2290cef3df81552b7d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca921f5f04bd99ca09d5fe634c4da2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25962f524cbf544fc32f74d4f8c809f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b4dd5266c56e7b0456f838a1d1e31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c72535168f459600eeb54fc2586514476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7048ad3dcaef37751a1041f9e84e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbb8780cffb567ad4d49cfd09c512f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7ad4382e71b275bd660bcde4ba565479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaf61ea9d852a526edd80c9c6bcd95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2099d221383f9f8852d4f7ad08092f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0b334f818da6ddd5c736f49669f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaf1186d360328e9d9b9b1a1069f27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf794796d2f48efe3964e3309209924484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a44da53f9fd5ddf3271756796d9557485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc4e4127851507fe720c703b05367e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dbade42eef1517e1d78abf3d0a093487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776882f439c16e4163f60c1c1232d9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876848a40ba3f5fc71d57db1bf05bf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1db1e2898f8e33fb898cdf163fa70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ebae81664e788bb7c19bbb5226344491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e598413b0854533f3df46dcf7c00c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12bb60c28a1ee18edca74336ad4081493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016823b5b4b709a74ef4996829fa1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b54acb59e5ee0be0ece9f2d861b14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d03e7e95dea3ae2093bc0158ad565496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2bc280360b0595e6dfa0aef69a18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b27c4525572ccc88599aff3a8a5fbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e5d022fc4ac89b5b74945b1e79ed6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986f5052b8e3eaacee5420fbeb8393500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a694ea630bea49284a8520edefc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe68000cc1e660e8b33f1e78c77cefa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb7da3a0ea837c67cf7d731ac1c33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b79e22d0aabddfdf2b7ec21d4cba10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71a6fcb76ee16bee3febebadaa8359505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a751122ba4efe1491afb28c5e419506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b46ed24e8d87c938ab2552138db5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d136e80639a1d334959d60a55212508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5a7d8de472c4528954db3d53d939509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84fd9a91777d61b3fde498f6508da6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ad5b579c27543f8c362d965ab37a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574008d6e8a3baee68741a3f3ccc1b42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aab71c1f3aa9d4a44398f4e2d15e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0bcf8a9318955a01d7fd6d46e62f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653155637dd52a604ccb0e5b080e4cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0b93100a4e8bc608297a35be20db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0da8b348b07f1099c39ecb0f94aeac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b3dfb051a9f99ba9997fa3f23466518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf90ed4d3904aa7b3118e4e44e331519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6103cb7e70812fd6b65ab2b79bce392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142843c56abb0447d8003955fcfee6a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2c5ac016bc77a3c938b7bcf695902522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c818de09e932a6ddfae5f9a2d59c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32dc1e029d1777b16c0323eabfa6b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910836ba63cbc6445c05b691fd973391525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf76a4a938e6f0283428b466a22fcb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaced7f244ef7e922f32a7b191a34440527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e01474b17f910219554b1aaef56650528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c883d5348dfc8da088dabd8eca7e7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497bf0dbbd287eefe7ea5996832adc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caeea068de8987fdd69b9631ea6457531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcf83d718d9df8951aeea29a60183532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95109aa2cb7a74602f60721bec78aa2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c690240236fb9a4df1155965bb980534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b75868f5b51a738847b0d78f223dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b6c9e74cd21631a9feb3f8b4eb63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a364d6ea8137020ca66dbaf49ba74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e44b54c946df986d85e0899e5e4b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e180f2df9b0f41ef5d4e87e2da0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca14c34d58770d19cc3132b8523fe0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead10e0c5931cf6ef0940bd2f9b30f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656446d047264bb2d207d363071c63b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3b9f6a443b0f6c28f27e2f79c160543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132084754a901438604153c4504ce84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193d1739fd501cb964bd77b2678837c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852708032823752810621bc53c61bed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513613102155b70938409dd90ff8314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb1caed9d9fe76124c64c2c8455bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49364b222f33de9c8692b8f57f569c86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84af20a97c8f20f4cfd88c33eee457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c3ebe1f7ecd16fa5f52b753f49dc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9ad3b009c3b284385006fbb94116552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281f6affa61bceb0cd7e137fa3864a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ab2306aa8826153bc03b9df0ae15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9518a0b34fd7649ffd3817b9d23493555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b47e00b558b6c8deac64a8fcf93e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d491ddeb9b6e4de075c9e1d83ff071557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e36d592bb104613d905276287a317558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ddf4cc8f0088c10455c0922d748f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879649b7c4eee6f2ff408fe4cef8a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c9a7f6bc6b8f7a1a1269cd17ef76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c0f73b073b311349b8c368054829d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9599dfc1caea3a9ed52044e8997e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d47535e3b865396fd093ad195557564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a4230a6dcad75a681131e6032c10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1cd5ebeef996db01b8956392d7389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c8ae8c4ce54397f740045c46eff2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53759af6980bd5e38c02a1c8f36ec6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981ac2f8eaad7cf3216100157902d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c48d356587ac32632abf96abb377e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324818301a95986653441903405665b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c953c2c5894243f4d4f0829360ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e1716c27c7347ea8b27748fa2f690573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77e7f658c1896988dc93de11a8e2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523966bbdd15718152682436c70cd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b22b3b3f0c4d25bf160c43d3424c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367691bcb57437be6621ff31ed305b87577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce5f1be844f6d1e820325b1411858578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3301e400c9aaebf880d4226b7c0ccb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de43881cc47a4800f8a1c810de4e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9502ac679ddf3506ad51f74b509949b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471a4f0a94bd41c8c5d893c218c349582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7de8bd389e15be360d9f99616b3182583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d244d9b7e8433b25f168ae3750aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3337910adad77dc4f596b60842115585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234758282f4211e7a459c3849fc257c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ba674541d45490cf1b9a33224f19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0ca928d50bd7f7f0e9480eb1fd36c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c086bf56071a4512de12d27c28dbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea93b2adc4ac6a3b8d74d0334c6bc40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df842e88047f43f5e79d809051640e6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c084017b8b3dde77cd8b47a7a6d37db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889f21b6efee884dde01ff25df296e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bd62aa69e373a19bb82a045d5b888594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b8b15274399bf2849dcbddae25b14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002e8cea705b3e0fa10a86cb172cd2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd76c3a302bd3ced80fcbb84ca4e09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c319919d2bbc2dae3cdba47068fae8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0291c34bc767963ebd506f6158da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9e0280e2bf402c1bafaa6d8ba9a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a5da1e0fe250ddb4da84dbef8924601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb03ec625f5c2ed67f837b5e0133a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e4a54f30b48e40899d0c9d1afaa0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c901cff485ab14cb3bf480008c03d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e022bcfda3c8295965a5f904e636605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751adad9d4e547e1d05b98a81673e6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0883fa80ffd129e4ba337c7626e4a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c40eef89b7864d867af481f6a4fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85dd11cf2ed46772e3c981ea2a5973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7803790097adab81aa9ad39bd0a43b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81843b512e7b8207e8065b8477ec8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec9ec24a3961118c1627e6290b6d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a27df8499f1727e6f5cc68a12785613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc1ecea5fb1661bb32d3d20a70d46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f35db26800e238a86f5a47653920e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca965d46dbd18c8b92e1346b39b54fde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb41ddf0932f85861cd740662e1288617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9daf08103a7d9c12b2c6fac09497f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f8cdc8f9b29dd26c91f1f0843c8c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8268d68a73598edbad27b8cdb395a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba4f640d04ca64dad0e5127bcc96a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ad7b560605491d013bbf0b0ba300622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f24bd50d18e88698d64be52a2090c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dfe2d67379ca946aa239b06a4bb18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02b4e3e03abedee89b179e4c0fe8cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617581c3dbc1ed4981f2fbed76eace5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696611fd0b6b8d125fa4b3636eaae371627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee9d9b48391675958fcbe114476017628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d44047e20a186b6b8e9bffbb24636a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc290b62a0901d8101e52f137fce75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3abe77730d9fb6f6ea3be560e9c4bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843cac0361d4f9cd7782b94d93c9473632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2214d6b1ca33a7f6130a5bed9f998b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4dc4d3bea6037180f36160cccb2b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6537ea531a7da13070b1bd353545635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2dff3f24578665c2e1b185e60b00c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab49acce7c43db431604bc4b6edb19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c206f7b1eb75a0e5266f7a89795d6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45656760b5ab4f3ba3d6bc661c7068639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc62c21637eca7c35e5c65dc090bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d888fa8ee24bc969ffc9506b520d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f37c5031844125904756ff9b958e44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95956590dffd3fccf0e38e6485ebb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae342000a83d1c3e9eb5c5fa8493a219644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be95a9af2cca3e8391965208db1c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab62096ddcac309a0cb579839adfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c34d167fdd32b2f1cb96585bb594647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6429408d6ade755c77c6943cd5506648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06531bc4dd1d7b32c8a1486eeb9be38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1daaba168012650c195fa6aea70da2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae80f06c42d996dcc10acb22ed496b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e855244920ce5e83c046d32f55b3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace657c9b6269dc170268c62707289653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d8d157d2b1e8c6046d4832cda04a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b16f77a656b6a97312e2c0028c73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b309b2577068dff84b676aab15da5f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50528da37fb4cb8bf71f9ff19df29d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e9f0590309578b279bfa8f3aeab0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff2fbdf70d1fd35b2bd0a0b163be13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73019729482f11f3272a5016aecc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b069d741a8e024269907f62dd9ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a9120cabc98275f322de4d03f81d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8fa945694c8a6f0e4dab771d8eedb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3dd5d265f61dcf30370441c69a5db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053dbd460e28ff03236825434b65767665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944646c427606e6ca2d0459ceb99a47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a82fdc97d667db5f57717d1a8cf08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab05de327fffebe3b6f7ee024386e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9aac6bf44ba9cfbd5b63ac9a59855669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874aae13de32a8fa8da1c79d413fa12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0aedadbcc909cd4b7c9fec0f11121671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851b7ea6f8c5b3e48c254f68a479b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a007b1dc32655d8055e5ed9fb8c381673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e013840a20f1eb31e4fc84a6617f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8227019bc1598cffa4c17babbb05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44109f8ba7cdc3dfc4ece8fbb1f2e1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd918650a87b422a1f9515c55a787c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25be1f5600f331407b06addff68ce678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>