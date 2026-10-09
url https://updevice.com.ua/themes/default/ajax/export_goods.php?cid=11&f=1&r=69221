--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae9d5e0a8833ded84799cfd4185e2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0b4e060c5e56ffd50b859b1eda3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b8db6e089cfa94b0dddef47bb9863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0c5fe9c7081687417cd1a7a24e604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411292c4688df2ef4c350c39f451b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d300404315be850e86025b8a222136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f2040d0cba45f381f63ca7c636b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfcd44b0698de2834795721a8efb0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f82d97a8857282cee7d272e11d2f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a14b9934899f61975cbd0512666210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80e8b74860507d72f352d1918927011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab697e187b9da3e8cbf2addf06da612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752f87c7a8883104a2e09c43bbac0b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b332256c966c669ca3f62082d7f86614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a107dde5684be6cfc59803760c097a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee83333ee7e060df3d261440dd9be116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782aa4e6d0c41b3d4a21ffa6b1571217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca58dd66b1dd4eeb0d0a1a58222a8f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805574025d9ee05e5c8659de56c8e01919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c582e74ed1c346d0caef412ff7d1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c01fc7b3d1da83ba393fbab5fbc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531208f2463565fe95249ca6330ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e0d4354cde92318a57da41ec4ef3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f81f3345e3a5788f0386b9103257324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e15c2d36c8ac0f0aa91e97b7e826425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacf12dc6c5ca346a5d75212bf162b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d661e1a337134bfb0514a24e12ce527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc55e676ba86f044c6a52f8174937628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94902beb9011d8a49509256344bfe0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e20d838f82827136c62b63909074130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cbf2008e4c0123101e4bb636270cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88f8f1d697da1bda8df5e136a4243f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d104b249d5fbb17b437caba2aa71a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d72d3cb17af12f1e00c6ec0d431834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91401dafeb8a9d681192c84b207f02035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c72e0845bda91ab874d8755acd8f2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364933dceccd07104e7eeb7de5a2920737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13df122819693a7df60f200f5f046e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da477c980ad743e80e7205fe8bc4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96dea0fa42851928fd512a7296dd4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f300beed99d110f2c1112e71cddaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe670e460672aa1b36a35653acec9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb4bf90ddb55e7e65112f59a6c4f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65bd6d6d7246ec7f7f702e459ad6aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a88cf70a00a7c9edc938a74785165045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b61bc5a65c9a3643a071b2cdbc9dd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5709638a94ff97c4be2abf487116b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626e3d944d32905050866e51831485148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4d65f9904032890a5011fbbd413949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb9265cc81fd02d4416fac4a6cf96f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576450a76718e3c1556857005e6733b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e39330b8e955983556a02914952f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaaee35aa33c55ded49f9f5a22cc0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a811655f0390a8b80a656f69b55e46d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f395b5fbca3a559485be899ebb1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d846c3172e9d0df1e7b65fe359c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119086936cde14fa1261cd3c6a4712357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f2578f96d2e79cf98fee1fa95a8fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14286bab439076ae2a0cb1ed950d6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd511e6ce80876ebbc1d7bd1762876ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70d94b32e3a640e49a85f52455d2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66e98d2b1e849223442953a5e54d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe0608296509d4686598a86eb756163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c59b7d8608fc6f4868577e042eac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1003d34f413848e3ccc8d9159da1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dad07d2f81115fb218c54914cd7fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa4528bae1503bd9819559fd9159aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e167b6877105aa6453b9bf79fa8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c96b2b04bc5c2c6d18a26c031b53c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be441e6496d8c47a005c3769b43ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc222b0c41b2186bb181c20cdad0fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1454445f6c93f896abfa55dc1bb1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4a7094df8ef6b0f8f72e405c8e98c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d4f58bda0cdf1ac83871bec72e05074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a2ce67fce39a0bccca21f55d15aad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6282c6fa3aaa652b445eb8dd9730edd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30f49694c8497de242597a747fb14377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee19e73141baa28c17438afe8fc27b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d111339a77031e16f1362fde31153ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c280132660bec5429e3012912846a4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae0e25c8e285f9626dd9f5d9ca5a9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267774bf2e51e95f6d239803e4fa09ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafe1840fee523686176edaf9b5bc9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad8ed7cc83685efe2e4a3d8fc3730784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c892c717218fa933ec845c91530fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f475596cd6d272d9ffb357556fdb7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedad6f4f010fc2953731e4d7e86e52e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe5d0bdaa3f0858e88dcd40b5f8d2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c3097bb480d7c772d40bef62e72689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c6a668c73e69b39329ef62c58685790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97d39cfa00a671ac456222c3b58fc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e9a485f3c301a0af0200afb08287392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc909220051839183e8d9f56d1dad393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4dbff5df27b75794737027694443d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368e423238436de8b1aafcafaa748395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959205e6f6e396de2eace4ea7e8c5b1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2114a805bc31593065330570e389b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede005f4eef846b4b5f7412ffc614198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e4fa16fdacdc85ecefaea598c1ce999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20773cd15c9710c4dfc68b371abd37ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef28f3cdd041f878d63f495db0a18e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e364b00929380fa79026456bc11ff7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278f3ca732315b333c8ff4244dfbc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093611da26da392d760b3c247303e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec04bfffd1b610d328ab6e3e56807c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6447cc604c73a9bdab3b9dffab41db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf3bddf0f1ee7bf19516f14d3340f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6703e29d5c88f187f211473af0eee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c427cda3b63661c294f0a6e463720ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c02e544b44610741e30d5b89edfa5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afafcecc7cadcc7501413a2fda8fb47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0301b4cc8d8759f2c73902fc7ef6d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6833d0d74841bc32eeb8254fa3621113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5280e9f7918ae11bb93a6d4537476114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886da4240293bd522b842536be1b31a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f72efb57f74a5a2f23bb17a74436b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3c83f09a2ec04828dd3675ec15742117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd56a4a8c00cba0a039ee8ffd276b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c58986ef7d5945cba6db6f0ea861119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c93a6ed605c1aeac394129a5f783f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412fc224604d4a9107d1a479c351565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36970a345bd904a9024bf807c30b54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3e5def57bcba2aa49d8e366ced17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1921291bf18dba81df0b89452de707124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb41888898f99df751c0b4a2d31502a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc58de1f60c367266470d1a6426d0cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c913b6fefdd1a76715a6170cdc86c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538252ec3140c07a028b6deba438c8f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64b7b6466534f3942f151a68f4948129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c7d1ae4b77651f7a05a35204f8c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0587b9539b4f912294691250c815d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba00599575b8a3b34276041190ed3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e395415010a8035970ed4d66cb9a6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a01f91dfc3993c290a019989b5e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426545516d09c9fd1079aa4f2fa0a693135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c43bba0d16886130f33cc05ddd829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff060c13a9662ad77097ed92dd1f513a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb835cd7938ebd138d3ade5d8fe0e51b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f5587bb0b296b0cfd9b3fc4a2fa30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89174ddeea2c7ef0606d28f7db8ebe41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c5232490cfa0ceacb118605e6047e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56f9274381b06e63ed6816bbbd306142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e42cf2225d283a89f4034debd92ac9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952c6ea42d7493e6c64caad1c0cf19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa748fef85b20246868eadbed1d42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0dc8c1c5ba82c1a56e0d7b6155848146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c45286024bd7036f20e71c68eec60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e945804d51ffd81a52c085afe2fd1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5849312ff3e1d70117a99e11496a71c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d26e90f9c82b73fcc31ffbadaa50a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310bf58492e92514addf44cc814e2db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b50144c9b95e36ff2f4de0599bf97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37e0e2a08617acf0a258d2b88bdae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c43b56c35d4b20827119af02b809154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6967aef814f7499aca100d23ed3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7fc3169c2ebc1f42a9e9d36b48b9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3bee13885cecab5c20fb159a6672b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b215f34d0fbff845b779c705e0f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313819c7128712c24aa7bbb4c15c92c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b45db236c0cd790a78d39040fe1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464361e630916fa9fe4d4a6204e2b65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31298bcc5c2b33fbbc040d78c03382a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d352bfb6b87d46c2d17150328572163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666908f6b2e3a74596bbcf52aab9eb58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6470741e8171d2c755f08fb065caf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32611a3b8da4ab718dba88b4a9dd79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8228f86f754e44d24df226e99602bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278f670826a201d5c68d08f83abe7f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bfcf0ed03fa9564308232f49cb7a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba9c958e6dd96f60641b0e9cd44e45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419d2555cae3c1a574a0188196f9544171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63883e64df20c83c231a1a444945bd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3872622e635e9c2229a4196f37d0f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e007e011df9c9726563ae3a2dbd52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fecfa13a32e8d1a58420b9f330a35a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150077cfbc9f4c200da7f711827c100f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0058a007038afefc1e08bdafa67a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f64b32f96f61e0518da098c9ac27a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf383f89be70471147827fb6dbd15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7085aaacac7ea909c4a23d885eca8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15c24c5adb9645c499840318513da7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e685431a08b83ff228c45803ec530182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369db6f8ba5273c6eee1a7f252a228183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562b873361193cf30cb0e41518051a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730684b8ab461091dd3eb96ddb8d3b96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2f9e9f2769c08d64bd40c9c8a2e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dfc7d636b95d8db86bc132af3e0c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc546a4577c5f37e8021659e55fccd43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0891fe49770b5c1c313e770bff31ffb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d7699a99c125fe483e00eb19b5ffb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f2030fcc3891ddf72c5c7e6ce67ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990278b2e37478de5f1efaa1dba121192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a67e985084f7e94ab1c3bb66e6ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3557430c06d21422c16c7430390026194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257851a4cb908a5f24108b9c76a9fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1ea00de80c123c3858d296925a05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15b8a736e8e2b16d78c60c644cede0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d409a9dba9201be3237a0cfb80185198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbcf578c6756ed60d075acd304fcca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b0c434cc4b5983daac27752b7a03e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40dc8ff8e6160328e1aa935d594808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28ee5e8091d8526b54d3a039b39946202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41583128f0e0caf46797766c493c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014f9c57d218b9510d9a2fe0cba26e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1417420cf03a526d0d9cdf41887d687205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b298bf45547bec928d601781eff93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903a038cf834821132fbbbbd39c5c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f4bae3357359187c1c48ce67543cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fac7fadc2bae2df503ed5399a44a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cebccdec0354370b56afe9c181954210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6d7ad9fbb6cc55002c8b178545c0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fedf39723e1fbc5559e436a4ee0cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4d919a6c2facfb98a2352027ba000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb7a59ac2927ab963a3a3eb05d489214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b00c5483587af13bb626aead280e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc007fefed7fdb60f8979aae4b5bc831216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67feb396f0e964a0684e1bc4b42fef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999edc4bf7a63ba22443c2e0b0f2bdfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f6a1b7b24d2dd7d52bce2f2a7447219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ba7c05a6d214c87bdbf75f701064220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeabaa87cf4b60a47b62e123efd1c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981210e0d1abe11dfcdbabfcecf238222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3ebd9ee3ffe485ea4ffe8842058b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7faf6e1a36b567a7175c2c30fa7f9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde50299c359230867b18f435a256ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df745c75b9f291745b51fdcd4579fd1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cafe9df08b20c6e55039c7e90de13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd2e046fc457d0722fa96d379261ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38115c64592d2383a3a7d2b22416784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427e5060e97583254c366e63ec6e35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46a70289d057dfc56df3eda913c66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30044d58200937e3d44e5ed4a63b66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf528d878b9fde885b71d92bd9eb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca62ac632293851c45ad165179bcda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015d663035fdde564c91c444246882235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c85e6a1cecbe8ed7a5ef5de65a89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c22dc62ef8c293f560d9ed269140f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5979b6eef619db54c53ca7801b5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e324316139ccd8c055b6dfe50e1d89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a949ec7107d3d9252650b230eb49e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0307ae1de15a4453900c694557a8c6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757239261285eb7d04b88f50a3f300242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014ee777cee34c09a5a463141103e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c402f597ac0e3a8c9b37d3af8d8739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dcd5ceac12ef0a96b84e270c29878245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de10a9b57b15a65d8e174b9d3e7f64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b916fb0e8c9a5efc96787d46d16f67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725f2498b4a932924a6519ea53591c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81885facec052498c57f2f0f712313249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f013cb9bfb11456c8cf56429d0b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a404aac5b156a961199b4234b8393251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c1da8fc39fb13dd9dea23b8f0430252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2060729791313388f3fded5210cb67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821dfb5b3fd1fa9df6a2675c195dc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9723b2ee35da335f41643f1d2edeb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c85452bf31d1e026bd5c195e7e08e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca069eb74ca72fdb7c2e797e09784a1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c85db6b0b3e1d90f727c70d7268b65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5518214eb8257f5fe1c91f7171dab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeabe82f37dd5a4d33d0f59b82fa92d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b1b85814c0d4817f6d8801b42608261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3ed39bf3f0c1068e8c0d665eb034262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01491ad25eb9060d76d5e98c9a48e6ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095717c352d7d24b94cb48d13748eb81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb501bc541d1a1dedc9008fa3e1feb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95929e709327f3311a73595b9a947ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbbbb4271a1d2ba73a8e014e44b1ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fff36ac1331fbd7b6f1799a8d1589268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2c6d6e50ebc4fb5c92d81b3703701269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a93f2375eac5da283f22e58cf04265270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515601b4d669329b1a98ef187d3cdfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f358cc546b3b9203d36dfbc56303272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11389bbc4ef1bca234983a868ca7ffc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a174ca093d517ca233f3afc84463b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd06152d565e49881b74a5c0a1a7347275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b87733a3417e42305837debf6ba7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daf4d058d8872b4d451d28369e476f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed1b51cc82d7ce7287764b4baeadd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6f84137930c89b89219706ebcb20d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9cc67fda5763d9a789cb4adc194fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc10d2f4df08126fcbeb4889fba393281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535fc9f02d2fa5cf6da702d1a082b78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e9d58788b3d708a11157dbee13b08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ca3714fc58af25b8eb85f67c628b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb845796585838bb75ffe72b490d0033285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3052149b45578fed579d5422d1ae1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e94b698e84e4441b33a6a51a77e17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad1e5daac2194b44a37989c4004084288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a11d89ec37d3819de8f27d2b0a66a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20fa0fca2bcb336422c5b46cc643f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5dd2c90b2a54ae02ee17cf5d01791291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f056c0914216e561b95222a5ea88d12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2ca4f4cffb18a7c1f268100deebce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b66aee601e5135c77dcf2ed35780f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3185ee1d0c1b2bace02a38ab9fbf578295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd840a7a4afc72643672ebe426bd48f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3810ac12b39d54825b3f16432d742297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90d911bcea771d3bd7368d17286302298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96155800d4c630dd5074164b5c0ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b48e0376066ab051d20293ab4d09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3aa0bb54d3c5134477d9a0be0f9bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f0f5bbf51d562e461e0024445051302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0995eec1e8db73b61d305a6fa99c5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7b9c0fd2fddf9b6fc9b2df5527115304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958ddf1ae054ccd4b2bbce78b50d46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede142c0908b6ec01024ed0c42ce889306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311f4c9831b21cad667b929b13e0095307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1000034d47a7667c4de7cc47c5e6a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc73294af711c9491d4c35b3ac2a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdef6620d864a70f162ef5c8a06cfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c670e85f77dd830ad680f861cf9af8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6d5484a8df4a7c1e626f57e799a39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe3f2005ebb9ed7c31f757bed8b2c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46e3a59919a0e373ef2f95d1eb8ac4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304767d5714fb0e630ba19c731f3465315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59612bc2881dddec1f7a6607706d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694d7e2fd48d2476be73590943e5e8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1409e51e5040898f06c429f45199972318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f36ca3ac98411451c861f143b7c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e523cbf27cbd2bf69c4040e9d1b825320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d3d37a0425678f614fa84420378b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e350cb7e680aec1d3e60970cfe1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2fe5add6e50c8b4be000ec9811155323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e3b126f6b4a959892ce553b8cbb33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8f969f155f7030c8fda06ebd8781d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327b82d3c00e45235e155a070934f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd7c8ab7309de61778859571eed26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138bf42e9a49b2a42e41e442bb37188328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba12a0d9ec92d3881b690ab47e4db4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ca2f69d2d2d5de926a7553fb8442d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9c081ce21c527a369efe1431d6f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5f24c40dc3259c89b869d72a2078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e0c7de6b786e41f9e6c7cfa861746333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ece8435957b6120f5f9827a1c6944334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9e5257c46f5663bfb9d490ba5732335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192792d6273bdc97da3542f17eac95a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b8db68beaeebd5704b81c508edea6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3758a57304298412eb214f9db76e10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9162b27bbae91412dcbef0f64786f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152b78e18ca1298f4502b1ba60c47e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ee3ebdb22274af9e4c499467332b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7468b63944c5c111a88197b22d194342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd27271911fa1a4e74c7e6bbc02b0f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba9b7bf0d604eb5b17d14212d4cda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226acd071e60a28a6af44b07b9190e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020285912046b02944cdcb245b9634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae157705bafcb770629bb907832e82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf512c535d0f6820166b7dfe86065e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab547a7f68d4dafb60c036936ab3f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753246ce846a6b43955d2b429bea98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97669e1bb4116caea611972b8fe254351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29d90cac6fcd68b1ec9623a640f1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df7de91e33d97ebcd5241413bef84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07001b61d794124ae0fbb295b5fc6943354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844726fca7177346b09602f43845db61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac2cd3103c7138db000eb47e650c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e95de8179c11187753fc9781781b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f96c2563dc61755e6c8b12083d13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a47e8ad5cb5460da727186929a9e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2089ece69530eef30afdffcb8ad89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b60f224141edab14474797138a7e2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2281ba1e681d83aafc403e1408f031362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb14e58e79c5b443e462c7daee22f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac374f7ef175024188bc4424e5d65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472d96b57fd9037c670861aafec6db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431e9c8e342a97d9910800c06eb5c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66afa1b884846609000a43f946330f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf72f467028e5e7b077777ea3c45d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e453ca49168489c20928dd66058a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8745d17a8bec83e9be6fe43066375370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b8fe9eaa00ed3ea718740aebf6ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3406b370dbed92e18528c57348ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934ecfeaef850920ed100c5aaa31eb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57a8fb18dd3c4c5b9ded586f1a14c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe082e276715bb5b745d5fda9f20290375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3a889789d221f86e4f05116e9f39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d5463d7d1f44e45c062a05feba6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d99b33519d49f723c2bd3ca0b524378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f37c9e474001422cc27e76593126d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b26f321810d7536e8e3ca4f0087d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fcbd61c673f7cb41e52b1e503b21a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2414007ba51710308e699bcbeba94b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd610978db4143be12c5b4413407052383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66fb2465c635ce50086b45498ded09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f7280b8d2dc4980c1c1b9f178d46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377a560048cebe5981fc632ec6d588b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0e30a23aedc77efd72117cdb459f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e8f18f26b9d6564e116b58678dd37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19d5e93b6eda183c44f835a4826854389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d9902c76df0ee9fc6971cd147e69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923c1c0d1b19f8a9ee6f1e30a258ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4f737bde9121e07301d7d3ea1ef1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966b1feff789a8d5ac2bebf5a18d753393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d8c4fd7766133bee29c86f3bf4548394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12c517f72467e30c16eee9667a330395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba69f9f638a787b3bef60ef9dbdb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e4ee54c31210a28528fb75532fc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454cc1b2bda58507fa25ec806a2ecfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6bc5e178812f3e1bdc298853baff8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a9975e1cae14982564ddba1883beb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638fcb9278514c09512f0f92d01b4a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09fdc6b5ec538cb7f7868b96ad51fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfdcc0b4cd37ab655efecfa23e0cd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5469bcb0ffa3fa3b74a4c0f2581260404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa1cad70d1409871a8b6426f87ad24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00101eba04fa0f6d149500f70ff160406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4a67c05b521abaa896959bd647cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107a262b31322b21630030b180b7b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4612e908501475cfae61b7b74ec3f34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966edf1e4617fe6d5bffd6c50280ea2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca5b31d42faabf42fd958b50684578411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906af6c27ff7f00ab6f4b379e468f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f995953dba3d48a5f5b1dd227779413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4db03f6d77b207313c19f2219bad7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedda38a217d921014b46ea5097e9b34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b8d8676f86cc51aa4299a3317270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e529480f9b8da6e66b6d11afaac9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3ebb56b684d7f169613181aad0925418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f982c41d7a11e8b7a4ad2fcc40185b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686848c9561fd7fa781fe3b6264716420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c929cf04e6f99692f5a95014c3b919421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaa7dd69f3446d76eda4e71c461e70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13437b639f0580ffa27eb004ac80ebdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953373d8b1644f3e908b73c94c3ebb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9688c71312cf3f11a7be58ea8f68bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd59a7ac2b4b3b41b319f0d35d9d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7168df04fea24b0a2ec3f779fa4a9da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec95b159cd56ea749639817f50e093428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff64e4bab9b9e21aa317e52328db77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf70b84ce26700be472ec34fde5251430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b61f0dd297868d20d2e9124d97833431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcc3e6675ebb52cc1200de71625d5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f9a17bfefb8310b1c7695bc1def5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb56b5b4021acc1c7bd08b381995a51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969cc8b9a7ae696172012120fb29319435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a214e84e402ee86aa95a990b5891f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cc8438d02fab07933d1743914f63a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34a7087ce3d0cb2db160a9e90e8f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeb9e79cde68f588a7710147dcd1ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a53d67b39e76017989692df31b783440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3acf8aed9bedc6ea352f1edf531f19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a025452bca6acc30080a6da7baafc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257909e47bb436f4f5514529284901f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dd74c95b439a9b5ad5ae4cbcad907444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816184479a58f0cf30efeb93ec14071d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767ce76b3080028f4a880cc977077ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4919342ff7488cf109e430324ff88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6335e555dc82fe4f2a5e051f5d4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669109b7dd1a253f2b405bbdb9df5309449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007154a5c2c35da9f1808825a9220881450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c30305cb82ea7906ef445da80e929451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84729a2faf83fb049085ba90625c8b56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fef3a8775d3737732fe7ecd0ede1c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384adac6362a3163d9714f0c51d917454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83483f253177f424b8474739a8bbdc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae1670f775d66cc31ec6bf4ce059f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8daf598d1e8bba5d9649d2a45165c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2e48253bf621dab62775075a893b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638acc7fc41f5cbf583d75788c9554f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809e014dfb6bf11c2a33fd99a50e4c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255e47e76d8316e2623a2b0d8ebd5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd651d1f370440cffc280a5ebc075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443a40d51f04553c8615ebe7034662463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3af206d8699af5cd676ddf7696177d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf4d88b42baad7df72559317591d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f9cc91d1f6ff369a42035ea75f71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f2d0e3f45e2b4a42065dc49692e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8faed3f57b6ad4ceabd5e364836f97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7482a178002b0f87c3cc3a14dfd4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eaaa41bf4fc5d6933d90e2a755541470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f1f08b8d08064b775b2bc15cf2a2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b16e680ba53b8fcd017dc28a1d4b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3cc2f4fccc1b59e176afadbeaa2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badfece125330168313ec5885a42938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80c0d5bb849d1db739053bc9a7b72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1522a26af11d272c2dfee2b11fc5c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7af554b5e30b80c947a1f61e53ef72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd438bc28238194bd4672a1eba4231478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195844bcda9db3273e4e162ea2bda577479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e553766793ce448c75cfe6845a69a7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4ae3b624780e1d1b0605733a4bbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb164328552da1ab8a2d0a2e96d07a90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7248cff286614119799aa059663238483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051901bec9cb5b621237ccb4a39fbb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833e52c94ee5c2a814a6fc74528a0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494ece2f22f5fcdb1a0916808da00d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f0b1daecd39955cf093055523e896487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab3e2b6195e38b0e4373805841213f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd6fb6e65e9517371b25d42af8f38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12a4b1dc0e3fd4f8c1f96d82fede1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb3ee1020e65db2279389e863dff5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2beeed29bda56668b027eb8dd0e4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d0b201abb5740f82969970e32a004493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecece4a6773800a4afcde3afaf0cf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651b3b63bde078171adf2576e76d80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81efd3c07b464a5a73205378294ddf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba22fbd518073541231ebcae755cec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a9c1ca3f255f022d0c4a3a8a41db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a795defa7dd7f8274892ee406c140499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d38409ef7600a97aa4a750dbe01e64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc17e6bbb8e41788355b8c266b3fd34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fdaa1a5a65d72d3d1d6b7d2217bfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18595f2b605285d59d58c4179bbb378503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c8329e8c8c142f54928e185c338f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6519ab8379a8729fd78554f33909211505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8ba749a76be1534816c6a5b1d334d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d585c4e73f194f632697d4fa1ccdc66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eaa472bf3b3f1188ec19f14785185508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43211f392c6036d32eb8bcbe9dd309509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8786d5d0ac6a46a0ec82e8cc762de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f909572094c35ed6fbbc97471912511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e05f3c37b7630ea3767df1259d12d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc401a76203166b4758e0604f2921d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce9d6b82b54f3cb5f096bf6b273b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a4c24965c3431edf3fac624b95e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddca10867d26a5de0b48a930523b39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dd6e237295064898fd64149a9eb8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e5e36b026fa2f94ef3d61853c3a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4fc1dc89bd521443de4824e659c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a557a703c29e6a11fd7769b98680b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb076024ce6f35822ed50f98a7936521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a006ece0ccca958e944f4709ab6d590522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed1eff1913b78432b061fa088f5961523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167995f87ed596dad36817b246b7d62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aeed4d75512d637e9a864f5fc9bfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c09eaf52783bd001a712ef64a6ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f744c12eb5491dfd576019324f29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffc094febb01ddd327d876a0d244e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07979c81c2d5fc0217fd5c14a2a0358529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8566c62db0605ec0cae36b32efb9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad62afae8c510d3eea0463f5c46fe0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a0a93da92cf197f872cc9c1045f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece123650a9193cc7ba7a11c997ec353533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3754bac703e70a2346ca8276a797d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232117f40a879a7d897a2b7f9708674a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ba10f14c8dc102f3883d6156af4c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18ac716b60199e2a2db80c899ec57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f4951cbfedb080f1d9dd284cd9c82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ffa7de01c0fdc94a8f808992a145539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700773714be6b8a2582824ce5ea7638540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964242ed79cba26471629de5b285dee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707742efe95dbfb0422b2959f370d8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77118bb767c20346c531d320c330a8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb5b614109cbbdfcdcbef56b5fc025544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441a4531b216536367fe15f1a9c60a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ff0a187e8ee316ec846c0a85c9e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846adc34058aebe37c6a10e0176d4f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68edbf904d13905372783db49827c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ddb02c86e6f326d92e336bf4a1421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de796dff5311fb4caf1e2edcc507489550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ced241890706dc366788c2cb23c065551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aae2febf14a2985fe57d2e0091af6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66d33a5d7916bee45a50f68e1e5ca1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d0642179a99eb0cba0f635a5c8486554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36852bc99fe45ed2722311dcc798f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f11fa48e13cf47685c2928bb1279c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5151dadd5fae902f7796b03cdc7bf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddbc5252b483efd84f4abb5e6423a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08ede94b16cc6801002b593a9b576559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d881f9471981ef310429e20477bdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d92a70c9db6755a8a65a647c625f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2958ba9f90d3b0b0c2211ce35bf29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dd5ef5e4d0ec25941f20eee3cb261563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93974402f3e94dd965278fe74f796a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16834da7e3bfc7ecdb15f0eb5ddb6c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8367407f3e2e85aba7b8367ac75a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47345a2a32eb4fd4dca01c87145bf621567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83908910de635c8f40d65b1014e1fb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ef604ae50faaaacdf547e540233d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70505bb87d46525e27e78922f03c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de932a50c354b4d0c83f0df9bfd5bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8f19fd2e95dab52f300631365cbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26037973b0195fdbe539427d6742b0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14ce5c446ba883fe7970a0c2774de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a7400aec890c7c1b595e9d7e42b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909bdbfb8bb8c4d17a3fc6beb96096576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d03779e46aab459c6aec2ede89210577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568f21b4546900b57084d55c89ef45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb4b475d031f17d588f4ec11bcb714579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40794f73b35e5cfbaff7999aabaea4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf85ec42649a6436c7c67a889bbd53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7e235bef2d0a14e12535f8a95a9ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b98a5d6bb2f3bfbc648be911e0aea1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b61d015c28cffaa0f1c3bab3d206584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6536fc27d5644037bd06a829927faf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe684b7d938ecb02f2fdc78dd4dcb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892232eeec4880c2b784cc067d681d8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a1c80289fd6b7cf0dc6331c435f94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b53bced030e22c8c1ccc4b841d92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac1bc6856200105ea29e322695a6aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9338b3872b6ba419953a22f290e2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34becfadb7e8a1eaaf750ccc7f71c91b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264e3d97ac14f64afb48bbdc46b75c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadaa17f2711d9927b2071a261198b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692be66b7dece271c2f7b623a6e4971595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff108a9c4ac76d7563d024d01b2070596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c40861a25d0f39bebe4899ba194d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6b5065fa720ce6659c2edeb9e8a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e389ce26d52efac7976347321e063599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab821eb02cff4c727789171cdcd372600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995519bf7cb46be6ac6d567e2970cc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd7a61e833d12c40d88d16bea1b3f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f07bb59c527767ad3ecf5ef7fe8ed7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6a490dedfd67036e404c1daae2788604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4d7653e643480a824bfb0a53fae0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d0c236aa17d571ad41802ed765f68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e07c1133be011d544a0d6c17bd739607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8941bea975358cd2c23b6914d6d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1e0ce970bc40441301a796760875609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871b4bb2e1a9df16f699a2e416d36fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6eacd2594528528149d2fe090267611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e33fd04ae9c03e7b49027a8a36638a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9c0f9145c5c1de952c76ee7a5fc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b636e883c7b5a9c466a91be79224bb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab7bb90117115d6c32c50c8fea5d90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc78c86385430fc4c27f5863206e65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56072ed9be0149ddf4333fb89d1e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf1e62a8e8b2c190eaa05c94c3061618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ac2b60c744336252e619bfc5014e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d41dc796ba0d48ed2537008798a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047a3130ced5522f9ad053804ff6151621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ff9b0b12723383f823899f9da55f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981eaa0a264bb0ceb2aaf1ccf2fd6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939a7fe38070c80b8c40c128342530624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbe429b87bfe7456278915d66336c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b26aa0aa302c0158d510a52f94da9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fdcedd39181dae15bf979a005d574627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf47829bf58d34f0b3799134ccb52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8d531e30abc981f09b9a19b9565a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b70c518036c9877e4aee0766a28dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a197bdb61714008e2f56f6f1742214631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3d3464351a0e42b2384a5d1b68789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c4d7b1c95be521ba4bf120fd0dbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9234f2b8ac2de8dfe9a9c77ece1c80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab58b728cbb35d348098592b719aa28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1693cc0a9ed4ca22674b7b2aeff32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9d82e67e6d937c33ad08b5d65906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385746e5bc0ae9f576d806c81c72dd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082447ea5ace5ec3abe29c64d9dc306f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582718be2ea65324c8bc83fe89af72b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f69807209312598ca5031b60e28d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ba31c1b0cc088761a1870279115b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390baab52641631e2d747ed81c43d547643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834784fed0f6a69e571500448eb989c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096739a55147a4620b5b552caf99b1ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51cdd8ae4a8dcd6c624d886d913afb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439ad4237a28f3879a685df2aa061cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f63a5e0406d41d6223d66202f63c03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d47ca307c8033f2c2c69b03175871649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa588e897440d852830b271ae4c4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bce42e0b0ea72f9bef5959767db50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafba0c4038675b897aeab64f9b8a027652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e459c25575002a5ba22b3abd9b07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd0c5d5fd196988cbab1f39efc2fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c72c22d258e64f99ec01c339b5c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272aac44a513504a50dac829a3f431656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea79a61c9200c403b3006f4cd43ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5302886b683b7ef76bada0a2c90d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed387e276fb1c571a01c0882b2d95c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4954cbbb8010bad7f3bb4b59f0f31d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922879833a992bf7ce21658da420440a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a486520967a51a12ce3bd6e473e3b9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dc97a3fbdc385c3db0726b8288dae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd564816a255cdc09d88a3b1bbfcd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d1070be7977f94bb4c786099f644665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc1fc7d4c3cebf1f606cfa9b567a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551537c010e0f9fbf3b81d94bc485fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a6ea74ec3795ceceed3517f30573668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142856e8209ced38b9d874a8168ced669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d24de2263aee8643e140840e9fdda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b77dd6da9dce1b63f3cb448ae48d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8bb78e2b4bb73ebf07c611f63b239672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdb9ce6b366b05ea1e30eb537238e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7294bd095a7725315f358dc2a4adb64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d968614ec89eda096dddca176e31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad97c9a8bb4429d1a874ad7442a295676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00f621201af140b519fb2dbb21cb8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db47d23920eaa55ea54665d2206f09c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e133d8893b6a622a43d734c99c7bcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50f496a365a1625882f7dcf36ea03b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295634d5e4c2054d381732c845e9dac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dfa178faca3efadd0671e702cd5f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f89c20139a35f80bdbaab9e937295683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b440c855c2e881910fe2229125df80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a3b87cfa5076c4c3c886d2c5d209c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19b07e29cd5320e9e9fb19b70b2988686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bef5e5f1e0a10babb548efcb96ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c71a3cdb9f450c66461586114e01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eae4c669ee777847b250f22ef7196689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a888ddd9a1bd8cc60f02dcf194cca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ece4d6b57fba6dcc827af308f953691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96320469d99490079b1df3c7395d7992692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa3d21c160b34efd79577aff18dfce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a4393707313e8edb5eaae334ef2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509b91974de714a083e04604dec1a6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715f7c88ead790fd6ba6834a426fb87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bb541a568c703f97f0f1cd970eb6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc560624e0c4d4ad90014884e368a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad7cbe959255a504f54d54d2224d37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbc96678d7ec2e6d23f7e660c1c72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94265ef134251d2fc846d0ddbcdee656701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db5126aebff1135b8d8b0b595237c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b68c685182f65b353226a1dd0cecf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955655f0c7be4f20ae1942fe522aa81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a4944cd14f479c469101073e8ebf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e026bc71063af3ae822c514150c9688706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b08c07aaa31f8ea097949faf2ac0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345583f1b58dcfe920d57a928f52be1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af48dc2fab2ce9adfa6b14e63f4c83d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb91b32d1988943939ca4865b777b1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586cae059c01c39c82c8998235504ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865fc5cc3f80be9495e218c5c192682712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b889d09df2f5ea05118db79c70871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929edc5a46598230dfc29d22f9d82df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c077170fd2b13b82e2070ea1d99cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb871317b52b8959eb9e58b80a6f4414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6739466434e4b02e0e1b1557622d335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c895b7be6c5951acab7e17ac28cecee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd78ca1e9547dcb5c53bf881af1cf7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6552b74fc39ad2b35449ee9b4d20ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc430b2b249e8be5f74dcc9fa89e9c709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f14de7dfab20de28d3d4d5320182d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e76bc489676e14c83730ad78cbf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732776ff412c15aec343b859681db312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663086daf6b6b9fd639d91f0e1a1a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45c253316f18417768b477f32784c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83769f0bd1c68e925423d016bb6541be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcec1dbe3dfa40aa236a1268d4975c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb846f34dfc198979ccb25bb6112417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c573c74110194b5618d9be2960ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc0086df0658a556e144d036e62b4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5936ab445976b6d55e5c7b05d9686c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5729d5b0c9c872ad5678a58f806e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38d06b5531e6d369f734cd38792ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492337c5bb1e1c4881d289d0c05d87523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d524861d116286fe00dd2d4ddbf8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a857f3a87159d75a43b5dbdb6e94c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947a7dbf53d57ff9459493e23fa7c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e82e95ce437e2f11bc06df91ac314127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432309a0c1672b29af03d4a99aacd61a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e37a96e7ef8ecd4c6b4612a51d214029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2d2a9d1e52a1d5a883bf9199b91b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe83f24dbf80eb7e244c8e44d5ec2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace7f94e048b7374dbe0330883a7af132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81d20cde79a3db40c5a78513345ec733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01526ff71ef9f44a9189e7b969280334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e23ab6314be32cbda0733bf8add49a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad78491e04aff787887ef008fda3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5456b0467ba8d77185b067d1b7cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003592181663d99b0c3b138ea225d2d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7622c95e9229e0572b5252db394fe0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e2756aed648ed91d1ecd19a9db4e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda9b75f3903f987b150c831a3f73a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5d35704c004dc9f4d3a2a4e4be3ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea901837437083a765beb2b179e3bde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d6e72ca48dceef787b8fa8e6324044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de29aab2df6bad4fe87fca3100a8ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f13a88c5bb1ec77ad9930782f467146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf791da5f0b65d2a3ef8f11943b0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bbd0e9d255ae9ba015872563c0ed548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e7fe42268ccc62391f11fcb84683c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52864690591da4daad6380c8a685150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce072d4583e31b12e01a8de3ec39751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8451dcfb8b4e18b38f0f5a0df7a091f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16504fb89dec223e07210d3910953c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ea15b6f609f0121268c5e6d61b3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e36ec12327745e390d05b63fb4e8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35943cd1061f7076adde0bafd4a25d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f243801ff21e15c7a597e5527c55157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d051f645537cce35451580d3979758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb912fca5902a3a6c81a69ee4de656259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511419bdc50f9abe49c70b59c5fe0c3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486fd3d8cde239db1983184ffc32fdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85326f95fe34dcec6b1c932d9f7063962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f939e558d0dfbb273110532d9cf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7a6a021c98d6c9d32d22a95a577ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3b5e948fe419105a44c9c9e28437165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24501b5614f2a9381dd368b6c13d90566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc8e6793c08e1ff9c9a6a8e38f1ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07878247833790c5f4fab09b522d2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b84fc0afa746ca3eff6c0564611b0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15223561b065773d55d72fb79643c89470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d328ec75cc8d3a7a4861d64f1e68a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e19e329ac27df9e79134bcff6c1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97623f9fa1c57c81a523944e3a339173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd5ce8c773f66a54f06d885c0cbff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85299f8349434b53779a9cdc89d49175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb6d660966ad566dbc948cc59185c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395122b1e12895113d5d005192707477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9788667198ef89b7c040e8b3a6f61278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf29df3a57e474d9836183f7e18e61f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c89eaf73b9d74d1a23b8ecd7f24080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a9c478de8d84f84f02244f8cc15181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f452cfd8d2b3ce9c7164c589d1c09e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe21c605f6f734c427407c6c191a7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f778e38e9aa605dc34b1184f0b49c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacee86700c1b1e89e1ca3b5a83a59285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a9eb8378848feb05180ee827036486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a635ca971edfe62c4a51d9ecdce2f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947605351414691454e3342f226e9e7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60959fc9b528763c85ff886e769dff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c08bbf7dbc14279550093d2aad3c8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c86dac493f299649f558f82d626b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe76eea067261a5e10da1e4af88f6d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f06bfdc3830a26ead551143444efd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b258f63d169fe4dbb118a7b9c03711694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583e965739a9bc0e266be168f82970895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c2fad8330125ffe2de72baac8fe6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c0b5c82a965b2cd5f3d1674ffa1ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe4944156149cff767b5b3b2bfeb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6c4dd99761ab136db1dfd3ab6218799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e447ea576e3a3952c005cdca2f326100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fcd5003736bfbd2074bd76b6724ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f4f3e325105634900284f9f1f2ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f62e1e6e9b2dd2880b1928d9710158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264231206b5b55820a42d36825abd937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad905ad3f496b7e16a7cb1ffd09ed6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a007b2983ef942e6ed9c1b73e80b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d32c77e85aa984e0101a1866486b0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abaa7f9773564ca24ad0e998a3426b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594f6535b4ca79adce1f1a9bfee7f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae61cdb8a83db40ce7bc01304c6284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821a0d7de3ce0fa57bb1962f661cd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae0e044aa54fd00b065c839548c40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba63a9a06ba222ae15b9d34603627113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e4520261d901004b17db6050096e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bed08c67e39cc55fc1ce624e5cb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e98868ec32c7c3f85c811a0c2624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160b9345ae2aa81bdee7374713af182117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51208cd22481cf00937eb98d4b9c1952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1a9ad221e0261f47508275665bd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3221f02120e4c769db5a73700f49f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493c4b2cbf26e58aa5ef86afb747ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217609e8c4c8db5994e11a96cd4b7cac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71cef4d788388782595962ccc79f0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b21586def4adff8d0fd54b067ad29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38e9170c3615c88fa1de79b87074e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c396c7ce2f2dd7440e4d5e76d70f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a1702466fab207ddcf5ad21663c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e6917510bf2d756b32e666a239ca2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628e755fe19b5e1fd989c4713f20378129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ee174135c2530d1821d24637ac28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aed2406631bfb8291394e9e0c1665131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac9bcf384765b2b494a931c48f853132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b67d73a6cdc3ed62ee3ae4d721cde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7c91416e6d1b914bf72d2fd1cca6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5942951914d948ef1ef8d2833fb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b5b77dd9a7c9edde1d24d67d917e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63650883236632b488003ed8127434a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c60875f5a3d1a6bbee978596bbeb8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b6ee8617fe3db0e25d21d5776d62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63667d920e2e60b641771f27e2226dbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173e49537451ed2fd3e8b480e2b417141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feef811d4a1ab679725ca138cbf168142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7516537603e051a8f5d466e10a04ebf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcd8b1db48a4ec054496e202facba6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954411ce36c51952a342f95c0e83664145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb252ca2bee232e63c7143de26dc37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46675913bffab481fecbd341e8cc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869bd3e45744df5232fdf39fd287b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea704823fa6786bff8a86e260d09195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a71f8194f61854ea3e703c16d30b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bffcd98d41aabe59157c3e01d7bfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204cdfb857cb16ed903adf503292d9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad46b66a01fd1bb12e386f3675cb83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052abf882657bbb462950675d455561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f00d90f15415dbba149ffc8b8177155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153693f0c5bbedae83c37b0850c35245156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1a62b18207c18bacd50297dce9c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b08be364ac8adaf1adf6905339666f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a561472725e463353dcfda192a28b1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7d678241abfeed4bb9eb3ae5615c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54cb450494f9de5bb10fc1c5b32add161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184ae199f798a287022e0670504605162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1ea7081efdabf21687800209f7b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c23f2dc219f38202ca1faaa880cb26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfa47a9e0697ef3114f1a56c91f7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9b6d261b931679d1631abd570449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bd52c0c9aabbf8b6a4984de575db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775733a9b82bc0c27fc2513b73f362168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9636db22c7026a3c3aea1aa6e38f2f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3774df6025422e0ef514ef076ff95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c5ad0e0ef417b13e8811da3646d41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9168df2c5174a9188868b90a09a7263172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751fff88273cc90657c240f2eabc773173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7cb818f764a93d16281178507351174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db406593416973a2af47120abef8cbb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7098678a587fb041f8a8ee86fe66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a914117dcd7ddf52b2f77fc2bd2e1ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83409ed9299aeb95c7190abb08def8a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f93caa57af969af1e1d1fad2f2cc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c81bb5b19cc75f26fa65cc969cecf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d97cdecb4d101f177126500bd907181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7041cdb9ae27b761e98a1bcd178ccb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b124e2e619bcc4f606a8dd3a9771183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e76a46438478f48801c8ff6aff9f9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d09e58e049c5b76d1f00685d1f494185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a00e1752f36c304c6a21563a781da1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78fc53ff1a1fe11f798a43559c6e34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3b098ecf1b05bc5525fd6921fd9d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f72ede92eb239516dc3d03bf58464189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8982000f3192c0b59a9601692f455190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6d523430b3efb9503e999cdd5cdef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf003f5f14413dacfd7f9f23d23dabc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4f0dc39990b25a93900713091fdde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a52c6a7291593125cffe04ba1d8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21c843440829b2f202480f8985b6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85d4b379a95a328da4c16a14a4c88d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1929e97bb93b8645fe5fbe7bf27b064197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b90309190268467307b93d11cde93f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b856d355b80c21ffa8f3b1d8ec1dfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c354ed52eb4032c3490e96297281ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45abb228ec36598aa6e81acfddf9f06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b37897ed9d9155a2fa45bac60ee35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc925bfce1bc0b4d336d9dbc540c3e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec1d9dc6268685cab02d1ccaf51f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7590c58631a00ee1108a864dfeec4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3704da89748c8f6b001561a00969d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd553846799690dac7bd636390a7385207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110a74a3495987d877402a55d4ed79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f068a7acea7d6fbea7fc086c6c276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a31e6e96e8130bfd8037d5834c7cec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7d2ed5608ac128787661fca36dd12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c8bb322b3a64db63efd8fb8cda74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e26d28a661716ae1f181e6de39341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae1a4692c16e381dd98f84c2139e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d47a7366c2ba39bdcc347648a7432215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9699b26e16f75a0db3e12f0004d73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd5f8b10b2be0e7a10db03512cf6a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89514afa25e1bf3686d879899e43a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079777f0b35066e400bb3c88bc87f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5ff02bb427f40cb6bbe4d064c1057220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe723030676fc4a6d4da8830b85dadf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c434efdd0c2c8883deade7f0486a490222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe236dcf06882e160a3bfd65c2b500223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb736448c614c61e94f0f13922d4deb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd03ddfe55ffb6d26d4fff66197f7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbe28d663dca682417b2f8086937cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e425d2728fadefdf42f168f162efe40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090935bdc1aea6f2eeb384ad2aa588c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f05b15e8124d1492ebe25a2aeb5382229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af5c0a1224c7c6aacb53ec3185f33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521cc5174c38ac1b55c8f1aaf55011231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48a79d8902eee810b292d0f3d073f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e8be002d8e8669dc9bf0e414c72b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea60ffde457c4375b96ba79b052fb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2a9484e13c7a780c2405f001fd43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a629f6aa95e7c4420c43d5ea26ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bee8285f3767621f4375ba59a09a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5b2e877b26b18d53453fcb325694238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff80d6c269931ab9d69bb237e9e23f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7dee7575fd355601821b1c93f1e7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac32a9a0eead0af468620b111f361e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a521a7c1c037b8a49248d3a53b61fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1fca2604441747039981b93cf24d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28597a7d1b513b1fa7a946159bbf48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a112d42b02176e1497158ae7481152245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71fcdcc225726aeb8cbe75df914483246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca1bc663f6bcd5cbe095b01c5d2432247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca69879642d4fcf4f9f4d2c09030d86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b6f97ff1066a67c7bb18d7b85d731249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2b7b787279080cd22d04db167892250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc928ed7e0a4d7595500ebbae499f6bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf90c5335703136632e9d0a76b877252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ad6cff6a772b716c8bbdff63c7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d42dd035f4dfc75a2ac5e0700e46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887e73b208d2445177490fcb9f264c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de507483e2c2d398db6a318d09297222256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734797044887f7e0f04c4ac082ffde14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22240b1ee42ad1bca475f7bd6590123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce2fa24c73fd71cb8bf2e3cc82a50f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81bd1c224cc9fd50291973f215396e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36b51d72e156875b2993d3b7f38af7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b705c06035d4d2ed747963db1bf79f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8593edcf0505db4355a1ecf9163cc86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658c683b6bf7de3f1037c1fb179bac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607513e2247e1797eaf149634f90d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b3139c255ed00eb5d216174bb141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f959db8b1d1b04d897a1fee047a78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaabc8cf0fbfe507b06d7f5a4e3172268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f48da071ad7e1e4e7d4842bd33634269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2259aff171292b136dc2e60c15be9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0dfced89fe1404075c360c43dcecf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab3d0975b97a7a2f9fe9d28c58379272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af17dea603206706f20ba731308e9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e7ac65bccaa7b6fe9aef05ea0afb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543779675efec70145a1295422355649275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a45c4909e0293d47cd338b514bc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a655d3cb1353e7d70cab11b1198def277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e331ead75b384afcd05b5bd4705a83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b571de6d70e2742e3b68db4f8c84455279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456966d3597b098386ed469fd7ca06a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528fca340b4458c44703a0e2d1cfc7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ccb0415ed6b075273101fe48afe65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f349c17f784ee4c0f0d26b0a0628ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8ae6dd8610369a14e9810c1c269f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25473571a1dd898bf554e9f9b6069792285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b48bff13e059cf56eafadbf42dae52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0679748e6173137ca03cc13e3cc084287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704be4d61b4e1ecafa3b5bed3a3dc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e1fec4e91c29ac38c6f96bb4d5a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae377fa8a3f2de8a097ada234e2ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a87114f672cedebff69df04f70a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6459584e8a7684e13d7bf9ef84e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c592d74dae247f5b94d17d49f8d526293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16fb7645480e005c57c226fc9bef1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa6e0108c5999b0a93101e3b6ba8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf820ce9cf205d1e0dd78ec2af31774296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf8afae35a7d225ad42982ba2422a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd0ec0ed470542ece39f7acae4d53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb796dedb41cf3624ec42bb926a6a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c63040e84048f60df33319949a6fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ec823b749d8c012e0109f2bdcc05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac4f6d1822e9d009852ad27738078a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6b66620e5dedab9c372d37d8d9d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8259f43eb7f6cd7c732e38e137b2604304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e93b6d97dde7420bfc84dca9d92b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab607083fb466691c1ce5babafed7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c8003b420fdca20f9946ad7325afe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0229c4461216a7bb4070b52217b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be0acf4bed03c9cf7ac1ff1ba3926309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df355bcf1e9f270a736c6060bfa1934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a532930e7126e2239ee6626fa0aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b80a43baff8cfcf9e274cd71c203d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9255bf432c8ef5e5574142a74e063313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66165f574b0a4658e54efc54e809f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a4a96866f072a3dfbba68e28705b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7203848e1820f79bcd58b1d89c240316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a154aa43c3d376c486049d2c670e1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c648dc3cc42fafaf604dd90f62c376318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fca6d0bfd794b44c93bc1fd1aded6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2fffba1afb85b7fb79d5a2f366a85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91829fab9a8f9d2bf24fdf4d8d57c5a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ae2269d6ea766147886d6b5afdad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64c047bf1ac67af4c4b0e1d61209a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fe08d0e79667b71dcaf41fc84239d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9d14c1862ccb5389215d55bfe4c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e63cb47430b95b36f7852499d4227326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327de60b757c2374c5815f13a36edf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e449c1290c1b5540f34d44bc3389e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b0309399769172cdb651cba8ad04d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79358b13e340625aa07b5378e342fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73f270b0cb6c421e6e39f2b3421986331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcce5ba189b26dbdd28f3b778eb6c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926bd63e2145f1a24115172bf85859f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd6c139e71fd8cfcd2a3cfe72638e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93190e510cf3307d230ea5882aa6ee6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d903e0a03626724787712b2307761c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a882e53ec51fc2c2c7bde8437d4d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4828558624f7fa9cf23c3018e61f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aaec0fc1570abd99ffabe29a0275b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330413102f52cc30e638c05da5431a0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb52c2cda0b2739f2ba22cd8f96a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b96db964d791d281e7a37aa4d11dba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5909f5f599d95580d932428f066ff9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a24f1d837126559d8699f584219158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda677ddff101b8919fd76f0b9149f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c9ca407ef47d2a97e08bd93fd7911346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e9eaed041d770336c960dfc884dff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9d198f48786fe4816d82a8968a6b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38b04188053190053696416504b2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b3f17d2212a41410c58b0a81c29a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518ee3842ca304957354f398983572a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a950c86959ffd978ea04ff88cf9c28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c12050ed6372cbf3e9a7b46c00800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf40e688b81b2e6a02a0ae1fbd5813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5122fe3ba0581662b8da9cab05425355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f97571b86cd8d06208b842eb00c20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b250064dd6b9b1d9c51e97c014970357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b63041c85fa350a4822800696d506f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da5547fa0bcfb4bcda1618f1567972359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48decec5cfde88708c28bf9ac386c2b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f295f9dd19c37014309812bf430aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b77758b31c2c57410a76639b3bd5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f387aedc3ffda2a728800231de47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01254793cd2f6aaac4c2f66970d88638364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c0ec7366bb79f0474ed73c6aba0a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258e0a2ab6b363dcc170863a760d40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf207424a13340d83b761bb27bb08a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf72d034716554943b515323cf511f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86610182ad66991364cf600a2dee8fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23b6c3043d4de88db1882b7254649370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8277d390e73955591f8632239c9556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54084fcfd970ef61f7b75451c56ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e355651ccf983ea9d14544c4b2f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85bbe615c78ed5e0870e70121d9b73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d5180c3c6047a8f3f4fa745ae3de8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879b526dcd39b8e3121104cffd4e17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6132c91620d39b97ac347a09aac5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a4ef69738ccf5a6603dd1706b15dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a5c32afc434c2d90ef5b3bb01886379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7957c10af328d6059fed4e9de43186380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f83d508f3ba7ea2608896ecfd6fc29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2006650689f8f6a7a558c1ac7e6d92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006395e3d4e3ab1330ac95921ceaf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b5607790570ceb48193568c8a3051384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f571b4430f1362cc1216c40a4b9a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e812ce2ade3795ce4f94e94545db41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a46f694c09dd4e3ca7789ffe9158b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd39b443448bdeab2d75e167410fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3929f0eb8e3fffd3bca17b5223faa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4408b68a76cc6a74673b051711dd8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d10cb95ccaf697601553954b914e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577918cad1acb49d4bb71d8e99237bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c4899c2038a706e34aeaa55b7cfff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd26fb652173e10a10350564540bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469daba260b2a9ccd1498a9b4c405fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac817bf5adc403b5d116cfa020b67bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaffe2a06d928af332ab7485873713397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ac72727f1364c406108bec4d0d36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44a01b3163b4e653c789b2bf8317df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6556b66ab81bc115ee96d1aa4f563400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d56461f43f66f345ffdb47bd69b13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a887a598ffd38b6a17668e11534db2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d53d3ba3ee311bb3802e1252479f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886487b5fd14a7e27029fb5091215f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569242863c6b3eecd9a1297b03f568e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8206003bf59bda22d7925a51af789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014004853a28508c2816db19bb8a107c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07195d4a3f45c1af6a1f26222224a25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb7360c9092d37ff497ece69a7c7a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9cb39e3ef43e23f1bda945f145a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be49293837739dd478e36e7c7222e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8859ee8f51152d22f25ba641f3a7fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3346403e6290366ff06ca566ce33a36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988a8671aa1982d515c63ace2bfe60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a19e0c9db25c36536966232c8411415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dfe55e988dc2c1fc35b754dd5992e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226df4a51620c404d1d8b662dae53d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e013b5b2cf4792c11e971ac87790df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb2275ad1e40df93e4971c4e387ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575513656726c96da1388f982b9dd7ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059febc33f8b3319a74b036b500d85d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b77bc3c880c288fc2f4fad33459d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee269f0e7cc1d84d101fc1036cc6d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2176b0b9489c2ceabf8578e1af4ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fc960c77ddba2a42ad135747e781d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a49041287f70b1d3d1065e324404c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f8c6a39342216159034673d2cb5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937bc2569b474e603ad714155e6545428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab34c6dafc571752aeee76a960512a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab2f591b167ba893a61b63aeb85615430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aba7384def93be4650c4daa2a8e17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9bcf4c76af09b9324cfe87ce4ad11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc629e12e74e5f1fec9d9d1536ec24e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949482a0c641555a0a3928cad1818bf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbccd7f3704713a0141e384667ea7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d04d9b3a1121956f420997d0dd148436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8938c625a255c5aa90aea011a28475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa73c97cda412a4f5d0e9172323e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103f3e119ccd6d6a86807ce9079c60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe5178c98e2710b6fb5c766fb8400440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1343becb3017ed1214e59a0ae4fdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676cf4e39806f5166a47ffbdb2e3978442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d07957a843d97d2148bbc558ca1969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146793bdb95c1574803e35fd208736ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b43696930260a5ecedf9fb34879c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b2473a1231da1a7488ee8f0668e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c41a86060e76ff43486e6b225b065447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e32f16ca2518cbaedabc8e6c8cec3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f836f42211e8c97ebae8453833097b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8006d727e4881938cfe0facf285c35c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a1395631d3daa9a064d3aec563509451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba15e995ec32bc14fcfdbf541df12b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d91eeab3f6721ae05af6b6d96a69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290c301e2eef8c7191e67ec6ac2f82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60f5b85c2587be46a0e27efd6f1790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df189da7b3c8dfb1f15143c89367a9c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923bc622fa2ac037fbeba9ce8d1733457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c10c169ca0f8d1c43489d120e0339458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe81f5973899ed4fcbc58e766fd185459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d11aa0f32951ec6e9000bec52517460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18dcdd8fdc049731762c7177962e89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a0eeede2242c0ed0e514cd42791a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70b07a47574ee8cca53fdeea23ea3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1dd7d48c97883d4da1920de76f877464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d02a9e71386b4e6a6dd8824df60e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b0e25a6a446b07945cc6af2026e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bd63409cd11c5366cb0c7034965b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444127db0145e2be06ff6ef1862970e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf789bfb75a566165247428d85325285469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862afc6ec155de9dbb0f7655f9a2de6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea7046653b8943ac620f3aab4856ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2d788f70b868b28c1681a969f2c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d29136bc8d0a11c802afc222f55192473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344726a1040f839c6eeda0415c564ea6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780efa4635f81080b3439f011894f667475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6664d189c5ebdf5cfb22fe8be3b166476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc4f6b72792a8c26f10731c71fd448477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee02aa484ce139a5ae7b4c2bd62745e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86751c135249fdfd3dd25bec59e30a7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231fbfab49ff53aa0adcaccbe6c914c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833998d7e1f99a3610d8602f33161a0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f76a74aded141e8e42b3efbc3df6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cfa4363a1cad9cf74cd476608f517483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864aed4b1f27f4440ff82c8e1d62293484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824c1082c4928027e479d5ecae99e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c60e5ce6d8d0ef2c38bea9b529d993486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829634cc9473bba45b29e6ac35139d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a68017e89607689abc741de26018e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f3280459591a12a354b0b3a88e4bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92435610112a9c247a746263a0ce883490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1f4cc168a6690c107e729176921df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91c47fe7e65eb9186e85a3311b9cc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bc41c6857b9eb82285dfe96c79f23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162597ff3622401823e3830f025b80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84394ea578504af024ffd8f67ab18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a96a57944b3e33b1ead69ba061a7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe7ee59a8a37bd962b4c1beeb74c0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3513f30926fb47a8ae56ec85b7a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0b7b9fecdfd30b64da8b36b49c17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad5d33eaf7041afeb533f570ef4ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba19c6b0b5387fc297c3de71dabbb8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af507e82cbc27d6badc325fba3b79f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5fd5ea0a4643f6c20b1d36d2920dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b572868494d509bc177db2e098d70f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42998daf758fefa82dcdeca2851608fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ea3ce4db643741a68c1cac9552bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9456d5197d2862595c8e3bb68b6fcc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82a52d44d84079a153be7c541b875b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64620f64406c73b22f17cd08be2ec5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0ae3aaa4b4c7d0912477a9d55dcf6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d82e3d102092d6d5200bceb123541511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a96e9d4af21e9c1d6436d247b3f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64ebad87c88c13ff2fc4635992c44a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d23655d1b258b4b73e8272022f974514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a4233ec59e5e0ff668790738c7f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b6f9d74a8d13ba9848b8fe316427516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971d67fb3ccdbb21c59a85c672ff58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c2ccbe8c331587f98eeada853e6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a1b0c8d953e382fffe4b8d76a86bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3732a50597e7c7e507ecb543867e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62d455eb725410327e9dc0b50d67a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65185955f4c3a7989c4244303b321c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c1081fcb00d637ae2905a07f119dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad09a29681fe2bd3a3b3774b0e6896524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d0f60791a7bed57bc9687d7944cda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08cd9c576b9224e4992a4811e1e90d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6676321e304e19fcab03b598dad3c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82dcb7359d9716ec2bd72e9c1a5ad5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097eaa6f2fd5db2695bd384a6ad2a6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4669d291849616db9aad0db9b4a9ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf7271080a09e0696e6ecdf9f8bb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6454feb76e3ce01b627a4c9d42dcbd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086c0dd40bb781f7d47605f3154af2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a42a746ef420a8f44183da5f6d2e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7bd624e8fa7c6d56c1b6cb6de94a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e204d63d276da2bf9c0b7deffd0fde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d25b40d1fafc9f89ebd51a16ba85f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caef1473dba7e32eff7ecec9fbafc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30fd4ac8ce6b385d75eaef0d5be8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353342f80cb9bf47875f12a3c654078a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef22ef161b4efe189ff34de1ea3ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663b1212221ee85f889761b5890c699542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009834da115c84f609c2173e18ea120543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232337661ec8713f42ded7ef92d8fbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c548e0202adbbcffb5182d2ea94ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fb024f22eae5af14431529dfe7248546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158e101879b3d2ad4561e363724875547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c80f8c553717dee8fb253d656d903a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f05fa955708114781de8cc7a527f20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f47f4e1a01d74fe03e6c24f96fc5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef48e4f8d23541fc80d2cf2d10af8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb1a736e02306fe0de4098c85edfe2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dae1b01bc9d1db904892b08fdda560553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b68cea9acf8816877b13fef81cf61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141657f617e04053355d7dd331b781a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff3285ac92640aedfb901c06d2cdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8689900455a1797ecb70827f0f4a2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1211eac0640002d0f1b5b8a827fd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2595484e9f7eea8e57993a32091a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72cefe6feb603ae8a7b88a7de0c61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd013801ef216bc7c4934717f71c10a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624bde66103056daba4045e2738435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937971aa0c393d3fa7876a3674a59ba0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0551027fa4306d875fc06f59f395a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c26ee1f485405a7fcd16bd1ba3e3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c6b5b3e721d8de863e545f83b3af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f02e97ab44a4a076871f0e15605df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a7bee5f6a88f228ad8ee3c66ae811568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d61d752b6c48335312276b3934a83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c49a46fde707da6ec96a60ac6a9400570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1ea44ab3f3436689f9e115fcb688a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1a6f69b77642f015f66ff035291e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d73377f10cee980f5f3871fbbeac80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dcd4d604a6d2f9e63d1fc5373cf0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99f76cb4d6fd1b624fefabff67efa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ab0d67b2a7dc6eecd9be3fdc3959576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e111a54d84c35d50759d54245ab2a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aebc90dabde687d6f6ef46fd6496e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043940171d896841ba9f8a2836e28198579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff655b33c539f7859ac3470c9df9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c241f366cb536ea37be2fbe886757581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15ba90892465db32b390aa4e38af42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84bea7f54f7c0c683aad19b639586583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e6c2469f95883da84fe6b2ee2863584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f394563bfa50cc9483174d9e84c8271585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8bcb1ae403dc818a42701eb4e94e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247049d4cdcd9509291902ae7da20237587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b087988330c12b2892975a5832738588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca0461530948d7f53b430c2ebb0e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc19b50c9a4fc7f999253127c513db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665a4d405b082389dc6013ea073502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034ce8134e47473c58c85ac652eaac9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d5dd26083b44c8707a71d4a27bd6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f9335bbc701768aef82acd84dcc2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b15f71262f469d4fcabe874e4bb1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b23a123072152dc96024d355a64d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d1bcfab933d00ae31c4322c1d46c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d501e91d558f170f6827747ad1833598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520550115446a41a28442757bf8dd765599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4262c29b491dfa4fea71d607c407600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf23b2a0802d0e7f2f04675c0a1df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a52d2ffbb237bbc03a6f7d177cf28d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff6127ddd888c6b81cea26fc96e40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7bc1920a987b718a981b79a10b38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948a6cea8691ee1cd637a1b8cb041c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275523abf8ad0601ae4225c3b49893fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ca5f5891c57840421dd3393c96dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591f09a83027274646a3bb1e07ff7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e675997af2e1ae5e174e2cf638ff95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60cbb144a4834a84a93a92eff38d90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572099564ff727eb4d2745813692fd95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d810d79fb24b1a5092889710783f0c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c6e2b27764b689f3f4afdb22b3df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5817797d3458117e87ae94f3b4bb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72be81ed5c1d2eb203c1276e92a5d0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ee916c71a1a2ec74f69a975a5836616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924c3beaf4ae82af6f605ba6feb0f8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01db1b3a45afe25d041891b84b3cb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f67b7cbc215b7a2e855949bd2a40c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029f13a04de1971bf35196c243ce0d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d799677c0c155976833bda0b9d21ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3476e958c5efd2bdd8df0465b2a9bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d106f03b019f81f4be1127c803c92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254a93d5506ffbd21e644cd80f4a360624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca135a06d4ad98b8414aa0626609ce9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63293494c596e7d1da9ba9cc4418f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d54f006a7742b551968baac40d0e7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb089f753cd0bfa8f9baa0d1211fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf899a5b6bf08d8390a85bdab8d1410629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9da93976858b8b8539a8ec5601d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a4e8f94675bc11ef16cd02ada00ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb747caf7f039fafbe616364c02a5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1074023bf90c33a886236bb93a5df3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acde7aa4470036eebdf8e1690f24b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf0a26d0089c7eb427dc4234e29d53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f9f1c7443ce69475b1f93c87880d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db8cb703d6769c59f728e550674751637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884d5e90441a6606308a990a64b6ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53de499c0f5229fcaf979064ce298d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfeeff295de52fe61e088c66986f35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbccdb1ea10d332b0b5fb9ec121375c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5f37ac544147c8054de1517b7a9a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad793cc5d224e2c0682a00f8f36929643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bed2b6962bd0d94700f24d6e022c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c2f04ed5f8a8a435d34bf448049a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a0976ab39cff198cf7597124bec8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c70e6285ea0b484c668d16d4867a4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627328065c13937eba1e07fb224976648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9438c9385987ebd5b9a9ecfee03061649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794c53deaa506f544488a282c1ce905650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eecb31c0abe98f81c23e11c25efe0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd73357cf743a19243a5104779035ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1616a5a2d954cb2a0536a1b205d5764653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8a9b6f214e58254820ef39f35abc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb5a23ddd85063cfd9c8f7e1997daf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19361bcf5948fcffdddcbeb6acc61b72656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64db2e02a51f6b2fa7441a5aed7b79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade32c555684f1ea751862cc6b1d81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a4cb9465c1c3da27aa4dbb051b38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499eeb5ba5182226a1bf40af2dbdb0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b3728c6e60dc2c5384363b150f38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6e3902fad69f69c70a2074b9af14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc546a2b2c32fee1c48506278551814663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d57d8dab8164b6a89be8b298a38067664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c83b0dfa6aa8d28bc8b3a7d3d5f0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fbc98a223892722fcb0162ca2b5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f2267bff32a3997a8225ec593255667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d84b1f4509b6ef8fa889cadd9e36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c72a9f44da5b1066086a3514fe7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2715cb16cbaed4aef9d4b1e8430f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1e4b731c2cc35acde9759ba198830671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aace37222ddf26a860c4dfa3ab24fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453763de2f8850287f0796bcb4d38aa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924e40f919cb6fe3f507f6e2a27c116674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b8961ecad07b401d839120616ac2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f6a6c77cda281dbfdf86695f6d35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbea750dbccfc64925d5703dfea76d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df69c0481cdac133ba39a70ec7aa018678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6edadb2dd0d6eb4c7732016af1dae3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f615988f2d1f78119978d5f8e8d9e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>